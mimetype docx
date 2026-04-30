--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -368,299 +368,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Make the Most in Molecular Monitoring of Key Respiratory Viruses in Patients Cared in a Regional University Hospital, from the Period of COVID-19 Emergence</w:t>
+                <w:t xml:space="preserve">The relevance of ultradeep sequencing for low HIV‐1 viral loads and proviruses in the clinical setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Sayed</w:t>
+                <w:t xml:space="preserve">Alizée Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kimmoun</w:t>
+                <w:t xml:space="preserve">Aline Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Venard</w:t>
+                <w:t xml:space="preserve">Audrey Taverniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Albuisson</w:t>
+                <w:t xml:space="preserve">Nathalie Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+                <w:t xml:space="preserve">Thomas Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Clinical and Biomedical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (6), pp.433-443. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (8), pp.e29870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26502/acbr.50170425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmv.29870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921199v1</w:t>
+                <w:t xml:space="preserve">hal-04765621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relevance of ultradeep sequencing for low HIV‐1 viral loads and proviruses in the clinical setting</w:t>
+                <w:t xml:space="preserve">How to Make the Most in Molecular Monitoring of Key Respiratory Viruses in Patients Cared in a Regional University Hospital, from the Period of COVID-19 Emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizée Foury</w:t>
+                <w:t xml:space="preserve">Yasmina Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Saunier</w:t>
+                <w:t xml:space="preserve">Antoine Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Taverniers</w:t>
+                <w:t xml:space="preserve">Véronique Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pinet</w:t>
+                <w:t xml:space="preserve">Eliane Albuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Josse</w:t>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96 (8), pp.e29870. </w:t>
+              <w:t xml:space="preserve">Archives of Clinical and Biomedical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (6), pp.433-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.29870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26502/acbr.50170425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765621v1</w:t>
+                <w:t xml:space="preserve">hal-04921199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARS-CoV-2 Delta and Omicron community transmission networks as added value to contact tracing.</w:t>
               </w:r>
@@ -776,11190 +776,11190 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical phenotypes and outcomes associated with SARS-CoV-2 Omicron sublineage JN.1 in critically ill COVID-19 patients: a prospective, multicenter cohort study in France, November 2022 to January 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étienne Audureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Handala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.101. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+              <w:t xml:space="preserve">, 2024, 14, pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13613-024-01319-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First detection of Hepatitis E virus (Rocahepevirus ratti) in French urban wastewater: Potential implications for human contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achouak Rouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ansmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlam Chaqroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 954, pp.176805. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seroprevalence and SARS-CoV-2 invasion in general populations: A scoping review over the first year of the pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bochnakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (4), pp.e0269104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0269104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The presence of RNA cargo is suspected to modify the surface hydrophobicity of the MS2 phage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sautrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 585, pp.139-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.virol.2023.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiorgan and Vascular Tropism of SARS-CoV-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hartard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlam Chaqroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicla Settembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gauchotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (3), pp.515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v14030515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 Variability in Patients and Wastewaters—Potential Immuno-Modulation during the Shift from Delta to Omicron</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jeulin</w:t>
+                <w:t xml:space="preserve">First cases of Omicron in France are exhibiting mild symptoms, November 2021–January 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Spaccaferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10092080⟩</w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (3), pp.160-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2022.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03928613v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First cases of Omicron in France are exhibiting mild symptoms, November 2021–January 2022</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Deniau</w:t>
+                <w:t xml:space="preserve">SARS-CoV-2 Variability in Patients and Wastewaters—Potential Immuno-Modulation during the Shift from Delta to Omicron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlam Chaqroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hartard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Taverniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2022.02.003⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (9), pp.2080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10092080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678985v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARS-CoV-2 seroprevalence in healthcare workers and risk factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Didelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Agrinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Disease &amp; Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (4), pp.203-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.idh.2022.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic coliphages are conservative indicators of SARS-CoV-2 inactivation during heat and alkaline pH treatments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatal Cowpox Virus Infection in Human Fetus, France, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bertrand</w:t>
+                <w:t xml:space="preserve">Audrey Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Philippot</w:t>
+                <w:t xml:space="preserve">Gaelle Frenois-Veyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Retourney</w:t>
+                <w:t xml:space="preserve">Sandrine Henard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gardette</w:t>
+                <w:t xml:space="preserve">Fanny Jarjaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 797, pp.149112. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (10), pp.2570-2577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2710.204818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338452v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal Cowpox Virus Infection in Human Fetus, France, 2017</w:t>
+                <w:t xml:space="preserve">Somatic coliphages are conservative indicators of SARS-CoV-2 inactivation during heat and alkaline pH treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Ferrier</w:t>
+                <w:t xml:space="preserve">M. Varbanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Frenois-Veyrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
+                <w:t xml:space="preserve">I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Henard</w:t>
+                <w:t xml:space="preserve">S. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Jarjaval</w:t>
+                <w:t xml:space="preserve">C. Retourney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2710.204818⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 797, pp.149112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765142v1</w:t>
+                <w:t xml:space="preserve">hal-03338452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence of SARS-CoV-2, Symptom Profiles and Sero-Neutralization in a Suburban Area, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-SARS-CoV-2 Vaccines and Monoclonal Antibodies Facing Viral Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlam Chaqroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hartard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (6), pp.1076. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v13061076⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (6), pp.1171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13061171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269207v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-SARS-CoV-2 Vaccines and Monoclonal Antibodies Facing Viral Variants</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seroprevalence of SARS-CoV-2, Symptom Profiles and Sero-Neutralization in a Suburban Area, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bochnakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (6), pp.1171. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v13061171⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (6), pp.1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13061076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765145v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in molecular characteristics of Hepatitis E virus quasispecies could modify viral surface properties and transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hartard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honorine Fenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gentilhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elma Akand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (7), pp.1078-1090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvh.13513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact on disease mortality of clinical, biological, and virological characteristics at hospital admission and overtime in COVID‐19 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazdan Yazdanpanah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Le Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 93 (4), pp.2149-2159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jmv.26601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe acute respiratory coronavirus virus 2 (SARS-CoV-2) seroprevalence among laboratory staff: Safe handling of coronavirus disease 2019 (COVID-19) samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Hartard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Agrinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Prin-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debourgogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection Control &amp; Hospital Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 43 (11), pp.1738 - 1740. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/ice.2021.334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological surveillance of SARS-CoV-2 by genome quantification in wastewater applied to a city in the northeast of France: Comparison of ultrafiltration- and protein precipitation-based methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hartard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 233, pp.113692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheh.2021.113692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maraviroc, a future treatment of sarcoidosis? An unexpected drug effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Goehringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tiotiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Hoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Investigational Allergology and Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18176/jiaci.0537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spectrum of biochemical alterations associated with organ dysfunction and inflammatory status and their association with disease outcomes in severe COVID-19: A longitudinal cohort and time-series design study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Gleye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Clerc Urmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Laugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EClinicalMedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27, pp.100554. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eclinm.2020.100554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-detection of SARS-CoV-2 and other respiratory pathogens: Lessons from the field to face the second wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Muggeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentine Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hartard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 133, pp.104658. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcv.2020.104658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full‐length genome sequencing of RNA viruses—How the approach can enlighten us on hepatitis C and hepatitis E viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Laugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hartard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews in Medical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rmv.2197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coronavirus disease 2019: acute Fanconi syndrome precedes acute kidney injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Kormann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Koszutski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (3), pp.362-370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ckj/sfaa109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term ACE Inhibitor/ARB Use Is Associated With Severe Renal Dysfunction and Acute Kidney Injury in Patients With Severe COVID-19: Results From a Referral Center Cohort in the Northeast of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Gleye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Clerc-Urmès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Laugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 71 (9), pp.2447-2456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cid/ciaa677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of hepatitis E virus by water: An issue still pending in industrialized countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 151, pp.144-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2018.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Cytomegalovirus Infection on the Outcome of Patients With Cirrhosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Valmary-Degano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 53 (3), pp.236-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/MCG.0000000000001039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment as prevention enrolling at least 75% of individuals on ART will be needed to significantly reduce HIV prevalence in a HIV cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Jeanmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Malve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 120, pp.27-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcv.2019.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of post-influenza bacterial pneumonia due to Panton–Valentine leucocidin positive Staphylococcus aureus in intensive care units: a retrospective nationwide study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 45 (9), pp.1312-1314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00134-019-05665-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging hepatitis E virus compared with hepatitis A virus: A new sanitary challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hartard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐pierre Bronowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews in Medical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (6), pp.328-340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rmv.2078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular features of Hepatitis E Virus circulation in environmental and human samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentilhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 103, pp.63 - 70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcv.2018.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging resistance mutations in PI-naive patients failing an atazanavir-based regimen (ANRS multicentre observational study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Lambert-Niclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Grude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Reigadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73 (8), pp.2147 - 2151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dky142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The variability of hepatitis B envelope is associated with HBs antigen persistence in either chronic or acute HBV genotype A infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Eschlimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Malve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honorine Fenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 94, pp.115-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcv.2017.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of deletions and mutations in Hepatitis B virus envelope proteins on serological profile and clinical evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Malve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Eschlimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaunagh Galgey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honorine Fenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Zoulim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 238 (3), pp.141-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.virusres.2017.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Virological Microparticle Enzyme Immunoassay According to the ISO 15189: Real-Life Experience in a University Hospital.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Prin-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Agulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Laboratory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 62 (3), pp.275-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7754/clin.lab.2015.150214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of hepatitis B virus surface antigen variability and impact on HBs antigen clearance under nucleos(t)ide analogue therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Eschlimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Malvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goehringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (5), pp.387-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvh.12498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRIP1 coding variants are associated with a high risk of hepatocellular carcinoma occurrence in patients with HCV- or HBV-related liver disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Hodonou Avogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa-Maria Guéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (38), pp.62842-62857. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18632/oncotarget.11327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different precore/core mutations of hepatitis B interact with, limit, or favor liver fibrosis severity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ducancelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bertrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorica Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Gastroenterology and Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (10), pp.1750 - 1756. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jgh.13338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV-1 subtype B-infected MSM may have driven the spread of transmitted resistant strains in France in 2007–12: impact on susceptibility to first-line strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70 (7), pp.2084-2089. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkv049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of hepatitis B surface antigen in a real-life clinical cohort of patients with chronic hepatitis B virus infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Habersetzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Moenne-Loccoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Simo-Noumbissie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liver International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (1), pp.130-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/liv.12661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturally Occurring Resistance-Associated Variants of Hepatitis C Virus Protease Inhibitors in Poor Responders to Pegylated Interferon-Ribavirin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra David-Tchouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Caporossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (7), pp.2195-2202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.03633-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiretroviral-naive and -treated HIV-1 patients can harbour more resistant viruses in CSF than in plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathia Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vé Ronique Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Anne Trabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Morand-Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70 (2), pp.566-572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dku419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-life rilpivirine resistance and potential emergence of an E138A-positive HIV strain in north-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Agrinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 69 (11), pp.3095-3102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dku256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype 1 hepatitis C virus envelope features that determine antiviral response assessed through optimal covariance networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Moenne-Loccoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Moenne-Loccoz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Habersetzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doffoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (6), pp.e67254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0067254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical impact of hepatitis B and C virus envelope glycoproteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (5), pp.654-664. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3748/wjg.v19.i5.654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicenter quality control of hepatitis C virus protease inhibitor resistance genotyping.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Vallet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syria Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Guillou-Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legrand-Abravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (5), pp.1428-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.03032-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatitis C Virus Envelope Glycoprotein Signatures Are Associated With Treatment Failure and Modulation of Viral Entry and Neutralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Moenne-Loccoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 207 (8), pp.1306-1315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/infdis/jit032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National sentinel surveillance of transmitted drug resistance in antiretroviral-naive chronically HIV-infected patients in France over a decade: 2001-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pakianather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 68 (11), pp.2626-2631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkt238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NS3 protease polymorphism and natural resistance to protease inhibitors in French patients infected with HCV genotypes 1–5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Henquell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Guillou-Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Lagathu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiviral Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16 (7), pp.1093-1102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3851/IMP1900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of Real-Time PCR Results for Hepatitis C Virus RNA When Viral Load Is Below Quantification Limits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bouchardeau</w:t>
+                <w:t xml:space="preserve">Evolutionary history of hepatitis C virus genotype 5a in France, a multicenter ANRS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Henquell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Guglielmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Verbeeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mahul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Thibault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Trimoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.01511-10⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (2), pp.496-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2010.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014377v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history of hepatitis C virus genotype 5a in France, a multicenter ANRS study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jannick Verbeeck</w:t>
+                <w:t xml:space="preserve">Interpretation of Real-Time PCR Results for Hepatitis C Virus RNA When Viral Load Is Below Quantification Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syria Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Mahul</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Françoise Bouchardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Roque-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trimoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2010.12.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (3), pp.1113-1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01511-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02014356v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropisme leucocytaire du virus de l’hépatite C – intérêt de l’analyse des séquences des gènes des glycoprotéines d’enveloppe virales E1 et E2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moenne-Loccoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Razafinjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Habersetzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ananna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doffoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathologie Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (2), pp.170-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patbio.2009.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of effect of tumor necrosis factor-alpha-308 G/A polymorphism on severity of liver fibrosis in Tunisian hepatitis C virus (HCV)-infected patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bouzgarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gabbouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ben Mami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34 (4-5), pp.297-304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gcb.2010.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01375285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS5A(ISDR-V3) Region Genetic Variability of Tunisian HCV-1b Strains: Correlation With the Response to the Combined Interferon/Ribavirin Therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Schvoerer</w:t>
+                <w:t xml:space="preserve">Hepatitis B virus mutations potentially conferring adefovir/tenofovir resistance in treatment-naive patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Habersetzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fafi-Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doffoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas-F Baumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (6), pp.753-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01375327v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatitis B virus mutations potentially conferring adefovir/tenofovir resistance in treatment-naive patients.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Habersetzer</w:t>
+                <w:t xml:space="preserve">NS5A(ISDR-V3) Region Genetic Variability of Tunisian HCV-1b Strains: Correlation With the Response to the Combined Interferon/Ribavirin Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouzgarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Fafi-Kremer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas-F Baumert</w:t>
+                <w:t xml:space="preserve">W. Mahfoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gabbouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81 (12), pp.2021-2028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.21641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043721v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01375327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the HCV subtype on the virological response to pegylated interferon and ribavirin therapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legrand-Abravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Le Guillou-Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 81 (12), pp.2029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jmv.21583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation of hepatitis C virus nonstructural protein 3 amino acid sequence in viral isolates during liver transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (10), pp.732-737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2893.2009.01125.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequent Compartmentalization of Hepatitis C Virus with Leukocyte‐Related Amino Acids in the Setting of Liver Transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weitten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fafi‐kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 198 (11), pp.1656-1666. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/592986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticorps neutralisants dirigés contre le virus de l’hépatite C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fafi-Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Zeisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Habersetzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32 (5), pp.491-498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gcb.2008.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of interleukin-18 polymorphisms and plasma level with the outcome of chronic HCV infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bouzgarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stoll-Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 80 (4), pp.607 - 614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jmv.21079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01375203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du leucotropisme du virus de l’hépatite C par analyse des quasi-espèces virales dans le contexte de la transplantation hépatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moenne-Loccoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fafi-Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathologie Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (7-8), pp.487-491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patbio.2008.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatitis C virus structural proteins do not prevent human dendritic cell maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bohbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stoll-Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32 (1), pp.59-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gcb.2007.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scavenger receptor class B type I is a key host factor for hepatitis C virus infection required for an entry step closely linked to CD81.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirjam B. Zeisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Koutsoudakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva K. Schnober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Haberstroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert E. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (6), pp.1722-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hep.21994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00395706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Evolution of Hepatitis C Virus (HCV) Quasispecies after Liver Transplant for HCV‐Related Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Thumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 196 (4), pp.528-536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/519691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early decrease in circulating dendritic cells number after liver transplantation could favor hepatitis C virus recurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Thumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Spohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 78 (8), pp.1070-1075. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jmv.20664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary hepatitis C virus infection in an intravenous drug user: kinetics of virological markers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zachary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadi Djeddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Ullmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 30 (12), pp.1419-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récurrence de l'infection par le virus de l'hépatite C (VHC) après transplantation du foie pour hépatopathie due au VHC : facteurs liés à l'hôte et facteurs viraux impliqués dans la survenue et la gravité de la récurrence de l'hépatite virale C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fafi-Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathologie Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54 (10), pp.556-560. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patbio.2006.07.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical symptoms in patients with herpesvirus DNA detected by PCR in cerebrospinal fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Frechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Freitag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 35 (4), pp.458-462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcv.2005.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of three commercially available hepatitis C virus antibody detection assays under the conditions of a clinical virology laboratory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+                <w:t xml:space="preserve">Monitoring low cytomegalovirus viremia in transplanted patients by a real-time PCR on plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zachary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josée Wendling</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Freitag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 76 (1), pp.76-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.20326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2005.06.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02014543v1</w:t>
+                <w:t xml:space="preserve">hal-02014550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring low cytomegalovirus viremia in transplanted patients by a real-time PCR on plasma</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+                <w:t xml:space="preserve">Evaluation of three commercially available hepatitis C virus antibody detection assays under the conditions of a clinical virology laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zachary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Fuchs</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Ullmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadi Djeddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34 (3), pp.207-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2005.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.20326⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02014550v1</w:t>
+                <w:t xml:space="preserve">hal-02014543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l’immunoblot dans l’évaluation du statut sérologique vis-à-vis de l’hépatite C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zachary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ullmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Djeddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathologie Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 52 (9), pp.517-521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patbio.2004.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulating effect of HCV during the development of chronic hepatitis C: toward new therapeutic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Stoll-Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Thumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Cristina Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 187 (6), pp.1147-60; discussion 1160-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent multiple pulmonary nodules in a nonimmunocompromised woman after varicella-related myelitis treated with acyclovir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Frechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Warter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 41 (10), pp.4904-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.41.10.4904-4905.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter quality control for the detection of hepatitis C virus RNA in seminal plasma specimens.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+                <w:t xml:space="preserve">Production of interleukin-18 and interleukin-12 in patients suffering from chronic hepatitis C virus infection before antiviral therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Levy</w:t>
+                <w:t xml:space="preserve">M.C. Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvy Laporte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bocket</w:t>
+                <w:t xml:space="preserve">N. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.41.2.789-793.2003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 70 (4), pp.588-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.10434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014576v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of interleukin-18 and interleukin-12 in patients suffering from chronic hepatitis C virus infection before antiviral therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
+                <w:t xml:space="preserve">Multicenter quality control for the detection of hepatitis C virus RNA in seminal plasma specimens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Navas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Fuchs</w:t>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Meyer</w:t>
+                <w:t xml:space="preserve">Silvy Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bocket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.10434⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 41 (2), pp.789-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.41.2.789-793.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02014570v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD4 T Lymphocyte Proliferative Responses to Hepatitis C Virus (HCV) Antigens in Patients Coinfected with HCV and Human Immunodeficiency Virus Who Responded to Anti‐HCV Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Galpérine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trimoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 186 (3), pp.302-311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/341659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrahepatic HCV RNA loads in 37 HIV-HCV co-infected patients with controlled HIV infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Trimoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Winnock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 67 (2), pp.143-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jmv.2203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des tests commercialisés pour le diagnostic d'une infection à CMV chez les greffés de moelle et d'organe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stoll-Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 60 (4), pp.463-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamivudine therapy of chronic hepatitis B in three groups of patients: non transplanted patients, liver recipients, and kidney recipients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Kabissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Balabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 26 (1), pp.62-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendritic cell susceptibility to hepatitis C virus genotype 1 infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Cristina Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bohbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 67 (2), pp.152-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jmv.2204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence Analysis of env C2/V3, gag p17/p24, and pol Protease Regions of 25 HIV Type 1 Isolates from Ho Chi Minh City, Vietnam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Caumont</w:t>
+                <w:t xml:space="preserve">Impact of protease inhibitors on intrahepatic hepatitis C virus viral load.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Trimoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Thi Hoang Lan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pham Van Hung</w:t>
+                <w:t xml:space="preserve">M Winnock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 15 (13), pp.1736-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014617v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of protease inhibitors on intrahepatic hepatitis C virus viral load.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Trimoulet</w:t>
+                <w:t xml:space="preserve">Sequence Analysis of env C2/V3, gag p17/p24, and pol Protease Regions of 25 HIV Type 1 Isolates from Ho Chi Minh City, Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thi Hoang Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thi Vy Uyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Winnock</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Le Bail</w:t>
+                <w:t xml:space="preserve">Pham Van Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (13), pp.1285-1291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/088922201750461357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014623v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative and quantitative molecular detection of enteroviruses in water from bathing areas and from a sewage treatment plant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Serceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 152 (2), pp.179-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0923-2508(01)01190-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR detection of human enteric viruses in bathing areas, waste waters and human stools in Southwestern France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Serceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 151 (8), pp.693-701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0923-2508(00)90132-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatitis B Exacerbation with a Precore Mutant Virus Following Withdrawal of Lamivudine in a Human Immunodeficiency Virus-infected Patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dutronc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 41 (2), pp.192-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1053/jinf.2000.0724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hospital outbreak of gastroenteritis possibly related to the contamination of tap water by a small round structured virus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Gachie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 43 (2), pp.149-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1053/jhin.1999.0632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11969,154 +11969,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatitis E virus emergence in north eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honorine Fenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouni Bensenane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual Meeting of the European Society for Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Stresa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12126,163 +12126,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Cytomegalovirus infection on the outcome of patients with cirrhosis: a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb. Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valmary-Degano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Liver Congress / 52nd Annual Meeting of the European-Association-for-the-Study-of-the-Liver</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Amsterdam, Netherlands. , Journal of Hepatology 66 (1, supplement), pp.S559-S560, 2017, Abstracts of The International Liver Congress 2017 — 52nd Annual meeting of the European Association for the Study of the Liver. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0168-8278(17)31534-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12292,161 +12304,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seroprevalence of SARS-CoV-2, symptom profiles and seroneutralization during the first COVID-19 wave in a suburban area, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bochnakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId485"/>
+      <w:footerReference w:type="default" r:id="rId487"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12593,51 +12605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05473-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-025-08024-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04921199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Sayed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Venard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Albuisson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/acbr.50170425" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765621v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Foury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Saunier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taverniers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29870" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04545854v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Murray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D Murray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Schvoerer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma H Akand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2024.01.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Handala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01319-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achouak Rouba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ansmant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Chaqroun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Challant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176805" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Metzger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bochnakian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeulin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269104" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04727260v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gantzer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sautrey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2023.06.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03765141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hartard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicla Settembre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauchotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefevre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030515" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03928613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeulin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10092080" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678985v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maisa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spaccaferri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaeffer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deniau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.02.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04168020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Didelot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idh.2022.05.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338452v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varbanov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Philippot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retourney" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149112" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03765142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Frenois-Veyrat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Henard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jarjaval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.204818" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269207v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13061076" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03765145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13061171" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Fenaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gentilhomme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma Akand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13513" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04121463v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Diallo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Mestre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26601" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765627v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Hartard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prin-Mathieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debourgogne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2021.334" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2021.113692" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03065385v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Goehringer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tiotiu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jaussaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hoen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18176/jiaci.0537" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03065397v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Gleye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc Urmes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laugel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Barb&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100554" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053923v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Muggeo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2020.104658" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149680v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Berger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmv.2197" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03065394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kormann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jacquot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Alla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corbel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Koszutski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa109" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930284v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc-Urm&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Callet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa677" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014228v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chassaing" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gantzer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.12.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01978375v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Faivre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cottet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Richou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Valmary-Degano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000001039" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03065402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Jeanmaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Malve" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2019.08.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03065415v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-019-05665-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02921758v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Bronowicki" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmv.2078" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01901546v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeulin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentilhomme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.04.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899927v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lambert-Niclot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grude" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charpentier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reigadas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky142" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01903775v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Eschlimann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Velay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2017.08.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014270v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaunagh Galgey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Zoulim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.06.028" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014290v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafontaine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Agulles" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7754/clin.lab.2015.150214" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482132v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eschlimann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malv&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goehringer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.12498" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2WP9QXF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01494359v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hodonou Avogbe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guyot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Gu&#233;ant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.11327" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482298v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ducancelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pivert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrais" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boursier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Balan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgh.13338" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2SLVZQRP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983697v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frange" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Assoumou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ch&#233;ret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goujard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv049" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488141v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Habersetzer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simo-Noumbissie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.12661" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014295v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra David-Tchouda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Caporossi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Margier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03633-14" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291062v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233; Ronique Schneider" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Trabaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morand-Joubert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku419" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01484261v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foissac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perrier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku256" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014327v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doffoel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067254" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01481003v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v19.i5.654" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935958v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syria Laperche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legrand-Abravanel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03032-12" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014345v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Turek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit032" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291004v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Assoumou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chaix" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pakianather" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt238" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014349v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Viron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Henquell" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lagathu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3851/IMP1900" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014377v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchardeau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thibault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roque-Afonso" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trimoulet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01511-10" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014356v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Verbeeck" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.12.015" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH2VLC94-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014419v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Razafinjatovo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habersetzer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ananna" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doffoel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2009.06.010" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0C37J06-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375285v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouzgarrou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gabbouj" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schvoerer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Mami" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2010.03.008" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375327v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mahfoudh" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21641" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SKZN7WX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02043721v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pastor" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fafi-Kremer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-F Baumert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531821v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alric" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ravaux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21583" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014453v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mello" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thumann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soulier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pinho" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2893.2009.01125.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ABA3528CD2301F09ACA785C23A52985F2B1D6B2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014476v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schramm" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soulier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Royer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weitten" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fafi&#8208;kremer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/592986" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014491v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fafi-Kremer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Zeisel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2008.02.026" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375203v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stoll-Keller" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bahri" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21079" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0D74KQ51-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014484v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schramm" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Royer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2008.07.007" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CSJZ7D9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014496v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Abraham" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bohbot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2007.12.006" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00395706v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam B. Zeisel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koutsoudakis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva K. Schnober" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Haberstroh" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert E. Blum" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.21994" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014515v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Renaudin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thumann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519691" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014530v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Spohrer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.20664" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEB1A8CC9A514402CA6DA4FB10212970EA30612C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014519v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zachary" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Wendling" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Djeddi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ullmann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014523v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2006.07.027" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCXDQPGF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014535v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Frechin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fritsch" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Freitag" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuchs" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2005.11.005" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRKBMGCV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014543v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2005.06.005" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQL4W3NP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014550v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Henriot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Freitag" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fuchs" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.20326" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NJVS4408-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014552v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zachary" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ullmann" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djeddi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2004.07.024" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQZ04GWM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014557v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Stoll-Keller" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristina Navas" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aubertin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014563v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Warter" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gasser" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jouin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.41.10.4904-4905.2003" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014576v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourlet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blachier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bocket" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.41.2.789-793.2003" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014570v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Navas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meyer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.10434" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-34P5SN1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014584v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Legrand" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galp&#233;rine" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/341659" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014607v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trimoulet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Bail" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rullier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winnock" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.2203" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S78L6T9Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02043749v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014614v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kabissa" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cotto" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Jouvencel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Balabaud" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014601v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bohbot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.2204" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJCFSWLQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014617v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caumont" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Hoang Lan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Vy Uyen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Van Hung" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/088922201750461357" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014623v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Winnock" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014629v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ventura" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dubos" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cazaux" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Serceau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(01)01190-1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW0H97Q6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014634v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(00)90132-3" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33D8C7461E39CFEE844B4E74AA28715976F25933/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014644v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dutronc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/jinf.2000.0724" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7DF1E02220C35A1679507B9C2F28ED29F17C70B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014649v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rogues" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gachie" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/jhin.1999.0632" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M98707Z4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02111074v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chassaing" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouni Bensenane" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01665366v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faivre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cottet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb. Bour" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richou" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valmary-Degano" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(17)31534-9" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269203v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallois" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05473-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-025-08024-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Foury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Saunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taverniers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29870" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04921199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Sayed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Venard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Albuisson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/acbr.50170425" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04545854v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Murray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D Murray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Schvoerer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma H Akand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2024.01.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Audureau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Handala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01319-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765613v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achouak Rouba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ansmant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Chaqroun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Challant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176805" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409991v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Metzger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Leroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bochnakian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269104" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04727260v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gantzer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sautrey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2023.06.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03765141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hartard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicla Settembre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauchotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefevre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030515" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maisa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spaccaferri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaeffer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deniau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.02.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03928613v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeulin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10092080" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04168020v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Didelot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idh.2022.05.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03765142v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Frenois-Veyrat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Henard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jarjaval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.204818" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338452v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varbanov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Philippot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retourney" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149112" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03765145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13061171" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269207v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13061076" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Fenaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gentilhomme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma Akand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13513" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04121463v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Diallo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Mestre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26601" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Hartard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prin-Mathieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debourgogne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2021.334" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167302v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2021.113692" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03065385v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Goehringer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tiotiu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jaussaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hoen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18176/jiaci.0537" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03065397v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Gleye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc Urmes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laugel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Barb&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100554" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053923v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Muggeo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goury" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2020.104658" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149680v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Berger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmv.2197" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03065394v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kormann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jacquot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Alla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corbel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Koszutski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa109" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930284v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc-Urm&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Callet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa677" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014228v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chassaing" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gantzer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.12.014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01978375v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Faivre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cottet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Richou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Valmary-Degano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000001039" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03065402v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Jeanmaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Malve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2019.08.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03065415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-019-05665-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02921758v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Bronowicki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmv.2078" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01901546v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeulin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentilhomme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.04.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899927v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lambert-Niclot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grude" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charpentier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reigadas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky142" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01903775v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Eschlimann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Velay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2017.08.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014270v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaunagh Galgey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Zoulim" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.06.028" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014290v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafontaine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Agulles" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7754/clin.lab.2015.150214" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482132v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eschlimann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malv&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goehringer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.12498" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2WP9QXF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01494359v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hodonou Avogbe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guyot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chery" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Gu&#233;ant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.11327" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482298v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ducancelle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pivert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boursier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Balan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgh.13338" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2SLVZQRP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983697v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frange" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Assoumou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ch&#233;ret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goujard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv049" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488141v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Habersetzer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simo-Noumbissie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.12661" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014295v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra David-Tchouda" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Caporossi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Margier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03633-14" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291062v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233; Ronique Schneider" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Trabaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morand-Joubert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku419" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01484261v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foissac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku256" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014327v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doffoel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067254" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01481003v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v19.i5.654" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935958v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syria Laperche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legrand-Abravanel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03032-12" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014345v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Turek" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit032" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291004v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Assoumou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chaix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pakianather" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt238" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014349v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Viron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Henquell" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lagathu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3851/IMP1900" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014356v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Verbeeck" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thibault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.12.015" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH2VLC94-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014377v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchardeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roque-Afonso" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trimoulet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01511-10" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014419v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Razafinjatovo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habersetzer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ananna" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doffoel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2009.06.010" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0C37J06-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375285v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouzgarrou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gabbouj" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schvoerer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Mami" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2010.03.008" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02043721v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pastor" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fafi-Kremer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-F Baumert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375327v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mahfoudh" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21641" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SKZN7WX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531821v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alric" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ravaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21583" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014453v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mello" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thumann" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soulier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pinho" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2893.2009.01125.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ABA3528CD2301F09ACA785C23A52985F2B1D6B2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014476v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schramm" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soulier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Royer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weitten" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fafi&#8208;kremer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/592986" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014491v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fafi-Kremer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Zeisel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2008.02.026" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375203v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stoll-Keller" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bahri" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21079" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0D74KQ51-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014484v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schramm" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Royer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2008.07.007" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CSJZ7D9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014496v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Abraham" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bohbot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2007.12.006" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00395706v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam B. Zeisel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koutsoudakis" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva K. Schnober" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Haberstroh" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert E. Blum" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.21994" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014515v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Renaudin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thumann" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519691" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014530v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Spohrer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.20664" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEB1A8CC9A514402CA6DA4FB10212970EA30612C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014519v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zachary" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Wendling" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Djeddi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ullmann" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014523v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2006.07.027" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCXDQPGF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014535v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Frechin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fritsch" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Freitag" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuchs" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2005.11.005" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRKBMGCV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014550v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Henriot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Freitag" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fuchs" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.20326" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NJVS4408-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014543v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2005.06.005" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQL4W3NP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014552v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zachary" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ullmann" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djeddi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2004.07.024" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQZ04GWM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014557v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Stoll-Keller" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristina Navas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aubertin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014563v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Warter" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gasser" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jouin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.41.10.4904-4905.2003" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014570v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Navas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meyer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.10434" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-34P5SN1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014576v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourlet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blachier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bocket" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.41.2.789-793.2003" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014584v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Legrand" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galp&#233;rine" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/341659" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014607v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trimoulet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Bail" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rullier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winnock" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.2203" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S78L6T9Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02043749v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014614v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kabissa" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cotto" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Jouvencel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Balabaud" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014601v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bohbot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.2204" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJCFSWLQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014623v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Winnock" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014617v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caumont" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Hoang Lan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Vy Uyen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Van Hung" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/088922201750461357" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014629v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ventura" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dubos" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cazaux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Serceau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(01)01190-1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW0H97Q6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014634v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(00)90132-3" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33D8C7461E39CFEE844B4E74AA28715976F25933/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014644v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dutronc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/jinf.2000.0724" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7DF1E02220C35A1679507B9C2F28ED29F17C70B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014649v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rogues" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gachie" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/jhin.1999.0632" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M98707Z4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02111074v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chassaing" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouni Bensenane" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01665366v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faivre" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cottet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb. Bour" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richou" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valmary-Degano" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(17)31534-9" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P30RQH8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269203v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallois" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>