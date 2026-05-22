--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -368,416 +368,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relevance of ultradeep sequencing for low HIV‐1 viral loads and proviruses in the clinical setting</w:t>
+                <w:t xml:space="preserve">SARS-CoV-2 Delta and Omicron community transmission networks as added value to contact tracing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizée Foury</w:t>
+                <w:t xml:space="preserve">John M Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Saunier</w:t>
+                <w:t xml:space="preserve">Daniel D Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Taverniers</w:t>
+                <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pinet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elma H Akand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.29870⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88 (2), pp.173-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2024.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765621v1</w:t>
+                <w:t xml:space="preserve">hal-04545854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Make the Most in Molecular Monitoring of Key Respiratory Viruses in Patients Cared in a Regional University Hospital, from the Period of COVID-19 Emergence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The relevance of ultradeep sequencing for low HIV‐1 viral loads and proviruses in the clinical setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Sayed</w:t>
+                <w:t xml:space="preserve">Aline Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kimmoun</w:t>
+                <w:t xml:space="preserve">Audrey Taverniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Venard</w:t>
+                <w:t xml:space="preserve">Nathalie Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Albuisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+                <w:t xml:space="preserve">Thomas Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Clinical and Biomedical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26502/acbr.50170425⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (8), pp.e29870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.29870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04921199v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 Delta and Omicron community transmission networks as added value to contact tracing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to Make the Most in Molecular Monitoring of Key Respiratory Viruses in Patients Cared in a Regional University Hospital, from the Period of COVID-19 Emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Sayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John M Murray</w:t>
+                <w:t xml:space="preserve">Antoine Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel D Murray</w:t>
+                <w:t xml:space="preserve">Véronique Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
+                <w:t xml:space="preserve">Eliane Albuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elma H Akand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 88 (2), pp.173-179. </w:t>
+              <w:t xml:space="preserve">Archives of Clinical and Biomedical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (6), pp.433-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2024.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26502/acbr.50170425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04545854v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical phenotypes and outcomes associated with SARS-CoV-2 Omicron sublineage JN.1 in critically ill COVID-19 patients: a prospective, multicenter cohort study in France, November 2022 to January 2024</w:t>
               </w:r>
@@ -949,51 +949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlam Chaqroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 954, pp.176805. </w:t>
@@ -1191,51 +1191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sautrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1276,2085 +1276,2085 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiorgan and Vascular Tropism of SARS-CoV-2</w:t>
+                <w:t xml:space="preserve">SARS-CoV-2 seroprevalence in healthcare workers and risk factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Hartard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahlam Chaqroun</w:t>
+                <w:t xml:space="preserve">Stéphanie Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicla Settembre</w:t>
+                <w:t xml:space="preserve">Alice Didelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gauchotte</w:t>
+                <w:t xml:space="preserve">Nelly Agrinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lefevre</w:t>
+                <w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (3), pp.515. </w:t>
+              <w:t xml:space="preserve">Infection, Disease &amp; Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (4), pp.203-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v14030515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idh.2022.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765141v1</w:t>
+                <w:t xml:space="preserve">hal-04168020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First cases of Omicron in France are exhibiting mild symptoms, November 2021–January 2022</w:t>
+                <w:t xml:space="preserve">Multiorgan and Vascular Tropism of SARS-CoV-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maisa</w:t>
+                <w:t xml:space="preserve">Cédric Hartard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlam Chaqroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Spaccaferri</w:t>
+                <w:t xml:space="preserve">Nicla Settembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fournier</w:t>
+                <w:t xml:space="preserve">Guillaume Gauchotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schaeffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Deniau</w:t>
+                <w:t xml:space="preserve">Benjamin Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2022.02.003⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14030515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678985v1</w:t>
+                <w:t xml:space="preserve">hal-03765141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 Variability in Patients and Wastewaters—Potential Immuno-Modulation during the Shift from Delta to Omicron</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Audrey Taverniers</w:t>
+                <w:t xml:space="preserve">First cases of Omicron in France are exhibiting mild symptoms, November 2021–January 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Jeulin</w:t>
+                <w:t xml:space="preserve">G. Spaccaferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10092080⟩</w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (3), pp.160-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2022.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03928613v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 seroprevalence in healthcare workers and risk factors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nelly Agrinier</w:t>
+                <w:t xml:space="preserve">SARS-CoV-2 Variability in Patients and Wastewaters—Potential Immuno-Modulation during the Shift from Delta to Omicron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlam Chaqroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hartard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Taverniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
+                <w:t xml:space="preserve">Hélène Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Disease &amp; Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (4), pp.203-210. </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (9), pp.2080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idh.2022.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10092080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168020v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal Cowpox Virus Infection in Human Fetus, France, 2017</w:t>
+                <w:t xml:space="preserve">Epidemiological surveillance of SARS-CoV-2 by genome quantification in wastewater applied to a city in the northeast of France: Comparison of ultrafiltration- and protein precipitation-based methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Ferrier</w:t>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Challant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hartard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Frenois-Veyrat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fanny Jarjaval</w:t>
+                <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2710.204818⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 233, pp.113692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2021.113692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765142v1</w:t>
+                <w:t xml:space="preserve">hal-03167302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic coliphages are conservative indicators of SARS-CoV-2 inactivation during heat and alkaline pH treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact on disease mortality of clinical, biological, and virological characteristics at hospital admission and overtime in COVID‐19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazdan Yazdanpanah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpha Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Varbanov</w:t>
+                <w:t xml:space="preserve">Christelle Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bertrand</w:t>
+                <w:t xml:space="preserve">Noémie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Philippot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Gardette</w:t>
+                <w:t xml:space="preserve">Soizic Le Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149112⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (4), pp.2149-2159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.26601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338452v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-SARS-CoV-2 Vaccines and Monoclonal Antibodies Facing Viral Variants</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seroprevalence of SARS-CoV-2, Symptom Profiles and Sero-Neutralization in a Suburban Area, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bochnakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (6), pp.1171. </w:t>
+              <w:t xml:space="preserve">, 2021, 13 (6), pp.1076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v13061171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v13061076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765145v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence of SARS-CoV-2, Symptom Profiles and Sero-Neutralization in a Suburban Area, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-SARS-CoV-2 Vaccines and Monoclonal Antibodies Facing Viral Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlam Chaqroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hartard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (6), pp.1076. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v13061076⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (6), pp.1171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13061171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269207v1</w:t>
+                <w:t xml:space="preserve">hal-03765145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in molecular characteristics of Hepatitis E virus quasispecies could modify viral surface properties and transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hartard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honorine Fenaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gentilhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honorine Fenaux</w:t>
+                <w:t xml:space="preserve">John Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elma Akand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (7), pp.1078-1090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvh.13513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on disease mortality of clinical, biological, and virological characteristics at hospital admission and overtime in COVID‐19 patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatal Cowpox Virus Infection in Human Fetus, France, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Frenois-Veyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yazdan Yazdanpanah</w:t>
+                <w:t xml:space="preserve">Sandrine Henard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha Diallo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Soizic Le Mestre</w:t>
+                <w:t xml:space="preserve">Fanny Jarjaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.26601⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (10), pp.2570-2577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2710.204818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121463v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe acute respiratory coronavirus virus 2 (SARS-CoV-2) seroprevalence among laboratory staff: Safe handling of coronavirus disease 2019 (COVID-19) samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Somatic coliphages are conservative indicators of SARS-CoV-2 inactivation during heat and alkaline pH treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Varbanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Hartard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nelly Agrinier</w:t>
+                <w:t xml:space="preserve">C. Retourney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Franck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Debourgogne</w:t>
+                <w:t xml:space="preserve">M. Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Control &amp; Hospital Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/ice.2021.334⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 797, pp.149112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765627v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological surveillance of SARS-CoV-2 by genome quantification in wastewater applied to a city in the northeast of France: Comparison of ultrafiltration- and protein precipitation-based methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Severe acute respiratory coronavirus virus 2 (SARS-CoV-2) seroprevalence among laboratory staff: Safe handling of coronavirus disease 2019 (COVID-19) samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Hartard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Agrinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cédric Hartard</w:t>
+                <w:t xml:space="preserve">Christine Prin-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mathieu</w:t>
+                <w:t xml:space="preserve">Anne Debourgogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 233, pp.113692. </w:t>
+              <w:t xml:space="preserve">Infection Control &amp; Hospital Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (11), pp.1738 - 1740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2021.113692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/ice.2021.334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167302v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maraviroc, a future treatment of sarcoidosis? An unexpected drug effect</w:t>
+                <w:t xml:space="preserve">Co-detection of SARS-CoV-2 and other respiratory pathogens: Lessons from the field to face the second wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Goehringer</w:t>
+                <w:t xml:space="preserve">Anaëlle Muggeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tiotiu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Corentine Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hartard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Goury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigational Allergology and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18176/jiaci.0537⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133, pp.104658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2020.104658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065385v1</w:t>
+                <w:t xml:space="preserve">hal-03053923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spectrum of biochemical alterations associated with organ dysfunction and inflammatory status and their association with disease outcomes in severe COVID-19: A longitudinal cohort and time-series design study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maraviroc, a future treatment of sarcoidosis? An unexpected drug effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Goehringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Oussalah</w:t>
+                <w:t xml:space="preserve">A Tiotiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Gleye</w:t>
+                <w:t xml:space="preserve">R Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Clerc Urmes</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B Hoen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2020.100554⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigational Allergology and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18176/jiaci.0537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065397v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-detection of SARS-CoV-2 and other respiratory pathogens: Lessons from the field to face the second wave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The spectrum of biochemical alterations associated with organ dysfunction and inflammatory status and their association with disease outcomes in severe COVID-19: A longitudinal cohort and time-series design study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Oussalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Gleye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Muggeo</w:t>
+                <w:t xml:space="preserve">Isabelle Clerc Urmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentine Alauzet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Hartard</w:t>
+                <w:t xml:space="preserve">Elodie Laugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Goury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
+                <w:t xml:space="preserve">Françoise Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 133, pp.104658. </w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.100554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2020.104658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2020.100554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053923v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full‐length genome sequencing of RNA viruses—How the approach can enlighten us on hepatitis C and hepatitis E viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Laugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hartard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews in Medical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -3526,90 +3526,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term ACE Inhibitor/ARB Use Is Associated With Severe Renal Dysfunction and Acute Kidney Injury in Patients With Severe COVID-19: Results From a Referral Center Cohort in the Northeast of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Gleye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Clerc-Urmès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Laugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3654,736 +3654,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of hepatitis E virus by water: An issue still pending in industrialized countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emerging hepatitis E virus compared with hepatitis A virus: A new sanitary challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hartard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Fenaux</w:t>
+                <w:t xml:space="preserve">C. Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chassaing</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐pierre Bronowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.12.014⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (6), pp.328-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rmv.2078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014228v1</w:t>
+                <w:t xml:space="preserve">hal-02921758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Cytomegalovirus Infection on the Outcome of Patients With Cirrhosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Faivre</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Cottet</w:t>
+                <w:t xml:space="preserve">Carine Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Valmary-Degano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 53 (3), pp.236-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/MCG.0000000000001039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment as prevention enrolling at least 75% of individuals on ART will be needed to significantly reduce HIV prevalence in a HIV cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Jeulin</w:t>
+                <w:t xml:space="preserve">Transmission of hepatitis E virus by water: An issue still pending in industrialized countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fenaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliette Jeanmaire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie André</w:t>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gantzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2019.08.010⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151, pp.144-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065402v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of post-influenza bacterial pneumonia due to Panton–Valentine leucocidin positive Staphylococcus aureus in intensive care units: a retrospective nationwide study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Jacquot</w:t>
+                <w:t xml:space="preserve">Treatment as prevention enrolling at least 75% of individuals on ART will be needed to significantly reduce HIV prevalence in a HIV cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliette Jeanmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Malve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baux</w:t>
+                <w:t xml:space="preserve">Marie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-019-05665-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.27-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2019.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065415v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging hepatitis E virus compared with hepatitis A virus: A new sanitary challenge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Gantzer</w:t>
+                <w:t xml:space="preserve">Epidemiology of post-influenza bacterial pneumonia due to Panton–Valentine leucocidin positive Staphylococcus aureus in intensive care units: a retrospective nationwide study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐pierre Bronowicki</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Medical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (6), pp.328-340. </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (9), pp.1312-1314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rmv.2078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00134-019-05665-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921758v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular features of Hepatitis E Virus circulation in environmental and human samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4594,77 +4594,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The variability of hepatitis B envelope is associated with HBs antigen persistence in either chronic or acute HBV genotype A infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Eschlimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Malve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honorine Fenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4715,90 +4715,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of deletions and mutations in Hepatitis B virus envelope proteins on serological profile and clinical evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Malve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Eschlimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaunagh Galgey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honorine Fenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Zoulim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4843,441 +4843,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Virological Microparticle Enzyme Immunoassay According to the ISO 15189: Real-Life Experience in a University Hospital.</w:t>
+                <w:t xml:space="preserve">Characterization of hepatitis B virus surface antigen variability and impact on HBs antigen clearance under nucleos(t)ide analogue therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lafontaine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Velay</w:t>
+                <w:t xml:space="preserve">A. Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odette Agulles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
+                <w:t xml:space="preserve">M. Eschlimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goehringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Laboratory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7754/clin.lab.2015.150214⟩</w:t>
+              <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.387-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvh.12498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014290v1</w:t>
+                <w:t xml:space="preserve">hal-01482132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of hepatitis B virus surface antigen variability and impact on HBs antigen clearance under nucleos(t)ide analogue therapy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Malvé</w:t>
+                <w:t xml:space="preserve">BRIP1 coding variants are associated with a high risk of hepatocellular carcinoma occurrence in patients with HCV- or HBV-related liver disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Goehringer</w:t>
+                <w:t xml:space="preserve">Patrice Hodonou Avogbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa-Maria Guéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvh.12498⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (38), pp.62842-62857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.11327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01482132v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRIP1 coding variants are associated with a high risk of hepatocellular carcinoma occurrence in patients with HCV- or HBV-related liver disease</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Virological Microparticle Enzyme Immunoassay According to the ISO 15189: Real-Life Experience in a University Hospital.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chery</w:t>
+                <w:t xml:space="preserve">Sophie Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Prin-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa-Maria Guéant</w:t>
+                <w:t xml:space="preserve">Odette Agulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (38), pp.62842-62857. </w:t>
+              <w:t xml:space="preserve">Clinical Laboratory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (3), pp.275-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.11327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7754/clin.lab.2015.150214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494359v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different precore/core mutations of hepatitis B interact with, limit, or favor liver fibrosis severity</w:t>
               </w:r>
@@ -5537,295 +5537,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of hepatitis B surface antigen in a real-life clinical cohort of patients with chronic hepatitis B virus infection</w:t>
+                <w:t xml:space="preserve">Naturally Occurring Resistance-Associated Variants of Hepatitis C Virus Protease Inhibitors in Poor Responders to Pegylated Interferon-Ribavirin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Habersetzer</w:t>
+                <w:t xml:space="preserve">Sylvie Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Moenne-Loccoz</w:t>
+                <w:t xml:space="preserve">Sophie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
+                <w:t xml:space="preserve">Sandra David-Tchouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Simo-Noumbissie</w:t>
+                <w:t xml:space="preserve">Alban Caporossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liver International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/liv.12661⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (7), pp.2195-2202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.03633-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488141v1</w:t>
+                <w:t xml:space="preserve">hal-02014295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naturally Occurring Resistance-Associated Variants of Hepatitis C Virus Protease Inhibitors in Poor Responders to Pegylated Interferon-Ribavirin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loss of hepatitis B surface antigen in a real-life clinical cohort of patients with chronic hepatitis B virus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Vallet</w:t>
+                <w:t xml:space="preserve">François Habersetzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra David-Tchouda</w:t>
+                <w:t xml:space="preserve">Rémy Moenne-Loccoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Caporossi</w:t>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Margier</w:t>
+                <w:t xml:space="preserve">Pauline Simo-Noumbissie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 53 (7), pp.2195-2202. </w:t>
+              <w:t xml:space="preserve">Liver International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.130-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.03633-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/liv.12661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014295v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiretroviral-naive and -treated HIV-1 patients can harbour more resistant viruses in CSF than in plasma</w:t>
               </w:r>
@@ -5984,51 +5984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Agrinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6073,749 +6073,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype 1 hepatitis C virus envelope features that determine antiviral response assessed through optimal covariance networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Habersetzer</w:t>
+                <w:t xml:space="preserve">National sentinel surveillance of transmitted drug resistance in antiretroviral-naive chronically HIV-infected patients in France over a decade: 2001-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Doffoel</w:t>
+                <w:t xml:space="preserve">Lambert Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pakianather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067254⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (11), pp.2626-2631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkt238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014327v1</w:t>
+                <w:t xml:space="preserve">hal-02291004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical impact of hepatitis B and C virus envelope glycoproteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (5), pp.654-664. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3748/wjg.v19.i5.654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicenter quality control of hepatitis C virus protease inhibitor resistance genotyping.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syria Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Guillou-Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legrand-Abravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (5), pp.1428-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.03032-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatitis C Virus Envelope Glycoprotein Signatures Are Associated With Treatment Failure and Modulation of Viral Entry and Neutralization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Genotype 1 hepatitis C virus envelope features that determine antiviral response assessed through optimal covariance networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Moenne-Loccoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Turek</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Habersetzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doffoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jit032⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e67254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014345v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National sentinel surveillance of transmitted drug resistance in antiretroviral-naive chronically HIV-infected patients in France over a decade: 2001-2011</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaillon</w:t>
+                <w:t xml:space="preserve">Hepatitis C Virus Envelope Glycoprotein Signatures Are Associated With Treatment Failure and Modulation of Viral Entry and Neutralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Moenne-Loccoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pakianather</w:t>
+                <w:t xml:space="preserve">Marine Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 68 (11), pp.2626-2631. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 207 (8), pp.1306-1315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkt238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jit032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291004v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NS3 protease polymorphism and natural resistance to protease inhibitors in French patients infected with HCV genotypes 1–5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Henquell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Guillou-Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Lagathu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6860,307 +6860,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history of hepatitis C virus genotype 5a in France, a multicenter ANRS study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Henquell</w:t>
+                <w:t xml:space="preserve">Interpretation of Real-Time PCR Results for Hepatitis C Virus RNA When Viral Load Is Below Quantification Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syria Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Guglielmini</w:t>
+                <w:t xml:space="preserve">Françoise Bouchardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannick Verbeeck</w:t>
+                <w:t xml:space="preserve">Vincent Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Mahul</w:t>
+                <w:t xml:space="preserve">Anne-Marie Roque-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Thibault</w:t>
+                <w:t xml:space="preserve">Pascale Trimoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (2), pp.496-503. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (3), pp.1113-1115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2010.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01511-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014356v1</w:t>
+                <w:t xml:space="preserve">hal-02014377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of Real-Time PCR Results for Hepatitis C Virus RNA When Viral Load Is Below Quantification Limits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Syria Laperche</w:t>
+                <w:t xml:space="preserve">Evolutionary history of hepatitis C virus genotype 5a in France, a multicenter ANRS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Henquell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guglielmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bouchardeau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Jannick Verbeeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mahul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thibault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Trimoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (2), pp.496-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2010.12.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.01511-10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02014377v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropisme leucocytaire du virus de l’hépatite C – intérêt de l’analyse des séquences des gènes des glycoprotéines d’enveloppe virales E1 et E2</w:t>
               </w:r>
@@ -7420,328 +7420,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01375285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatitis B virus mutations potentially conferring adefovir/tenofovir resistance in treatment-naive patients.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NS5A(ISDR-V3) Region Genetic Variability of Tunisian HCV-1b Strains: Correlation With the Response to the Combined Interferon/Ribavirin Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouzgarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Pastor</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas-F Baumert</w:t>
+                <w:t xml:space="preserve">W. Mahfoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gabbouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81 (12), pp.2021-2028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.21641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043721v1</w:t>
+                <w:t xml:space="preserve">pasteur-01375327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS5A(ISDR-V3) Region Genetic Variability of Tunisian HCV-1b Strains: Correlation With the Response to the Combined Interferon/Ribavirin Therapy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hepatitis B virus mutations potentially conferring adefovir/tenofovir resistance in treatment-naive patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Mahfoudh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Schvoerer</w:t>
+                <w:t xml:space="preserve">Rebecca Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Habersetzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fafi-Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doffoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas-F Baumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (6), pp.753-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01375327v1</w:t>
+                <w:t xml:space="preserve">hal-02043721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the HCV subtype on the virological response to pegylated interferon and ribavirin therapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legrand-Abravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7857,51 +7857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7971,441 +7971,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequent Compartmentalization of Hepatitis C Virus with Leukocyte‐Related Amino Acids in the Setting of Liver Transplantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of interleukin-18 polymorphisms and plasma level with the outcome of chronic HCV infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouzgarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schvoerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Schramm</w:t>
+                <w:t xml:space="preserve">F. Stoll-Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Soulier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Samira Fafi‐kremer</w:t>
+                <w:t xml:space="preserve">O. Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/592986⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 80 (4), pp.607 - 614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.21079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014476v1</w:t>
+                <w:t xml:space="preserve">pasteur-01375203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticorps neutralisants dirigés contre le virus de l’hépatite C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequent Compartmentalization of Hepatitis C Virus with Leukocyte‐Related Amino Acids in the Setting of Liver Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schramm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fafi-Kremer</w:t>
+                <w:t xml:space="preserve">Cathy Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.B. Zeisel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Habersetzer</w:t>
+                <w:t xml:space="preserve">Thierry Weitten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fafi‐kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gcb.2008.02.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 198 (11), pp.1656-1666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/592986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014491v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of interleukin-18 polymorphisms and plasma level with the outcome of chronic HCV infection</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anticorps neutralisants dirigés contre le virus de l’hépatite C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bahri</w:t>
+                <w:t xml:space="preserve">S. Fafi-Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Zeisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Habersetzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.21079⟩</w:t>
+              <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (5), pp.491-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gcb.2008.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01375203v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du leucotropisme du virus de l’hépatite C par analyse des quasi-espèces virales dans le contexte de la transplantation hépatique</w:t>
               </w:r>
@@ -8417,51 +8417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moenne-Loccoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fafi-Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8550,90 +8550,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatitis C virus structural proteins do not prevent human dendritic cell maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bohbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stoll-Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32 (1), pp.59-68. </w:t>
@@ -8805,77 +8805,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Evolution of Hepatitis C Virus (HCV) Quasispecies after Liver Transplant for HCV‐Related Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8939,103 +8939,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early decrease in circulating dendritic cells number after liver transplantation could favor hepatitis C virus recurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Thumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Spohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 78 (8), pp.1070-1075. </w:t>
@@ -9124,51 +9124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadi Djeddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Ullmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9210,51 +9210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récurrence de l'infection par le virus de l'hépatite C (VHC) après transplantation du foie pour hépatopathie due au VHC : facteurs liés à l'hôte et facteurs viraux impliqués dans la survenue et la gravité de la récurrence de l'hépatite virale C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9262,51 +9262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fafi-Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathologie Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54 (10), pp.556-560. </w:t>
@@ -9356,51 +9356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical symptoms in patients with herpesvirus DNA detected by PCR in cerebrospinal fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Frechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9496,319 +9496,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring low cytomegalovirus viremia in transplanted patients by a real-time PCR on plasma</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of three commercially available hepatitis C virus antibody detection assays under the conditions of a clinical virology laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zachary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Fuchs</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Ullmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadi Djeddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.20326⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34 (3), pp.207-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2005.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014550v1</w:t>
+                <w:t xml:space="preserve">hal-02014543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of three commercially available hepatitis C virus antibody detection assays under the conditions of a clinical virology laboratory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring low cytomegalovirus viremia in transplanted patients by a real-time PCR on plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zachary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josée Wendling</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Freitag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 34 (3), pp.207-210. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 76 (1), pp.76-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2005.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmv.20326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014543v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l’immunoblot dans l’évaluation du statut sérologique vis-à-vis de l’hépatite C</w:t>
               </w:r>
@@ -9846,51 +9846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Djeddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathologie Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 52 (9), pp.517-521. </w:t>
@@ -9953,51 +9953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulating effect of HCV during the development of chronic hepatitis C: toward new therapeutic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Stoll-Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Thumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10061,51 +10061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent multiple pulmonary nodules in a nonimmunocompromised woman after varicella-related myelitis treated with acyclovir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Frechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10195,51 +10195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of interleukin-18 and interleukin-12 in patients suffering from chronic hepatitis C virus infection before antiviral therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10469,742 +10469,742 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD4 T Lymphocyte Proliferative Responses to Hepatitis C Virus (HCV) Antigens in Patients Coinfected with HCV and Human Immunodeficiency Virus Who Responded to Anti‐HCV Treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lamivudine therapy of chronic hepatitis B in three groups of patients: non transplanted patients, liver recipients, and kidney recipients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Legrand</w:t>
+                <w:t xml:space="preserve">Imed Kabissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Neau</w:t>
+                <w:t xml:space="preserve">Emmanuelle Cotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Galpérine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Trimoulet</w:t>
+                <w:t xml:space="preserve">Anne-Christine Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Moreau</w:t>
+                <w:t xml:space="preserve">Charles Balabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 26 (1), pp.62-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014584v1</w:t>
+                <w:t xml:space="preserve">hal-02014614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrahepatic HCV RNA loads in 37 HIV-HCV co-infected patients with controlled HIV infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Winnock</w:t>
+                <w:t xml:space="preserve">Dendritic cell susceptibility to hepatitis C virus genotype 1 infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Cristina Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bohbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 67 (2), pp.143-151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.2203⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 67 (2), pp.152-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.2204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014607v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des tests commercialisés pour le diagnostic d'une infection à CMV chez les greffés de moelle et d'organe</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CD4 T Lymphocyte Proliferative Responses to Hepatitis C Virus (HCV) Antigens in Patients Coinfected with HCV and Human Immunodeficiency Virus Who Responded to Anti‐HCV Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Galpérine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trimoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 186 (3), pp.302-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/341659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043749v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamivudine therapy of chronic hepatitis B in three groups of patients: non transplanted patients, liver recipients, and kidney recipients.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intrahepatic HCV RNA loads in 37 HIV-HCV co-infected patients with controlled HIV infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imed Kabissa</w:t>
+                <w:t xml:space="preserve">P. Trimoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Cotto</w:t>
+                <w:t xml:space="preserve">D. Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Christine Jouvencel</w:t>
+                <w:t xml:space="preserve">B. Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Balabaud</w:t>
+                <w:t xml:space="preserve">A. Rullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Winnock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 67 (2), pp.143-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.2203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014614v1</w:t>
+                <w:t xml:space="preserve">hal-02014607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendritic cell susceptibility to hepatitis C virus genotype 1 infection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Utilisation des tests commercialisés pour le diagnostic d'une infection à CMV chez les greffés de moelle et d'organe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Stoll-Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 60 (4), pp.463-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02014601v1</w:t>
+                <w:t xml:space="preserve">hal-02043749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of protease inhibitors on intrahepatic hepatitis C virus viral load.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Trimoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Winnock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 15 (13), pp.1736-8</w:t>
@@ -11285,51 +11285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Thi Vy Uyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham Van Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 17 (13), pp.1285-1291. </w:t>
@@ -11367,51 +11367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative and quantitative molecular detection of enteroviruses in water from bathing areas and from a sewage treatment plant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11513,51 +11513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR detection of human enteric viruses in bathing areas, waste waters and human stools in Southwestern France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11659,64 +11659,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatitis B Exacerbation with a Precore Mutant Virus Following Withdrawal of Lamivudine in a Human Immunodeficiency Virus-infected Patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11805,51 +11805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hospital outbreak of gastroenteritis possibly related to the contamination of tap water by a small round structured virus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11983,51 +11983,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatitis E virus emergence in north eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honorine Fenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12331,64 +12331,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seroprevalence of SARS-CoV-2, symptom profiles and seroneutralization during the first COVID-19 wave in a suburban area, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bochnakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12605,51 +12605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05473-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-025-08024-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Foury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Saunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taverniers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29870" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04921199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Sayed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Venard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Albuisson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/acbr.50170425" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04545854v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Murray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D Murray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Schvoerer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma H Akand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2024.01.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Audureau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Handala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01319-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765613v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achouak Rouba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ansmant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Chaqroun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Challant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176805" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409991v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Metzger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Leroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bochnakian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269104" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04727260v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gantzer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sautrey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2023.06.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03765141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hartard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicla Settembre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauchotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefevre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030515" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maisa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spaccaferri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaeffer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deniau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.02.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03928613v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeulin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10092080" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04168020v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Didelot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idh.2022.05.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03765142v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Frenois-Veyrat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Henard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jarjaval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.204818" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338452v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varbanov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Philippot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retourney" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149112" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03765145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13061171" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269207v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13061076" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Fenaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gentilhomme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma Akand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13513" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04121463v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Diallo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Mestre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26601" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Hartard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prin-Mathieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debourgogne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2021.334" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167302v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2021.113692" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03065385v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Goehringer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tiotiu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jaussaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hoen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18176/jiaci.0537" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03065397v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Gleye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc Urmes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laugel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Barb&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100554" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053923v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Muggeo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goury" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2020.104658" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149680v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Berger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmv.2197" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03065394v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kormann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jacquot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Alla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corbel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Koszutski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa109" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930284v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc-Urm&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Callet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa677" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014228v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chassaing" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gantzer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.12.014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01978375v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Faivre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cottet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Richou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Valmary-Degano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000001039" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03065402v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Jeanmaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Malve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2019.08.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03065415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-019-05665-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02921758v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Bronowicki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmv.2078" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01901546v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeulin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentilhomme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.04.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899927v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lambert-Niclot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grude" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charpentier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reigadas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky142" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01903775v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Eschlimann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Velay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2017.08.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014270v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaunagh Galgey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Zoulim" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.06.028" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014290v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafontaine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Agulles" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7754/clin.lab.2015.150214" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482132v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eschlimann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malv&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goehringer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.12498" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2WP9QXF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01494359v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hodonou Avogbe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guyot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chery" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Gu&#233;ant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.11327" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482298v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ducancelle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pivert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boursier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Balan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgh.13338" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2SLVZQRP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983697v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frange" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Assoumou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ch&#233;ret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goujard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv049" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488141v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Habersetzer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simo-Noumbissie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.12661" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014295v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra David-Tchouda" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Caporossi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Margier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03633-14" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291062v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233; Ronique Schneider" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Trabaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morand-Joubert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku419" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01484261v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foissac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku256" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014327v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doffoel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067254" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01481003v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v19.i5.654" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935958v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syria Laperche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legrand-Abravanel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03032-12" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014345v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Turek" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit032" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291004v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Assoumou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chaix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pakianather" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt238" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014349v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Viron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Henquell" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lagathu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3851/IMP1900" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014356v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Verbeeck" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thibault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.12.015" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH2VLC94-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014377v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchardeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roque-Afonso" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trimoulet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01511-10" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014419v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Razafinjatovo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habersetzer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ananna" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doffoel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2009.06.010" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0C37J06-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375285v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouzgarrou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gabbouj" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schvoerer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Mami" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2010.03.008" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02043721v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pastor" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fafi-Kremer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-F Baumert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375327v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mahfoudh" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21641" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SKZN7WX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531821v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alric" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ravaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21583" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014453v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mello" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thumann" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soulier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pinho" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2893.2009.01125.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ABA3528CD2301F09ACA785C23A52985F2B1D6B2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014476v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schramm" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soulier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Royer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weitten" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fafi&#8208;kremer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/592986" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014491v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fafi-Kremer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Zeisel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2008.02.026" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375203v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stoll-Keller" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bahri" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21079" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0D74KQ51-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014484v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schramm" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Royer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2008.07.007" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CSJZ7D9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014496v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Abraham" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bohbot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2007.12.006" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00395706v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam B. Zeisel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koutsoudakis" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva K. Schnober" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Haberstroh" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert E. Blum" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.21994" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014515v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Renaudin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thumann" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519691" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014530v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Spohrer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.20664" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEB1A8CC9A514402CA6DA4FB10212970EA30612C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014519v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zachary" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Wendling" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Djeddi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ullmann" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014523v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2006.07.027" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCXDQPGF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014535v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Frechin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fritsch" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Freitag" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuchs" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2005.11.005" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRKBMGCV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014550v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Henriot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Freitag" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fuchs" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.20326" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NJVS4408-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014543v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2005.06.005" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQL4W3NP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014552v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zachary" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ullmann" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djeddi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2004.07.024" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQZ04GWM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014557v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Stoll-Keller" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristina Navas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aubertin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014563v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Warter" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gasser" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jouin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.41.10.4904-4905.2003" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014570v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Navas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meyer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.10434" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-34P5SN1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014576v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourlet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blachier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bocket" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.41.2.789-793.2003" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014584v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Legrand" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galp&#233;rine" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/341659" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014607v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trimoulet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Bail" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rullier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winnock" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.2203" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S78L6T9Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02043749v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014614v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kabissa" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cotto" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Jouvencel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Balabaud" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014601v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bohbot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.2204" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJCFSWLQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014623v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Winnock" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014617v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caumont" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Hoang Lan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Vy Uyen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Van Hung" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/088922201750461357" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014629v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ventura" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dubos" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cazaux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Serceau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(01)01190-1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW0H97Q6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014634v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(00)90132-3" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33D8C7461E39CFEE844B4E74AA28715976F25933/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014644v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dutronc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/jinf.2000.0724" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7DF1E02220C35A1679507B9C2F28ED29F17C70B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014649v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rogues" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gachie" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/jhin.1999.0632" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M98707Z4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02111074v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chassaing" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouni Bensenane" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01665366v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faivre" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cottet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb. Bour" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richou" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valmary-Degano" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(17)31534-9" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P30RQH8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269203v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallois" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05473-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-025-08024-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04545854v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Murray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D Murray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Schvoerer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma H Akand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2024.01.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Foury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Saunier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taverniers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29870" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04921199v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Sayed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Venard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Albuisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/acbr.50170425" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Audureau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Handala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01319-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765613v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achouak Rouba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ansmant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Chaqroun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Challant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176805" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409991v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Metzger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Leroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bochnakian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269104" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04727260v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gantzer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sautrey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2023.06.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04168020v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Didelot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idh.2022.05.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03765141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hartard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicla Settembre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauchotte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefevre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030515" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maisa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spaccaferri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaeffer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deniau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.02.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03928613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeulin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10092080" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2021.113692" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04121463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Diallo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Mestre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26601" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269207v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13061076" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03765145v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13061171" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338461v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Fenaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gentilhomme" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma Akand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13513" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03765142v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Frenois-Veyrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Henard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jarjaval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.204818" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varbanov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Philippot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retourney" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149112" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765627v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Hartard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prin-Mathieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debourgogne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2021.334" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053923v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Muggeo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2020.104658" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03065385v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Goehringer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tiotiu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jaussaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hoen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18176/jiaci.0537" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03065397v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Gleye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc Urmes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laugel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Barb&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100554" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149680v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Berger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmv.2197" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03065394v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kormann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jacquot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Alla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corbel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Koszutski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa109" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930284v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc-Urm&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Callet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa677" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02921758v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gantzer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Bronowicki" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmv.2078" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01978375v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Faivre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cottet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Richou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Valmary-Degano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000001039" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014228v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chassaing" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.12.014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03065402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Jeanmaire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Malve" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2019.08.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03065415v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-019-05665-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01901546v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeulin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentilhomme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.04.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899927v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lambert-Niclot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grude" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charpentier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reigadas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky142" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01903775v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Eschlimann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Velay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2017.08.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014270v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaunagh Galgey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Zoulim" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.06.028" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482132v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eschlimann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malv&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goehringer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.12498" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2WP9QXF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01494359v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hodonou Avogbe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guyot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Gu&#233;ant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.11327" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014290v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafontaine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Agulles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7754/clin.lab.2015.150214" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482298v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ducancelle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pivert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boursier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Balan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgh.13338" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2SLVZQRP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983697v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frange" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Assoumou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ch&#233;ret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goujard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv049" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014295v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra David-Tchouda" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Caporossi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Margier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03633-14" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01488141v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Habersetzer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Simo-Noumbissie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.12661" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291062v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233; Ronique Schneider" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Trabaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morand-Joubert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku419" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01484261v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foissac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku256" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02291004v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Assoumou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chaix" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pakianather" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkt238" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01481003v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v19.i5.654" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935958v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syria Laperche" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legrand-Abravanel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03032-12" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014327v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doffoel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067254" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014345v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Turek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit032" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014349v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Viron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Henquell" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lagathu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3851/IMP1900" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014377v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchardeau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thibault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roque-Afonso" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trimoulet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01511-10" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014356v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Verbeeck" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.12.015" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH2VLC94-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014419v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Razafinjatovo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habersetzer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ananna" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doffoel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2009.06.010" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0C37J06-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375285v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouzgarrou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gabbouj" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schvoerer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Mami" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2010.03.008" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375327v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mahfoudh" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21641" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SKZN7WX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02043721v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pastor" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fafi-Kremer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-F Baumert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531821v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alric" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ravaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21583" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014453v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mello" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thumann" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soulier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pinho" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2893.2009.01125.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ABA3528CD2301F09ACA785C23A52985F2B1D6B2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375203v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stoll-Keller" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bahri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21079" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0D74KQ51-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014476v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schramm" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soulier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Royer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weitten" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fafi&#8208;kremer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/592986" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014491v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fafi-Kremer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Zeisel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2008.02.026" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014484v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schramm" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Royer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2008.07.007" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CSJZ7D9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014496v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Abraham" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bohbot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2007.12.006" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00395706v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam B. Zeisel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koutsoudakis" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva K. Schnober" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Haberstroh" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert E. Blum" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.21994" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014515v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Renaudin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thumann" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519691" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014530v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Spohrer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.20664" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEB1A8CC9A514402CA6DA4FB10212970EA30612C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014519v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zachary" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Wendling" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Djeddi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ullmann" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014523v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2006.07.027" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCXDQPGF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014535v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Frechin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fritsch" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Freitag" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuchs" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2005.11.005" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRKBMGCV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014543v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2005.06.005" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQL4W3NP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014550v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Henriot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Freitag" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fuchs" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.20326" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NJVS4408-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014552v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zachary" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ullmann" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djeddi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2004.07.024" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQZ04GWM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014557v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Stoll-Keller" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristina Navas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aubertin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014563v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Warter" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gasser" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jouin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.41.10.4904-4905.2003" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014570v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Navas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meyer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.10434" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-34P5SN1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014576v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourlet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blachier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bocket" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.41.2.789-793.2003" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014614v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kabissa" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cotto" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Jouvencel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Balabaud" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014601v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bohbot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.2204" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJCFSWLQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014584v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Legrand" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galp&#233;rine" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/341659" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014607v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trimoulet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Bail" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rullier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winnock" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.2203" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S78L6T9Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02043749v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014623v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Winnock" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014617v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caumont" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Hoang Lan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Vy Uyen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Van Hung" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/088922201750461357" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014629v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ventura" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dubos" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cazaux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Serceau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(01)01190-1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW0H97Q6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014634v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(00)90132-3" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33D8C7461E39CFEE844B4E74AA28715976F25933/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014644v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dutronc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/jinf.2000.0724" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7DF1E02220C35A1679507B9C2F28ED29F17C70B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014649v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rogues" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gachie" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/jhin.1999.0632" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M98707Z4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02111074v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chassaing" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouni Bensenane" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01665366v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faivre" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cottet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb. Bour" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richou" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valmary-Degano" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(17)31534-9" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P30RQH8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269203v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallois" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>