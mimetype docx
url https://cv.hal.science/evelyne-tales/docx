--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -368,429 +368,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023312v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global systematic map of knowledge of inland commercial navigation effects on freshwater ecosystems</w:t>
+                <w:t xml:space="preserve">Inland navigation and land use interact to impact European freshwater biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+                <w:t xml:space="preserve">Aaron Sexton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanesa Martínez-Fernández</w:t>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cybill Staentzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassil Y Altanov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthonie Dirk Buijse</w:t>
+                <w:t xml:space="preserve">Christian Wolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.122474⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02414-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723256v1</w:t>
+                <w:t xml:space="preserve">hal-04592917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inland navigation and land use interact to impact European freshwater biodiversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FreshLanDiv : A Global Database of Freshwater Biodiversity Across Different Land Uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghua Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel van Klink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Sexton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cybill Staentzel</w:t>
+                <w:t xml:space="preserve">Alban Sagouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Wolter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Tales</w:t>
+                <w:t xml:space="preserve">Danielle K Petsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Atieno Abong'O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02414-8⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (12), 9 p.,e13917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592917v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FreshLanDiv: A Global Database of Freshwater Biodiversity Across Different Land Uses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A global systematic map of knowledge of inland commercial navigation effects on freshwater ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roel van Klink</w:t>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Sagouis</w:t>
+                <w:t xml:space="preserve">Vanesa Martínez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle K. Petsch</w:t>
+                <w:t xml:space="preserve">Vassil Y Altanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Atieno Abong'O</w:t>
+                <w:t xml:space="preserve">Anthonie Dirk Buijse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (12), pp.e13917. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 370, pp.122474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.122474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752880v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t>
               </w:r>
@@ -904,727 +904,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three thousand years of anthropogenic impact and water management and its impact on the hydro-ecosystem of the Mérantaise river, Paris conurbation (France)</w:t>
+                <w:t xml:space="preserve">Dynamique temporelle de la biodiversité en cours d’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile de Milleville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lespez</w:t>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gob</w:t>
+                <w:t xml:space="preserve">Yorick Reyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108066⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.43-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04078613v1</w:t>
+                <w:t xml:space="preserve">hal-04645150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique temporelle de la biodiversité en cours d’eau</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three thousand years of anthropogenic impact and water management and its impact on the hydro-ecosystem of the Mérantaise river, Paris conurbation (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+                <w:t xml:space="preserve">Lucile de Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leboucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+                <w:t xml:space="preserve">Agnès Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42, pp.43-47. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 307, pp.108066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645150v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riverscape approaches in practice: perspectives and applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Duda</w:t>
+                <w:t xml:space="preserve">The heterogeneity of the hydromorphological responses of a stream to the urbanisation of its basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile de Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12810⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (4), pp.735-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.5514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523099v1</w:t>
+                <w:t xml:space="preserve">hal-03860564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decadal biodiversity trends in rivers reveal recent community rearrangements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Carayon</w:t>
+                <w:t xml:space="preserve">Riverscape approaches in practice: perspectives and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Torgersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimee Fullerton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Dugdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153431⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97 (2), pp.481-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572576v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heterogeneity of the hydromorphological responses of a stream to the urbanisation of its basin</w:t>
+                <w:t xml:space="preserve">Decadal biodiversity trends in rivers reveal recent community rearrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile de Milleville</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Tales</w:t>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48 (4), pp.735-755. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 823, pp.153431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.5514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860564v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altération hydrogéomorphologique et qualité écologique de trois petites rivières périurbaines de la métropole parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1703,334 +1703,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological factors governing distribution of gammarid species and their metal bioaccumulation abilities at the Seine basin scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Historical Changes in the Ecological Connectivity of the Seine River for Fish: A Focus on Physical and Chemical Barriers Since the Mid-19th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+                <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Uher</w:t>
+                <w:t xml:space="preserve">Emeric Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nastassia Urien</w:t>
+                <w:t xml:space="preserve">Marie-Line Merg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 118, pp.106726. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), pp.1352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w12051352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169315v1</w:t>
+                <w:t xml:space="preserve">hal-02989845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical Changes in the Ecological Connectivity of the Seine River for Fish: A Focus on Physical and Chemical Barriers Since the Mid-19th Century</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological factors governing distribution of gammarid species and their metal bioaccumulation abilities at the Seine basin scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lestel</w:t>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Courson</w:t>
+                <w:t xml:space="preserve">Emmanuelle Uher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Merg</w:t>
+                <w:t xml:space="preserve">Nastassia Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (5), pp.1352. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 118, pp.106726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w12051352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989845v1</w:t>
+                <w:t xml:space="preserve">hal-03169315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and regional drivers of taxonomic homogenization in stream communities along a land use gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2088,273 +2088,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de Sites de démonstration pour la restauration hydromorphologique des cours d'eau : vers une production mutualisée de données de suivi au service de la connaissance et de l'action</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Melun</w:t>
+                <w:t xml:space="preserve">Évaluer la fonctionnalité de la Trame bleue pour les poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25, pp.68-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.25.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607816v1</w:t>
+                <w:t xml:space="preserve">hal-01832871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la fonctionnalité de la Trame bleue pour les poissons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+                <w:t xml:space="preserve">Réseau de Sites de démonstration pour la restauration hydromorphologique des cours d'eau : vers une production mutualisée de données de suivi au service de la connaissance et de l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rolan-Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Melun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.43-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832871v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing long-term trajectories of fish assemblages using historical data: the Seine River basin (France) during the last two centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2479,51 +2479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (24), pp.23583-23594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2557,90 +2557,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially intensive sampling by electrofishing for assessing longitudinal discontinuities in fish distribution in a headwater stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Torgersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 185, pp.90-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2687,51 +2687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable isotopes reveal food web modifications along the upstream-downstream gradient of a temperate stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2791,51 +2791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a continuous riverscape survey to examine the effects of the spatial structure of functional habitats on fish distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2921,51 +2921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la continuité écologique des rivières pour les poissons : un outil d’aide à la mise en place des trames bleues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3012,77 +3012,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distribution spatiale des peuplements de poissons dans les petits bassins versants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3146,51 +3146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité des frayères à brochet dans une plaine alluviale de la Seine: La Bassée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3241,51 +3241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Return of adult anadromous allis shad (Alosa alosa L.) in the river Seine, France : a sign of river recovery?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3648,234 +3648,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrohabitat characteristics influencing young-of-the-year fish assemblages in connected lentic backwaters in the Seine River (France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réhabilitation piscicole d'un bras mort de la Seine. Le méandre de la Grande Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv fuer Hydrobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, suppl, 135 (2-4), pp.119-135</w:t>
+              <w:t xml:space="preserve">Eaux libres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 30, pp.28-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02579561v1</w:t>
+                <w:t xml:space="preserve">hal-02580389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réhabilitation piscicole d'un bras mort de la Seine. Le méandre de la Grande Bosse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macrohabitat characteristics influencing young-of-the-year fish assemblages in connected lentic backwaters in the Seine River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Berrebi-Dit-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eaux libres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 30, pp.28-30</w:t>
+              <w:t xml:space="preserve">Archiv fuer Hydrobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, suppl, 135 (2-4), pp.119-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580389v1</w:t>
+                <w:t xml:space="preserve">hal-02579561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple human impacts by the City of Paris on fish communities in the Seine river basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Berrebi-Dit-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3920,217 +3920,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional and longitudinal patterns of fish community structure in the Seine River basin, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Première capture de Pachychilon pictus (Heckel &amp; Kner, 1858) (Cyprinidae) dans le bassin de la Garonne (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Gayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 50, pp.133-147</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 21 (2), pp.207-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02575983v1</w:t>
+                <w:t xml:space="preserve">hal-02575982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première capture de Pachychilon pictus (Heckel &amp; Kner, 1858) (Cyprinidae) dans le bassin de la Garonne (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional and longitudinal patterns of fish community structure in the Seine River basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Gayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 21 (2), pp.207-210</w:t>
+              <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 50, pp.133-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02575982v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peuplements de poissons de l'année de quelques types d'annexes fluviales dans la plaine de la Bassée (Seine)</w:t>
               </w:r>
@@ -4203,91 +4203,91 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02576932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure prise en compte du castor dans les projets de restauration des cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4358,801 +4358,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using niche based-approach to predict the recovery of aquatic communities in restored stream</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Tales</w:t>
+                <w:t xml:space="preserve">Réponse de l'hydromorphologie aux operations de restauration en cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Altchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rolan-Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bolu, Turkey</w:t>
+              <w:t xml:space="preserve">REVER 14 Restaurer et Planifier, Réseau d'échanges et de valorisation en écologie de la restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REVER, Jan 2026, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240250v1</w:t>
+                <w:t xml:space="preserve">hal-05533597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beaver presence and hydromorphological restoration of rivers in France: situation report and feedback</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Vivier</w:t>
+                <w:t xml:space="preserve">Using niche based-approach to predict the recovery of aquatic communities in restored stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alix Meslin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cybill Staentzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">14th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bolu, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178718v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clustering approach on multiple metrics to investigate environmental factors enhancing restoration success COSAR project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beaver presence and hydromorphological restoration of rivers in France: situation report and feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Charrat</w:t>
+                <w:t xml:space="preserve">Paul Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Floury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+                <w:t xml:space="preserve">Alix Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFS14 - 14th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bolü, Turkey</w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05433334v1</w:t>
+                <w:t xml:space="preserve">hal-05178718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying ten critical points when implementing projects for restoration of ecological river connectivity: An interdisciplinary perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Clemens</w:t>
+                <w:t xml:space="preserve">A clustering approach on multiple metrics to investigate environmental factors enhancing restoration success COSAR project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Charrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Conference on Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Ecological Restoration, Aug 2024, Tartu, Estonia</w:t>
+              <w:t xml:space="preserve">SEFS14 - 14th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bolü, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804308v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the environmental factors mitigating past river restoration ecological success COSAR project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+                <w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clemens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGL2024 - Deutsche Gesellschaft für Limnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Deutsche Gesellschaft für Limnologie, Sep 2024, Dresden (GERMANY), Germany</w:t>
+              <w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zone Atelier Environnementale Rurale Argonne, Sep 2024, Sainte-Menehould, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05433335v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The recovery of extinct Allis shad (Alosa alosa) in the navigated Seine River: what are the best routes for spawning migrations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on ecohydraulics and fish passage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRS, May 2024, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t>
+                <w:t xml:space="preserve">Identifying ten critical points when implementing projects for restoration of ecological river connectivity: An interdisciplinary perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
@@ -5187,3574 +5187,3828 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clemens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zone Atelier Environnementale Rurale Argonne, Sep 2024, Sainte-Menehould, France</w:t>
+              <w:t xml:space="preserve">14. European Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Ecological Restoration, Aug 2024, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802822v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration des milieux aquatiques: Bases scientifiques et notion d’état de référence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring the environmental factors mitigating past river restoration ecological success COSAR project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Charrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique et technique: Restauration écologique en milieu lacustre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OFB, INRAE, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">DGL2024 - Deutsche Gesellschaft für Limnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deutsche Gesellschaft für Limnologie, Sep 2024, Dresden (GERMANY), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231067v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new tool to characterize the socio-environmental dimensions of Urban rivers: Urban River Socioenvironmental index (URBS)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restauration des milieux aquatiques: Bases scientifiques et notion d’état de référence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique et technique: Restauration écologique en milieu lacustre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OFB, INRAE, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720528v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consider suburban streams as hybrids: methodological reflexion from the PARISTREAMs project</w:t>
+                <w:t xml:space="preserve">A new tool to characterize the socio-environmental dimensions of Urban rivers: Urban River Socioenvironmental index (URBS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference «Water, Megacities and GlobalChange»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Paris, France. pp.513-524</w:t>
+              <w:t xml:space="preserve">IS Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500830v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouvel outil pour caractériser les dimensions socio-environnementales des rivières urbaines : l’indice socio-environnemental des rivières urbaines (URBS)</w:t>
+                <w:t xml:space="preserve">Consider suburban streams as hybrids: methodological reflexion from the PARISTREAMs project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Piren Seine 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Piren Seine, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Second International Conference «Water, Megacities and GlobalChange»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France. pp.513-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903907v1</w:t>
+                <w:t xml:space="preserve">hal-04500830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les 12 ans du réseau des sites de démonstration pour la restauration hydromorphologique des cours d'eau : bilan et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Vivier</w:t>
+                <w:t xml:space="preserve">Un nouvel outil pour caractériser les dimensions socio-environnementales des rivières urbaines : l’indice socio-environnemental des rivières urbaines (URBS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Lebecherel</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque du Piren Seine 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Piren Seine, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720518v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward more effective stream restoration: a demonstration sites network to assess efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les 12 ans du réseau des sites de démonstration pour la restauration hydromorphologique des cours d'eau : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rolan-Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Boutet-Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lebecherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Ecological Restoration Europe conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, on line, France</w:t>
+              <w:t xml:space="preserve">IS rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613515v1</w:t>
+                <w:t xml:space="preserve">hal-03720518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité de la réponse hydromorphologique d’un petit cours d’eau francilien à l’urbanisation de son bassin</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelques bases pour l’évaluation des opérations de restauration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Piren Seine 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Piren Seine, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">OFB, Journée d'échanges techniques Evaluation de la Restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903945v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques bases pour l’évaluation des opérations de restauration</w:t>
+                <w:t xml:space="preserve">Toward more effective stream restoration: a demonstration sites network to assess efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFB, Journée d'échanges techniques Evaluation de la Restauration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Society of Ecological Restoration Europe conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, on line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613588v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les changements hydro-géomorphologiques liés à l’urbanisation : vers une typologie de cours d’eau périurbain d’île de France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Hétérogénéité de la réponse hydromorphologique d’un petit cours d’eau francilien à l’urbanisation de son bassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque du Piren Seine 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Piren Seine, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904124v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical changes in the ecological continuity of the Seine River for diadromous and freshwater fish: focus on physical and chemical discontinuities since the middle of the 18th century</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward more effective stream restoration : a demonstration site network to assess efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Rolan-Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Riverine landscape as coupled socio-ecological systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Natural Resources and Life Sciences, Vienna, Austria, Sep 2019, Vienna (AUSTRIA), Austria</w:t>
+              <w:t xml:space="preserve">6th Biennal Symposium of the International Society for River Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192959v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution à long terme des peuplements de poissons du bassin de la Seine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Historical changes in the ecological continuity of the Seine River for diadromous and freshwater fish: focus on physical and chemical discontinuities since the middle of the 18th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e édition du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.15</w:t>
+              <w:t xml:space="preserve">Riverine landscape as coupled socio-ecological systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Natural Resources and Life Sciences, Vienna, Austria, Sep 2019, Vienna (AUSTRIA), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609953v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining hydrogeomorphological changes related to urbanisation: a typology of periurban watercourses in Paris region</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lespez</w:t>
+                <w:t xml:space="preserve">Évolution à long terme des peuplements de poissons du bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Beslagic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Biennal symposium of the International Society for River Science (ISRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">31e édition du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904171v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward more effective stream restoration : a demonstration site network to assess efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defining hydrogeomorphological changes related to urbanisation: a typology of periurban watercourses in Paris region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile de Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Biennal Symposium of the International Society for River Science</w:t>
+              <w:t xml:space="preserve">6th Biennal symposium of the International Society for River Science (ISRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613567v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study presentation on the preservation of ecological continuity in watercourses (e.g. removal of weirs) and the role of nature-based solutions in reducing hydro-meteorological risks in the Grand Morin basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+                <w:t xml:space="preserve">Caractériser les changements hydro-géomorphologiques liés à l’urbanisation : vers une typologie de cours d’eau périurbain d’île de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile de Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Water Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Brasilia, Brazil. pp.3</w:t>
+              <w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608770v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que l'hydromorphologie nous dit de la qualité d'aujourd'hui et de demain des cours d'eau franciliens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gob</w:t>
+                <w:t xml:space="preserve">Un regard croisé &amp;quot;terrestre/aquatique&amp;quot; dans les petites Vallées de Puisaye (89) : biodiversité de l'écotone rivière/ripisylve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jugie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucile de Milleville</w:t>
+                <w:t xml:space="preserve">Mathieu Girondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Godet</w:t>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cours d’eau Franciliens : regards croisés sur les qualités et les usages actuels et futurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arceau, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées du DSS (domaine scientifique stratégique) « Biodiversité, gestion et dynamique des écosystèmes, services écosystémiques » d'Irstea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rouen, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904021v1</w:t>
+                <w:t xml:space="preserve">hal-02609647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un regard croisé &amp;quot;terrestre/aquatique&amp;quot; dans les petites Vallées de Puisaye (89) : biodiversité de l'écotone rivière/ripisylve</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Case study presentation on the preservation of ecological continuity in watercourses (e.g. removal of weirs) and the role of nature-based solutions in reducing hydro-meteorological risks in the Grand Morin basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Chevalier</w:t>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du DSS (domaine scientifique stratégique) « Biodiversité, gestion et dynamique des écosystèmes, services écosystémiques » d'Irstea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rouen, France. pp.11</w:t>
+              <w:t xml:space="preserve">8th World Water Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Brasilia, Brazil. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609647v1</w:t>
+                <w:t xml:space="preserve">hal-02608770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+                <w:t xml:space="preserve">Ce que l'hydromorphologie nous dit de la qualité d'aujourd'hui et de demain des cours d'eau franciliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ansart</w:t>
+                <w:t xml:space="preserve">Marion Jugie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Barral</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Asma Berrhouma</w:t>
+                <w:t xml:space="preserve">Katherine Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Les cours d’eau Franciliens : regards croisés sur les qualités et les usages actuels et futurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arceau, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024201v1</w:t>
+                <w:t xml:space="preserve">hal-03904021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires sur la longue durée de la qualité des rivières de Berlin, Bruxelles, Milan et Paris. Comprendre les effets des pressions urbaines et des solutions apportées, de 1850 à 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lestel</w:t>
+                <w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Meybeck</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Berrhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Géohistoire de l’environnement et des paysages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1</w:t>
+              <w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604869v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution à long terme des peuplements de poissons dans les cours d'eau du bassin de la Seine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Beslagic</w:t>
+                <w:t xml:space="preserve">Les trajectoires sur la longue durée de la qualité des rivières de Berlin, Bruxelles, Milan et Paris. Comprendre les effets des pressions urbaines et des solutions apportées, de 1850 à 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meybeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIREN-Seine 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Géohistoire de l’environnement et des paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380364v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse des peuplements de poissons à l'urbanisation et aux altérations anthropiques à long terme des fleuves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution à long terme des peuplements de poissons dans les cours d'eau du bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Beslagic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e édition du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France. pp.20</w:t>
+              <w:t xml:space="preserve">PIREN-Seine 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600171v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution historique des peuplements de poissons dans le bassin de la Seine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réponse des peuplements de poissons à l'urbanisation et aux altérations anthropiques à long terme des fleuves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIREN-Seine 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">13e édition du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380402v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution contemporaine des peuplements de poissons du bassin de la Seine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution historique des peuplements de poissons dans le bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Beslagic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Hydroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">PIREN-Seine 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593985v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evolution contemporaine des peuplements de poissons du bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Hydroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relation entre la structure spatiale du paysage aquatique et le peuplement piscicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goreaudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PIREN - Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSAR - a 2022 Biodiversa Call project to identify contextual conditions beneficial to the ecological and social outcomes of rivers restoration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Piffady</w:t>
+                <w:t xml:space="preserve">16 ans du réseau de sites de démonstration pour la restauration hydromorphologique des cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Altchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Rolan-Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFS13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Newcastle Upon Tyne, United Kingdom</w:t>
+              <w:t xml:space="preserve">REVER 14 Restaurer et Planifier, Réseau d'échanges et de valorisation en écologie de la restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868694v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité de la réponse hydromorphologique à l'urbanisation d'un petit cours d'eau francilien</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lespez</w:t>
+                <w:t xml:space="preserve">The demonstration sites network: 16 years of monitoring to assess the effectiveness of hydromorphological river restoration in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Rolan-Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Altchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 4ème conférence internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France. </w:t>
+              <w:t xml:space="preserve">11th IAG international conference on geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872413v2</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoire à long terme et restauration de cours d’eau : le cas de la Mérantaise (Essonne, 91 / Yveline, 78)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gob</w:t>
+                <w:t xml:space="preserve">COSAR - a 2022 Biodiversa Call project to identify contextual conditions beneficial to the ecological and social outcomes of rivers restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Piffady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France. </w:t>
+              <w:t xml:space="preserve">SEFS13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Newcastle Upon Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872385v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pression urbaine et diversité hydrogéomorphologique des petits cours d'eau d'Île-de-France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Hétérogénéité de la réponse hydromorphologique à l'urbanisation d'un petit cours d'eau francilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zone Ateliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, France, France. </w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 4ème conférence internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872392v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872413v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does species richness influence trophic diversity ? A food web study along the upstream downstream gradient of a temperate river</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Oberdorff</w:t>
+                <w:t xml:space="preserve">Pression urbaine et diversité hydrogéomorphologique des petits cours d'eau d'Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile de Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BES and SFE joint annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lille, France. pp.1, 2014</w:t>
+              <w:t xml:space="preserve">Zone Ateliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, France, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601152v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poissons de Seine à Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trajectoire à long terme et restauration de cours d’eau : le cas de la Mérantaise (Essonne, 91 / Yveline, 78)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile de Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jugie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paris 2030, Colloque international sur l'avenir des villes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.1, 2011</w:t>
+              <w:t xml:space="preserve">Q12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596748v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale impacts of the fragmentation and spatial structure of habitats on freshwater fish distribution: integrating riverscape and landscape ecology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Does species richness influence trophic diversity ? A food web study along the upstream downstream gradient of a temperate river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Oberdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States. pp.1, 2009</w:t>
+              <w:t xml:space="preserve">BES and SFE joint annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lille, France. pp.1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594089v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poissons de Seine à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris 2030, Colloque international sur l'avenir des villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.1, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modèle de prédiction des peuplements de poissons à l'échelle du bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8769,893 +9023,1113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PIREN-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Paris, France. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscale impacts of the fragmentation and spatial structure of habitats on freshwater fish distribution: integrating riverscape and landscape ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States. pp.1, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le peuplement de poissons du bassin de la Seine. Comprendre son évolution sous l'impact des changements générés par l'homme ou la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence de l'eau Seine-Normandie, 4, pp.44, 2009, Programme Piren Seine, 978-2-918251-03-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental Atlantic Rivers: the Seine Basin.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2nd edition. </w:t>
+                <w:t xml:space="preserve">Évolution des peuplements de poissons de la Seine dans la traversée de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Machon N.; Di Pietro F.; Bertaudière-Montès V.; Carassou L.; Muller S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivers of Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Écologie urbaine. Connaissances, enjeux et défis de la biodiversité en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Quae, pp 148-154, 2025, Synthèses</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552822v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épirine lippue</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Keith P.,; Poulet N.; Denys G.; Changeux T.; Feunten E.; Persat H. </w:t>
+                <w:t xml:space="preserve">Continental Atlantic Rivers: the Seine Basin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2nd edition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les poissons d'eau douce de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rivers of Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 291-330 (chapter 9), 2022, 978-0-08-102612-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-08-102612-0.00009-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241645v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Fish Communities of the Seine Basin over a Long-Term Perspective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'épirine lippue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Keith P.,; Poulet N.; Denys G.; Changeux T.; Feunten E.; Persat H. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seine River Basin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les poissons d'eau douce de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biotope Editions, Mèze; Publications scientifiques du Muséum, Paris, 2020, Collection Inventaires &amp; biodiversité</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542841v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse des peuplements de poissons à l'urbanisation et aux altérations anthropiques à long terme des cours d’eau.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in Fish Communities of the Seine Basin over a Long-Term Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Beslagic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...61 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rivières urbaines et leur pollution</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Seine River Basin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 90, Springer International Publishing, pp.301-322, 2020, The Handbook of Environmental Chemistry, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/698_2019_380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720375v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peuplements de poissons dans le bassin de l’Orgeval : un modèle de petit bassin versant francilien ?</w:t>
+                <w:t xml:space="preserve">Réponse des peuplements de poissons à l'urbanisation et aux altérations anthropiques à long terme des cours d’eau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Beslagic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Tartari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lestel, L.; Carré, C. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, pp.189-197, 2013, 978-2-7592-2073-1</w:t>
+              <w:t xml:space="preserve">Les rivières urbaines et leur pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae-NSS Dialogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.242-252, 2017, Quae-NSS Dialogues, 978-2-7592-2582-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599382v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des discontinuités physiques sur la distribution spatiale des poissons en tête de bassin : cas de l’Orgeval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Les peuplements de poissons dans le bassin de l’Orgeval : un modèle de petit bassin versant francilien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.189-197, 2013, 978-2-7592-2073-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet des discontinuités physiques sur la distribution spatiale des poissons en tête de bassin : cas de l’Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.199-212, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9665,311 +10139,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épirine lippue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des poissons d'eau douce de France, KEITH P., ALLARDI J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.164-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une faune aquatique sous pression multiple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Akopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Berrebi-Dit-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pourriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Seine et son bassin : fonctionnement écologique d'un système fluvial anthropisé, M. Meybeck, G. de Marsily, E. Fustec.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, pp.627-678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination of fish from different areas of the river Seine (France) by organic (PCB and pesticides) and metallic (Cd, Cr, Cu, Fe, Mn, Pb and Zn) micropolluants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Carru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chesterikoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9988,51 +10462,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The science of the total environment, vol. 162</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, pp.31-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10042,151 +10516,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The return of the Allis shad (Alosa alosa) to the navigable lower reaches of the Seine: what are the migratory routes of future spawners?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10196,515 +10670,515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude HMUC : Rapport Phase 3. Définition des débits biologiques - Analyses prospectives : besoins futurs et changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Bluche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; EPTB Sèvre Nantaise. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355199v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude HMUC : Rapport Phase 2 - État des lieux / Diagnostic / Constitution de la modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Bluche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mounereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; EPTB Sèvre Nantaise. 2023, pp.1-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles connaissances sur les flux migratoires piscicoles dans l’axe fluvial Seine, fragmenté par les ouvrages de navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Girondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; GIP Seine-Aval. 2023, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de l'urbanisation sur la biodiversité des cours d'eau franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN Seine. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser les changements hydrogéomorphologiques liés à l'urbanisation : vers une classification de tronçon d'un petit cours d'eau périurbain d'Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10742,222 +11216,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN Seine. 2021, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRAPVAL : Forêts et Ripisylves Anciennes des Petites Vallées de la Puisaye (Rapport scientifique)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE, UR EFNO; INRAE, UR HYCAR; INRAE, UR LESSEM; IGN, service de l'inventaire forestier; CRPF Bourgogne-Franche-Comté; La Régie rivière de la Fédération des eaux Puisaye-Forterre (Toucy, 89); EPAGE de Montargis (45). 2020, 85 p</w:t>
+                <w:t xml:space="preserve">Le diagnostic hydrogéomorphologique des petites rivières urbaines : héritages et fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile de Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PIREN Seine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03546154v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérer les cours d'eau périurbains comme des hybrides : réflexions méthodologiques du projet PARISTREAMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10978,838 +11431,859 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN Seine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude « FRAPVAL » : Forêts et Ripisylves Anciennes des Petites Vallées de la Puisaye (Synthèse des résultats)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">FRAPVAL : Forêts et Ripisylves Anciennes des Petites Vallées de la Puisaye (Rapport scientifique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Juliette Charon</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Dessanges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Girondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE, UR EFNO; INRAE, UR HYCAR; INRAE, UR LESSEM; IGN, service de l'inventaire forestier; CRPF Bourgogne-Franche-Comté. 2020, 11 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE, UR EFNO; INRAE, UR HYCAR; INRAE, UR LESSEM; IGN, service de l'inventaire forestier; CRPF Bourgogne-Franche-Comté; La Régie rivière de la Fédération des eaux Puisaye-Forterre (Toucy, 89); EPAGE de Montargis (45). 2020, 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546228v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’efficacité des opérations de restauration hydromorphologique en cours d’eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude « FRAPVAL » : Forêts et Ripisylves Anciennes des Petites Vallées de la Puisaye (Synthèse des résultats)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Agence Française pour la Biodiversité. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE, UR EFNO; INRAE, UR HYCAR; INRAE, UR LESSEM; IGN, service de l'inventaire forestier; CRPF Bourgogne-Franche-Comté. 2020, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04178955v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le diagnostic hydrogéomorphologique des petites rivières urbaines : héritages et fonctionnement</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de l’efficacité des opérations de restauration hydromorphologique en cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PIREN Seine. 2020</w:t>
+              <w:t xml:space="preserve">Agence Française pour la Biodiversité. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178559v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’efficacité de restauration de la continuité écologique. Cas des rivières du Parc Naturel Régional de la Haute Vallée de Chevreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Girondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations temporelles de l'ADN environnemental pour l'évaluation des espèces piscicoles sur le bassin versant de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Flinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN Seine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la qualité écologique du milieu aquatique: Influence des aménagements sur les peuplements de poissons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programme PIREN-Seine - Phase 6 Axe 4 : « Ecologie &amp; Ecotoxicologie » Les déterminants de la qualité écologique du milieu aquatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.74</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604920v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme PIREN-Seine - Phase 6 Axe 4 : « Ecologie &amp; Ecotoxicologie » Les déterminants de la qualité écologique du milieu aquatique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les déterminants de la qualité écologique du milieu aquatique: Influence des aménagements sur les peuplements de poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Slawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.172</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602455v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution à long terme de l'état écologique des cours d'eau du bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11818,958 +12292,958 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurens van Buuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Cemagref. 2012, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03383159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La répartition des peuplements de poissons dans le bassin de la Seine : modèles à large échelle et focus sur les petits bassins versants franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones humides comme aménagement tampon pour la rétention des contaminants : exemples d'une ancienne cressonnière, d'une tourbière et d'un bassin de stockage d'eau pour l'irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] CEMAGREF. 2011, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peuplements de poissons dans le bassin de la Seine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Paysage aquatique et peuplements de poissons. Rapport d'Activité annuelle - Programme PIREN-Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.33</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593989v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage aquatique et peuplements de poissons. Rapport d'Activité annuelle - Programme PIREN-Seine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Les peuplements de poissons dans le bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.13</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593131v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissance des peuplements de poissons dans les petits bassins versants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Epissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrat, Mise en commun et développements méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaït Archambaud‐suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poissons de Seine à Paris, Evolution historique et contemporaine des poissons parisiens, Situation actuelle de l'habitat piscicole en Seine et possibles réhabilitations, Convention sur projet, DASCO/2005-158</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mairie de Paris. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalité écologique des berges et peuplements piscicoles. Effets des aménagements liés à la navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12778,51 +13252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2005, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12832,165 +13306,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique temporelle de la biodiversité en cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId286"/>
+      <w:footerReference w:type="default" r:id="rId293"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13137,51 +13611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barillier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2026.107934" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023312v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105388" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Y Altanov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonie Dirk Buijse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122474" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592917v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sexton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02414-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Klink" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle K. Petsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Atieno Abong'O" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13917" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078613v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108066" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645150v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7294" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Torgersen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Fullerton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dugdale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Duda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12810" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5514" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15739" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S8GL3R63-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Urien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106726" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051352" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609712v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Budnick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Soininen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12976" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607816v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangeot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolan-Meynard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832871v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.13" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604585v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beslagic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7095-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156552v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8771-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.09.026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398416v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0421-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gorges" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02705060.2015.1035345" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071943v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.14.05" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755342v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.04" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453762v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxence Ditche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1221" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88PDG3N2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591855v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589253v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi-Dit-Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-003-1430-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0LPMFFBL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575983v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575982v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gayou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576932v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05508991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Buisson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bressan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178718v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hurel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Meslin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05433334v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Charrat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kaiser" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05433335v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771828v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Michelot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grall" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802822v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231067v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720528v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500830v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903907v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720518v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boutet-Berry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lebecherel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613515v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613588v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904124v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192959v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609953v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904171v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613567v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Navarro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rolan-Meynard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608770v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904021v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jugie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Godet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609647v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604869v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380364v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600171v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Stefani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380402v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593985v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369939v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goreaudt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gaillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868694v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872413v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872385v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872392v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601152v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596748v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594089v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593132v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592081v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552822v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00009-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241645v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542841v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_380" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720375v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Tartari" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nss-dialogues.fr/Les-ouvrages-parus#outil_sommaire_0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599382v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599383v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582623v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chappaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582494v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Akopian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pourriot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582160v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Carru" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chesterikoff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323939v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355199v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bluche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand You" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008873v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounereau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771989v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178597v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baqu&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178576v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546154v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Dessanges" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178589v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546228v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178955v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178559v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192804v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Albert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178541v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604920v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Slawson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602455v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383159v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens van Buuren" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599674v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806616v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pulou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593989v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593131v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593990v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epissard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591752v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586351v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beno&#238;t" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Rouillard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586950v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346674v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barillier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2026.107934" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023312v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105388" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592917v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sexton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02414-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586561v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Klink" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle K Petsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Atieno Abong'O" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13917" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Y Altanov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonie Dirk Buijse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122474" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7294" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078613v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5514" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Torgersen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Fullerton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dugdale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Duda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12810" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15739" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S8GL3R63-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989845v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051352" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169315v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Urien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106726" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609712v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Budnick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Soininen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12976" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.13" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangeot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolan-Meynard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604585v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beslagic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7095-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156552v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8771-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.09.026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398416v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0421-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gorges" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02705060.2015.1035345" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071943v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.14.05" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755342v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.04" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453762v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxence Ditche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1221" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88PDG3N2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591855v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589253v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi-Dit-Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-003-1430-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0LPMFFBL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580389v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579561v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gayou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575983v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576932v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05508991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Buisson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bressan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05533597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Riviere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Altchenko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178718v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hurel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Meslin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05433334v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Charrat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kaiser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802822v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Michelot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grall" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804308v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05433335v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231067v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720528v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500830v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903907v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720518v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boutet-Berry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lebecherel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613588v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903945v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613567v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Navarro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rolan-Meynard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192959v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609953v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904171v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904124v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609647v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608770v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904021v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jugie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Godet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604869v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380364v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600171v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Stefani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380402v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593985v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369939v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goreaudt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gaillard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05533585v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Rolan-Meynard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05533610v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868694v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872413v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872392v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872385v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601152v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596748v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593132v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594089v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592081v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456493v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552822v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00009-2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241645v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542841v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_380" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720375v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Tartari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nss-dialogues.fr/Les-ouvrages-parus#outil_sommaire_0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599382v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599383v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582623v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chappaz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582494v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Akopian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pourriot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582160v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Carru" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chesterikoff" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323939v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355199v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bluche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand You" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008873v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounereau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771989v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178597v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baqu&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178576v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178559v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178589v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546154v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Dessanges" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546228v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178955v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192804v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Albert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178541v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602455v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604920v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Slawson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383159v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens van Buuren" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599674v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806616v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pulou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593131v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593989v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593990v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epissard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591752v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586351v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beno&#238;t" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Rouillard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586950v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346674v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>