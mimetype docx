--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -368,429 +368,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023312v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inland navigation and land use interact to impact European freshwater biodiversity</w:t>
+                <w:t xml:space="preserve">A global systematic map of knowledge of inland commercial navigation effects on freshwater ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Sexton</w:t>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vanesa Martínez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassil Y Altanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Tales</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthonie Dirk Buijse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02414-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 370, pp.122474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.122474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592917v1</w:t>
+                <w:t xml:space="preserve">hal-04723256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FreshLanDiv : A Global Database of Freshwater Biodiversity Across Different Land Uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minghua Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel van Klink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Sagouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle K Petsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Atieno Abong'O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (12), 9 p.,e13917. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.13917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05586561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global systematic map of knowledge of inland commercial navigation effects on freshwater ecosystems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inland navigation and land use interact to impact European freshwater biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassil Y Altanov</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Aaron Sexton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cybill Staentzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthonie Dirk Buijse</w:t>
+                <w:t xml:space="preserve">Christian Wolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 370, pp.122474. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.122474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02414-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723256v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t>
               </w:r>
@@ -904,325 +904,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique temporelle de la biodiversité en cours d’eau</w:t>
+                <w:t xml:space="preserve">Three thousand years of anthropogenic impact and water management and its impact on the hydro-ecosystem of the Mérantaise river, Paris conurbation (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+                <w:t xml:space="preserve">Lucile de Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+                <w:t xml:space="preserve">Agnès Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leboucher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7294⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 307, pp.108066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645150v1</w:t>
+                <w:t xml:space="preserve">hal-04078613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three thousand years of anthropogenic impact and water management and its impact on the hydro-ecosystem of the Mérantaise river, Paris conurbation (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique temporelle de la biodiversité en cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile de Milleville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lespez</w:t>
+                <w:t xml:space="preserve">Yorick Reyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gob</w:t>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 307, pp.108066. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.43-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078613v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heterogeneity of the hydromorphological responses of a stream to the urbanisation of its basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1446,90 +1446,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decadal biodiversity trends in rivers reveal recent community rearrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1580,51 +1580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altération hydrogéomorphologique et qualité écologique de trois petites rivières périurbaines de la métropole parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1973,64 +1973,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and regional drivers of taxonomic homogenization in stream communities along a land use gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2088,273 +2088,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la fonctionnalité de la Trame bleue pour les poissons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+                <w:t xml:space="preserve">Réseau de Sites de démonstration pour la restauration hydromorphologique des cours d'eau : vers une production mutualisée de données de suivi au service de la connaissance et de l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rolan-Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Melun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.43-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832871v1</w:t>
+                <w:t xml:space="preserve">hal-02607816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de Sites de démonstration pour la restauration hydromorphologique des cours d'eau : vers une production mutualisée de données de suivi au service de la connaissance et de l'action</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Melun</w:t>
+                <w:t xml:space="preserve">Évaluer la fonctionnalité de la Trame bleue pour les poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25, pp.68-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.25.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607816v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing long-term trajectories of fish assemblages using historical data: the Seine River basin (France) during the last two centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2479,51 +2479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (24), pp.23583-23594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2583,51 +2583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Torgersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2687,51 +2687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable isotopes reveal food web modifications along the upstream-downstream gradient of a temperate stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3038,51 +3038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3241,51 +3241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Return of adult anadromous allis shad (Alosa alosa L.) in the river Seine, France : a sign of river recovery?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3831,51 +3831,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple human impacts by the City of Paris on fish communities in the Seine river basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Berrebi-Dit-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4021,51 +4021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional and longitudinal patterns of fish community structure in the Seine River basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4243,51 +4243,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure prise en compte du castor dans les projets de restauration des cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4390,64 +4390,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Altchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rolan-Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4614,51 +4614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaver presence and hydromorphological restoration of rivers in France: situation report and feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4765,51 +4765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Charrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5265,51 +5265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Charrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5808,77 +5808,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les 12 ans du réseau des sites de démonstration pour la restauration hydromorphologique des cours d'eau : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rolan-Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Boutet-Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6015,51 +6015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward more effective stream restoration: a demonstration sites network to assess efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Ecological Restoration Europe conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, on line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6084,51 +6084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité de la réponse hydromorphologique d’un petit cours d’eau francilien à l’urbanisation de son bassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6248,51 +6248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Rolan-Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Biennal Symposium of the International Society for River Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6311,907 +6311,907 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical changes in the ecological continuity of the Seine River for diadromous and freshwater fish: focus on physical and chemical discontinuities since the middle of the 18th century</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emeric Courson</w:t>
+                <w:t xml:space="preserve">Caractériser les changements hydro-géomorphologiques liés à l’urbanisation : vers une typologie de cours d’eau périurbain d’île de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile de Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Riverine landscape as coupled socio-ecological systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Natural Resources and Life Sciences, Vienna, Austria, Sep 2019, Vienna (AUSTRIA), Austria</w:t>
+              <w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192959v1</w:t>
+                <w:t xml:space="preserve">hal-03904124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution à long terme des peuplements de poissons du bassin de la Seine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Historical changes in the ecological continuity of the Seine River for diadromous and freshwater fish: focus on physical and chemical discontinuities since the middle of the 18th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e édition du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.15</w:t>
+              <w:t xml:space="preserve">Riverine landscape as coupled socio-ecological systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Natural Resources and Life Sciences, Vienna, Austria, Sep 2019, Vienna (AUSTRIA), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609953v1</w:t>
+                <w:t xml:space="preserve">hal-04192959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining hydrogeomorphological changes related to urbanisation: a typology of periurban watercourses in Paris region</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lespez</w:t>
+                <w:t xml:space="preserve">Évolution à long terme des peuplements de poissons du bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Beslagic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Biennal symposium of the International Society for River Science (ISRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">31e édition du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904171v1</w:t>
+                <w:t xml:space="preserve">hal-02609953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les changements hydro-géomorphologiques liés à l’urbanisation : vers une typologie de cours d’eau périurbain d’île de France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Defining hydrogeomorphological changes related to urbanisation: a typology of periurban watercourses in Paris region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">6th Biennal symposium of the International Society for River Science (ISRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904124v1</w:t>
+                <w:t xml:space="preserve">hal-03904171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un regard croisé &amp;quot;terrestre/aquatique&amp;quot; dans les petites Vallées de Puisaye (89) : biodiversité de l'écotone rivière/ripisylve</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Case study presentation on the preservation of ecological continuity in watercourses (e.g. removal of weirs) and the role of nature-based solutions in reducing hydro-meteorological risks in the Grand Morin basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Chevalier</w:t>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du DSS (domaine scientifique stratégique) « Biodiversité, gestion et dynamique des écosystèmes, services écosystémiques » d'Irstea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rouen, France. pp.11</w:t>
+              <w:t xml:space="preserve">8th World Water Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Brasilia, Brazil. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609647v1</w:t>
+                <w:t xml:space="preserve">hal-02608770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study presentation on the preservation of ecological continuity in watercourses (e.g. removal of weirs) and the role of nature-based solutions in reducing hydro-meteorological risks in the Grand Morin basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ce que l'hydromorphologie nous dit de la qualité d'aujourd'hui et de demain des cours d'eau franciliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+                <w:t xml:space="preserve">Marion Jugie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+                <w:t xml:space="preserve">Katherine Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Water Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Brasilia, Brazil. pp.3</w:t>
+              <w:t xml:space="preserve">Les cours d’eau Franciliens : regards croisés sur les qualités et les usages actuels et futurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arceau, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608770v1</w:t>
+                <w:t xml:space="preserve">hal-03904021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que l'hydromorphologie nous dit de la qualité d'aujourd'hui et de demain des cours d'eau franciliens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gob</w:t>
+                <w:t xml:space="preserve">Un regard croisé &amp;quot;terrestre/aquatique&amp;quot; dans les petites Vallées de Puisaye (89) : biodiversité de l'écotone rivière/ripisylve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jugie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucile de Milleville</w:t>
+                <w:t xml:space="preserve">Mathieu Girondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Godet</w:t>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cours d’eau Franciliens : regards croisés sur les qualités et les usages actuels et futurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arceau, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées du DSS (domaine scientifique stratégique) « Biodiversité, gestion et dynamique des écosystèmes, services écosystémiques » d'Irstea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rouen, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904021v1</w:t>
+                <w:t xml:space="preserve">hal-02609647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7387,51 +7387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution à long terme des peuplements de poissons dans les cours d'eau du bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7534,51 +7534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7672,51 +7672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIREN-Seine 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7754,51 +7754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution contemporaine des peuplements de poissons du bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8269,77 +8269,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Piffady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFS13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Newcastle Upon Tyne, United Kingdom</w:t>
@@ -8368,51 +8368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité de la réponse hydromorphologique à l'urbanisation d'un petit cours d'eau francilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8487,269 +8487,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872413v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pression urbaine et diversité hydrogéomorphologique des petits cours d'eau d'Île-de-France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Trajectoire à long terme et restauration de cours d’eau : le cas de la Mérantaise (Essonne, 91 / Yveline, 78)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jugie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zone Ateliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, France, France. </w:t>
+              <w:t xml:space="preserve">Q12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872392v1</w:t>
+                <w:t xml:space="preserve">hal-03872385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoire à long terme et restauration de cours d’eau : le cas de la Mérantaise (Essonne, 91 / Yveline, 78)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Pression urbaine et diversité hydrogéomorphologique des petits cours d'eau d'Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Jugie</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France. </w:t>
+              <w:t xml:space="preserve">Zone Ateliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, France, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872385v1</w:t>
+                <w:t xml:space="preserve">hal-03872392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does species richness influence trophic diversity ? A food web study along the upstream downstream gradient of a temperate river</w:t>
               </w:r>
@@ -8774,51 +8774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Oberdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BES and SFE joint annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lille, France. pp.1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8932,269 +8932,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de prédiction des peuplements de poissons à l'échelle du bassin de la Seine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Multiscale impacts of the fragmentation and spatial structure of habitats on freshwater fish distribution: integrating riverscape and landscape ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amandine Zahm</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris, France. pp.1, 2009</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593132v1</w:t>
+                <w:t xml:space="preserve">hal-02594089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale impacts of the fragmentation and spatial structure of habitats on freshwater fish distribution: integrating riverscape and landscape ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle de prédiction des peuplements de poissons à l'échelle du bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Clément</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States. pp.1, 2009</w:t>
+              <w:t xml:space="preserve">Colloque PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594089v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9212,51 +9212,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le peuplement de poissons du bassin de la Seine. Comprendre son évolution sous l'impact des changements générés par l'homme ou la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9358,51 +9358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des peuplements de poissons de la Seine dans la traversée de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9655,51 +9655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Fish Communities of the Seine Basin over a Long-Term Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9772,51 +9772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des peuplements de poissons à l'urbanisation et aux altérations anthropiques à long terme des cours d’eau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beslagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9914,51 +9914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peuplements de poissons dans le bassin de l’Orgeval : un modèle de petit bassin versant francilien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10022,51 +10022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10274,51 +10274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Akopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Berrebi-Dit-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10697,51 +10697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude HMUC : Rapport Phase 3. Définition des débits biologiques - Analyses prospectives : besoins futurs et changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10954,51 +10954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Girondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11134,51 +11134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser les changements hydrogéomorphologiques liés à l'urbanisation : vers une classification de tronçon d'un petit cours d'eau périurbain d'Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11252,51 +11252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diagnostic hydrogéomorphologique des petites rivières urbaines : héritages et fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile de Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11347,447 +11347,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considérer les cours d'eau périurbains comme des hybrides : réflexions méthodologiques du projet PARISTREAMs</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">PIREN Seine. 2020</w:t>
+                <w:t xml:space="preserve">FRAPVAL : Forêts et Ripisylves Anciennes des Petites Vallées de la Puisaye (Rapport scientifique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Dessanges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Girondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE, UR EFNO; INRAE, UR HYCAR; INRAE, UR LESSEM; IGN, service de l'inventaire forestier; CRPF Bourgogne-Franche-Comté; La Régie rivière de la Fédération des eaux Puisaye-Forterre (Toucy, 89); EPAGE de Montargis (45). 2020, 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178589v1</w:t>
+                <w:t xml:space="preserve">hal-03546154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRAPVAL : Forêts et Ripisylves Anciennes des Petites Vallées de la Puisaye (Rapport scientifique)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Considérer les cours d'eau périurbains comme des hybrides : réflexions méthodologiques du projet PARISTREAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PIREN Seine. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Evette</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03546154v1</w:t>
+                <w:t xml:space="preserve">hal-04178589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude « FRAPVAL » : Forêts et Ripisylves Anciennes des Petites Vallées de la Puisaye (Synthèse des résultats)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de l’efficacité des opérations de restauration hydromorphologique en cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE, UR EFNO; INRAE, UR HYCAR; INRAE, UR LESSEM; IGN, service de l'inventaire forestier; CRPF Bourgogne-Franche-Comté. 2020, 11 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agence Française pour la Biodiversité. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546228v1</w:t>
+                <w:t xml:space="preserve">hal-04178955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’efficacité des opérations de restauration hydromorphologique en cours d’eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude « FRAPVAL » : Forêts et Ripisylves Anciennes des Petites Vallées de la Puisaye (Synthèse des résultats)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Agence Française pour la Biodiversité. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE, UR EFNO; INRAE, UR HYCAR; INRAE, UR LESSEM; IGN, service de l'inventaire forestier; CRPF Bourgogne-Franche-Comté. 2020, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04178955v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’efficacité de restauration de la continuité écologique. Cas des rivières du Parc Naturel Régional de la Haute Vallée de Chevreuse</w:t>
               </w:r>
@@ -11825,51 +11825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Girondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11891,51 +11891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations temporelles de l'ADN environnemental pour l'évaluation des espèces piscicoles sur le bassin versant de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11943,51 +11943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Flinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN Seine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12003,271 +12003,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme PIREN-Seine - Phase 6 Axe 4 : « Ecologie &amp; Ecotoxicologie » Les déterminants de la qualité écologique du milieu aquatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les déterminants de la qualité écologique du milieu aquatique: Influence des aménagements sur les peuplements de poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Geffard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+                <w:t xml:space="preserve">Aurélia Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Zahm</w:t>
+                <w:t xml:space="preserve">Deborah Slawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.172</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602455v1</w:t>
+                <w:t xml:space="preserve">hal-02604920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la qualité écologique du milieu aquatique: Influence des aménagements sur les peuplements de poissons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programme PIREN-Seine - Phase 6 Axe 4 : « Ecologie &amp; Ecotoxicologie » Les déterminants de la qualité écologique du milieu aquatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.74</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604920v1</w:t>
+                <w:t xml:space="preserve">hal-02602455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution à long terme de l'état écologique des cours d'eau du bassin de la Seine</w:t>
               </w:r>
@@ -12305,51 +12305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurens van Buuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Cemagref. 2012, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12371,51 +12371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La répartition des peuplements de poissons dans le bassin de la Seine : modèles à large échelle et focus sur les petits bassins versants franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12624,64 +12624,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage aquatique et peuplements de poissons. Rapport d'Activité annuelle - Programme PIREN-Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12733,64 +12733,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peuplements de poissons dans le bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12868,51 +12868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissance des peuplements de poissons dans les petits bassins versants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Epissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13320,103 +13320,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique temporelle de la biodiversité en cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
@@ -13611,51 +13611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barillier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2026.107934" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023312v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105388" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592917v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sexton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02414-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586561v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Klink" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle K Petsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Atieno Abong'O" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13917" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Y Altanov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonie Dirk Buijse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122474" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7294" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078613v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5514" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Torgersen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Fullerton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dugdale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Duda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12810" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15739" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S8GL3R63-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989845v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051352" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169315v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Urien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106726" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609712v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Budnick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Soininen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12976" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.13" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangeot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolan-Meynard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604585v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beslagic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7095-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156552v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8771-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.09.026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398416v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0421-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gorges" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02705060.2015.1035345" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071943v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.14.05" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755342v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.04" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453762v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxence Ditche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1221" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88PDG3N2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591855v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589253v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi-Dit-Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-003-1430-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0LPMFFBL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580389v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579561v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gayou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575983v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576932v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05508991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Buisson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bressan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05533597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Riviere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Altchenko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178718v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hurel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Meslin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05433334v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Charrat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kaiser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802822v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Michelot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grall" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804308v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05433335v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231067v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720528v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500830v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903907v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720518v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boutet-Berry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lebecherel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613588v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903945v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613567v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Navarro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rolan-Meynard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192959v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609953v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904171v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904124v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609647v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608770v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904021v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jugie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Godet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604869v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380364v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600171v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Stefani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380402v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593985v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369939v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goreaudt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gaillard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05533585v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Rolan-Meynard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05533610v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868694v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872413v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872392v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872385v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601152v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596748v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593132v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594089v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592081v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456493v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552822v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00009-2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241645v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542841v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_380" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720375v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Tartari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nss-dialogues.fr/Les-ouvrages-parus#outil_sommaire_0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599382v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599383v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582623v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chappaz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582494v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Akopian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pourriot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582160v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Carru" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chesterikoff" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323939v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355199v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bluche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand You" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008873v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounereau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771989v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178597v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baqu&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178576v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178559v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178589v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546154v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Dessanges" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546228v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178955v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192804v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Albert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178541v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602455v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604920v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Slawson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383159v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens van Buuren" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599674v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806616v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pulou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593131v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593989v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593990v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epissard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591752v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586351v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beno&#238;t" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Rouillard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586950v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346674v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barillier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2026.107934" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023312v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105388" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Y Altanov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonie Dirk Buijse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122474" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Klink" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle K Petsch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Atieno Abong'O" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13917" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sexton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02414-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078613v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile de Milleville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108066" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645150v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7294" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5514" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Torgersen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Fullerton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dugdale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Duda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12810" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15739" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S8GL3R63-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989845v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051352" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169315v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Urien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106726" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609712v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Budnick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Soininen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12976" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607816v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangeot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolan-Meynard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832871v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.13" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604585v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beslagic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7095-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156552v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8771-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.09.026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398416v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0421-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gorges" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02705060.2015.1035345" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071943v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.14.05" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755342v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.04" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453762v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxence Ditche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1221" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88PDG3N2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591855v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589253v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi-Dit-Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-003-1430-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0LPMFFBL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580389v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579561v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gayou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575983v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576932v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05508991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Buisson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bressan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05533597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Riviere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Altchenko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178718v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hurel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Meslin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05433334v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Charrat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kaiser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802822v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Michelot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grall" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804308v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05433335v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231067v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720528v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500830v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903907v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720518v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boutet-Berry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lebecherel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613588v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903945v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613567v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Navarro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rolan-Meynard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904124v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192959v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609953v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904171v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608770v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904021v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jugie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Godet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609647v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604869v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380364v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600171v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Stefani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380402v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593985v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369939v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goreaudt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gaillard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05533585v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Rolan-Meynard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05533610v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868694v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872413v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872385v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872392v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601152v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596748v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594089v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593132v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592081v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456493v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552822v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00009-2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241645v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542841v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_380" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720375v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Tartari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nss-dialogues.fr/Les-ouvrages-parus#outil_sommaire_0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599382v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599383v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582623v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chappaz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582494v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Akopian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pourriot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582160v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Carru" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chesterikoff" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323939v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355199v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bluche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand You" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008873v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounereau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771989v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178597v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baqu&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178576v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178559v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546154v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Dessanges" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178589v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178955v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546228v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192804v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Albert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178541v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604920v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Slawson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602455v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383159v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens van Buuren" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599674v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806616v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pulou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593131v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593989v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593990v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epissard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591752v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586351v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beno&#238;t" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Rouillard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586950v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346674v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>