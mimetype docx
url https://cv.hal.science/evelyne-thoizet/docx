--- v0 (2026-03-16)
+++ v1 (2026-06-01)
@@ -785,50 +785,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Français. Méthodes et activités - préparation au baccalauréat. 2nde, 1ère - Livre du professeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Thoizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Guillou-Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Le Fustec-Démery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile de Cazanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Pagès (dir). Nathan, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Français. Méthodes et activités - préparation au baccalauréat. 2nde, 1ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Thoizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -873,175 +991,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Cazanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Pagès (dir). Nathan, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780314v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-03780326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABC du bac, français niveau première toutes séries. Etude d'un texte argumentatif - Spécial méthode</w:t>
               </w:r>
@@ -1785,342 +1785,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrevue avec Cécile Ladjali et Michèle Gazier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entrevue avec Jean-Noël Pancrazi et Michèle Gazier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roussel-Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Thoizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Entre-deux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Présences contemporaines 1, 5, https://lentre-deux.com/index.php?b=75</w:t>
+              <w:t xml:space="preserve">, 2019, Présences contemporaines 1, 5, https://lentre-deux.com/index.php?b=69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780107v1</w:t>
+                <w:t xml:space="preserve">hal-03780105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrevue avec Jean-Noël Pancrazi et Michèle Gazier</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roussel-Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Thoizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Entre-deux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Présences contemporaines 1, 5, https://lentre-deux.com/index.php?b=69</w:t>
+              <w:t xml:space="preserve">, 2019, Présences contemporaines 1, 5, https://lentre-deux.com/index.php?b=64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780105v1</w:t>
+                <w:t xml:space="preserve">hal-03780098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Une traversée du champ littéraire : 25 ans d’archives Télérama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roussel-Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Thoizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Entre-deux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Présences contemporaines 1, 5, https://lentre-deux.com/index.php?b=64</w:t>
+              <w:t xml:space="preserve">, 2019, Présences contemporaines 1 : Michèle Gazier, une traversée des frontières, n°5, https://lentre-deux.com/index.php?b=65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780098v1</w:t>
+                <w:t xml:space="preserve">hal-03324545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une traversée du champ littéraire : 25 ans d’archives Télérama</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entrevue avec Cécile Ladjali et Michèle Gazier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Thoizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Entre-deux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Présences contemporaines 1 : Michèle Gazier, une traversée des frontières, n°5, https://lentre-deux.com/index.php?b=65</w:t>
+              <w:t xml:space="preserve">, 2019, Présences contemporaines 1, 5, https://lentre-deux.com/index.php?b=75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324545v1</w:t>
+                <w:t xml:space="preserve">hal-03780107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux régimes temporels du faux dépaysement dans trois romans de Modiano : dormance et résurgence</w:t>
               </w:r>
@@ -5190,255 +5190,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des éclats de miroir au miroir du livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Thoizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Goulet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'univers de Sylvie Germain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.197-210, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.puc.10489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retentissement de la parole conteuse&amp;quot; dans quatre romans de Richard Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Thoizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Mozewski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Richard Millet, la langue du roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, pp.103-115, 2008, Etudes littéraires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jouer à qui perd gagne avec &amp;quot;La Petite Sirène d'Andersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Thoizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danielle Dubois-Marcoin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire La Petite Sirène d'Andersen. Interroger la littérature autrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions, pp.63-80, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778779v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-03778788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouffonneries</w:t>
               </w:r>
@@ -5776,51 +5776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Thoizet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03773630v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Thoizet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1376-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769508v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wanlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Pantheons-litteraires-et-savants-XIXe-XXe-siecles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775150v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kahn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dauby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina Damascopoulos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Le Fustec-D&#233;mery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cauchi-Bianchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sivan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacob&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacob&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel N&#232;gre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Guillou-Th&#233;ry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Cazanove" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Guillou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lehu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780301v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780238v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Achille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Deverne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04397674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04397611v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel-Gillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780114v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.069.0175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780098v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03324545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03779188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03779205v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775154v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.053.0091" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775250v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.1221" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.168.0083" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03778937v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03778795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03776008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.149.0093" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775213v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775171v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04397709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04349206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03779145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03773673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03773668v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03773664v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03773656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dekasisime.it/file/10b.%20Dejure_Cluj.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780155v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03779220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.51945" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03779237v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004366206_014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03779232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004366206_002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03779163v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03779216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004299283_009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03779124v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1781-8.p.0567" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03779074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03774901v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03779018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03774892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789401208550_012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03773687v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03773680v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40309" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03778952v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.12651" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03778779v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03778803v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.10489" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03778788v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03324187v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Thoizet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03773630v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Thoizet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1376-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769508v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wanlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Pantheons-litteraires-et-savants-XIXe-XXe-siecles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775150v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kahn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dauby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina Damascopoulos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Le Fustec-D&#233;mery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cauchi-Bianchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sivan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacob&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacob&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel N&#232;gre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Guillou-Th&#233;ry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Cazanove" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Guillou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lehu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780301v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780238v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Achille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Deverne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04397674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04397611v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel-Gillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780114v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.069.0175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03324545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780107v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03779188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03779205v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775154v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.053.0091" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775250v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.1221" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.168.0083" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03778937v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03778795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03776008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.149.0093" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775213v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775171v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04397709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04349206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03779145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03773673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03773668v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03773664v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03773656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dekasisime.it/file/10b.%20Dejure_Cluj.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03780155v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03779220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.51945" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03779237v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004366206_014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03779232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004366206_002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03779163v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03779216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004299283_009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03779124v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1781-8.p.0567" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03779074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03774901v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03779018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03774892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789401208550_012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03773687v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03773680v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40309" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03778952v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.12651" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03778803v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.10489" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03778788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03778779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03775481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03324187v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>