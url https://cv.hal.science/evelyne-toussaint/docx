--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -1872,728 +1872,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of mixed mode fracture of tropical wood material</w:t>
+                <w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Improved Models of Systematic and Random Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Odounga</w:t>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilâne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2018.12.058⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (1), p.33-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-017-0328-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915537v1</w:t>
+                <w:t xml:space="preserve">hal-01577239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of 2D hydrothermal modelling of porous pavement for heating and solar energy retrieving applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bernardin</w:t>
+                <w:t xml:space="preserve">Experimental investigation of mixed mode fracture of tropical wood material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Odounga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, pp.347-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2018.12.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14680629.2018.1525418⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01917366v1</w:t>
+                <w:t xml:space="preserve">hal-01915537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Tensile Behavior of Recycled Asphalts in the Small-Strain Domain with the Grid Method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental validation of 2D hydrothermal modelling of porous pavement for heating and solar energy retrieving applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Asfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-018-0412-5⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2018.1525418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902565v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art impatience et autres dérives intempestives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of the Tensile Behavior of Recycled Asphalts in the Small-Strain Domain with the Grid Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Teguedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blaysat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liandrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfp.822.0425⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (8), pp.1291-1304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-018-0412-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885341v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIC Challenge; developing images and guidelines for evaluating accuracy and resolution of 2D images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’art impatience et autres dérives intempestives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82 (2), p. 425-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfp.822.0425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-017-0349-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01917360v1</w:t>
+                <w:t xml:space="preserve">hal-01885341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Improved Models of Systematic and Random Errors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DIC Challenge; developing images and guidelines for evaluating accuracy and resolution of 2D images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+                <w:t xml:space="preserve">P L. Reu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+                <w:t xml:space="preserve">E Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Poilâne</w:t>
+                <w:t xml:space="preserve">H Bruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Robert</w:t>
+                <w:t xml:space="preserve">M Iadicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 58 (1), p.33-48. </w:t>
+              <w:t xml:space="preserve">, 2018, 58, pp.1067--1099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-017-0328-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-017-0349-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577239v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain measurements and analyses around the bolt holes of structural steel plate connections using full-field measurements</w:t>
               </w:r>
@@ -2824,290 +2824,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal modeling of porous pavement for its surface de-freezing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bernardin</w:t>
+                <w:t xml:space="preserve">Applying a full-field measurement technique for studying the local deformation in reclaimed asphalt pavements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cheikh Teguedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blaysat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liandrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.06.138⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121, pp.547 - 558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658055v1</w:t>
+                <w:t xml:space="preserve">hal-01657739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying a full-field measurement technique for studying the local deformation in reclaimed asphalt pavements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Blaysat</w:t>
+                <w:t xml:space="preserve">Hydrothermal modeling of porous pavement for its surface de-freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Asfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Piau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.06.013⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.493-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.06.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01657739v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical analysis of the singular behavior of rubber: entropic elasticity, reinforcement by fillers, strain-induced crystallization and the Mullins effect</w:t>
               </w:r>
@@ -3611,287 +3611,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to simulate the gravitropic response and internal stresses in trees, considering the progressive maturation of wood</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Coutand</w:t>
+                <w:t xml:space="preserve">New elements concerning the Mullins effect: A thermomechanical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Saudreau</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-014-1033-y⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.98-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063248v1</w:t>
+                <w:t xml:space="preserve">hal-01063256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New elements concerning the Mullins effect: A thermomechanical analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+                <w:t xml:space="preserve">A model to simulate the gravitropic response and internal stresses in trees, considering the progressive maturation of wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Caillard</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55, pp.98-107. </w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (4), pp.1235-1248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00468-014-1033-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063256v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining displacement, strain, temperature and heat source fields to investigate the thermomechanical response of an elastomeric specimen subjected to large deformations</w:t>
               </w:r>
@@ -4118,191 +4118,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Main Results of a Collaborative Benchmark</w:t>
+                <w:t xml:space="preserve">Mechanisms of deformation in crystallizable natural rubber. Part 1: Thermal characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Amiot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+                <w:t xml:space="preserve">J. R. Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Fazzini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-B. Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12054⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (11), pp.2717-2726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069741v1</w:t>
+                <w:t xml:space="preserve">hal-01073889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filler effects on the thermomechanical response of stretched rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ricardo Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4333,786 +4329,790 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (5), pp.835-841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the mechanical behaviour of thin slices of maturating green poplar wood using cyclic tensile tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (1), pp.7-25. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-012-0477-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of deformation in crystallizable natural rubber. Part 1: Thermal characterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Main Results of a Collaborative Benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Le Cam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+                <w:t xml:space="preserve">Fabien Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Caillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marina Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 54 (11), pp.2717-2726. </w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (6), pp.483-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/str.12054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073889v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygromechanical characterization of sunflower stems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+                <w:t xml:space="preserve">A new experimental route in thermomethanics of inorganic glasses using infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.01.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 366, pp.64-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2013.01.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923258v1</w:t>
+                <w:t xml:space="preserve">hal-00830316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimental route in thermomethanics of inorganic glasses using infrared thermography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+                <w:t xml:space="preserve">Hygromechanical characterization of sunflower stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 366, pp.64-69. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, p. 50 - p. 59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2013.01.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830316v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of biochemical and hygroscopic properties of flax fibres.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of thermal cycles on the deformation state at the crack tip of crystallizable natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Roudier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.153-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2011.00807.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951058v1</w:t>
+                <w:t xml:space="preserve">hal-01131579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thermal cycles on the deformation state at the crack tip of crystallizable natural rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Characterization of biochemical and hygroscopic properties of flax fibres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Géneau-Sbartaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100, pp.525-535</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131579v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanism of fatigue crack growth in rubbers under severe loading: the effect of stress-induced crystallization</w:t>
               </w:r>
@@ -5538,389 +5538,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Virtual Fields Method for Extracting Constitutive Parameters From Full‐Field Measurements: a Review</w:t>
+                <w:t xml:space="preserve">Characterization of composite plates using the virtual fields method with optimized loading conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grédiac</w:t>
+                <w:t xml:space="preserve">Kashif Syed-Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pierron</w:t>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Avril</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+                <w:t xml:space="preserve">Jin-Hwan Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 42 (4), pp.233-253. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85 (1), pp.70-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2006.tb01504.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2007.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504723v1</w:t>
+                <w:t xml:space="preserve">emse-00446782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume Variation in Stretched Natural Rubber: Competition between Cavitation and Stress-Induced Crystallization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">The Virtual Fields Method for Extracting Constitutive Parameters From Full‐Field Measurements: a Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma801290w⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (4), pp.233-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2006.tb01504.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131586v1</w:t>
+                <w:t xml:space="preserve">hal-04504723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of composite plates using the virtual fields method with optimized loading conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kashif Syed-Muhammad</w:t>
+                <w:t xml:space="preserve">Volume Variation in Stretched Natural Rubber: Competition between Cavitation and Stress-Induced Crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jin-Hwan Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41, pp.7579-7583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma801290w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2007.10.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">emse-00446782v1</w:t>
+                <w:t xml:space="preserve">hal-01131586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation into the time-dependent behaviour of reinforced concrete specimens strengthened with externally bonded CFRP-plates</w:t>
               </w:r>
@@ -6008,401 +6008,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Virtual Fields Method for Extracting Constitutive Parameters From Full-Field Measurements: a Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The virtual fields method with piecewise virtual fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grédiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2006.tb01504.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 48 (3), pp.256-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2005.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00506777v1</w:t>
+                <w:t xml:space="preserve">hal-04504719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of thermal conductivity in composite materials for cryogenic structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Alzina</w:t>
+                <w:t xml:space="preserve">The Virtual Fields Method for Extracting Constitutive Parameters From Full-Field Measurements: a Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Skoczen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2005.04.002⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (4), pp.233-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2006.tb01504.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504727v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00506777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The virtual fields method with piecewise virtual fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale modelling of thermal conductivity in composite materials for cryogenic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pierron</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Béakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Skoczen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 48 (3), pp.256-264. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (2), pp.175-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2005.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2005.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504719v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detailed study of crack propagation in cement-based fibre composite beams under bending</w:t>
               </w:r>
@@ -7137,562 +7137,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bioresource on mineral binders hydration and vegetal concretes compressive strength</w:t>
+                <w:t xml:space="preserve">Compatibilité liant-particules végétales des bétons végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafik Bardouh</w:t>
+                <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Conference on Sustainable Materials &amp; Structures: Meeting the major challenges of the 21st century - SMS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">22ème édition des Journées Scientifiques du (RF)²B : Le béton pour une construction durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682559v1</w:t>
+                <w:t xml:space="preserve">hal-04682591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the mechanical behavior of hemp concrete with two different mineral binders through digital image correlation in various aggregate orientations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Influence of bioresource on mineral binders hydration and vegetal concretes compressive strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM Conference on Sustainable Materials &amp; Structures: Meeting the major challenges of the 21st century - SMS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682550v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of insulating rammed earth using bio-based materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Plé</w:t>
+                <w:t xml:space="preserve">Study of the mechanical behavior of hemp concrete with two different mineral binders through digital image correlation in various aggregate orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bardouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">RILEM Conference on Sustainable Materials &amp; Structures: Meeting the major challenges of the 21st century - SMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005651v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibilité liant-particules végétales des bétons végétaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges of insulating rammed earth using bio-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omayma Homoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delhomme</w:t>
+                <w:t xml:space="preserve">Olivier Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème édition des Journées Scientifiques du (RF)²B : Le béton pour une construction durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682591v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BONDING PERFORMANCE OF TROPICAL MULTI SPECIES GLUED SOLID TIMBER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Horphe Ndong Bidzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Ikogou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7842,51 +7842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative des paramètres de fissuration 3D dans le bois vert par microtomographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G J Mambili Lebongui1</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8073,1297 +8073,1297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrological Analysis of the DIC Ultimate Error Regime</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of cover-plate bolted joints with large or slotted holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Cavène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Bouchaïr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Annual International Digital Imaging Correlation Society Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUROSTEEL 2017 (8th European Conference on Steel and Composite Structures)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Copenhagen, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633706v1</w:t>
+                <w:t xml:space="preserve">hal-01657714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTITATIVE RISK ASSESSMENT METHODOLOGY FOR BUILDING SELECTION IN RETROFITTING PROCESS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metrological Analysis of the DIC Ultimate Error Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th World Conference of Earthquake Engineering (16WCEE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st Annual International Digital Imaging Correlation Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Digital Imaging Correlation Society, Nov 2016, Philadelphie, PA, United States. pp.191-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-51439-0_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657729v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDYING WITH A FULL-FIELD MEASUREMENT TECHNIQUE THE LOCAL RESPONSE OF ASPHALT SPECIMENS SUBJECTED TO FREEZE- THAW CYCLES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B Blaysat</w:t>
+                <w:t xml:space="preserve">QUANTITATIVE RISK ASSESSMENT METHODOLOGY FOR BUILDING SELECTION IN RETROFITTING PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Dunand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Fournely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM (Society for Experimental Mechanics) Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">16th World Conference of Earthquake Engineering (16WCEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657726v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDYING THE FRACTURE OF TROPICAL WOOD SPECIES WITH THE GRID METHOD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R Moutou Pitti</w:t>
+                <w:t xml:space="preserve">STUDYING WITH A FULL-FIELD MEASUREMENT TECHNIQUE THE LOCAL RESPONSE OF ASPHALT SPECIMENS SUBJECTED TO FREEZE- THAW CYCLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M C Teguedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Blaysat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Liandrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEM (Society for Experimental Mechanics) Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657721v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative de la fissuration des essences tropicales par la méthode de la grille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">STUDYING THE FRACTURE OF TROPICAL WOOD SPECIES WITH THE GRID METHOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Odounga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Grediac</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Grédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">SEM (Society for Experimental Mechanics) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658127v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of cover-plate bolted joints with large or slotted holes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Bouchaïr</w:t>
+                <w:t xml:space="preserve">Etude comparative de la fissuration des essences tropicales par la méthode de la grille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Odounga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Grediac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSTEEL 2017 (8th European Conference on Steel and Composite Structures)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">23 ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657714v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODE I FRACTURE OF TROPICAL SPECIES USING THE GRID METHOD IN CONSTANT ENVIRON- MENTS: EXPERIMENTAL RESULTS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Transferts hydriques à l'échelle des cernes de bois : apport des mesures de champs sans contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Crédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action FP1407 2 nd Conference – Innovative production technologies and increased wood products recycling and reuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées Imagerie Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616945v1</w:t>
+                <w:t xml:space="preserve">hal-01616940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts hydriques à l'échelle des cernes de bois : apport des mesures de champs sans contact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Dang</w:t>
+                <w:t xml:space="preserve">MODE I FRACTURE OF TROPICAL SPECIES USING THE GRID METHOD IN CONSTANT ENVIRON- MENTS: EXPERIMENTAL RESULTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Odounga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Crédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Imagerie Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">COST Action FP1407 2 nd Conference – Innovative production technologies and increased wood products recycling and reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616940v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of heat sources in the crack tip zone in stretched NR and SBR rubbers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation expérimentale d'assemblages de plaques boulonnées par mesures de champs sans contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Berghezan</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Bouchaïr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136551v1</w:t>
+                <w:t xml:space="preserve">hal-01167711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and calorific effects accompanying the stress softening</w:t>
+                <w:t xml:space="preserve">Characterization of heat sources in the crack tip zone in stretched NR and SBR rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J Caillard</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berghezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136552v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale d'assemblages de plaques boulonnées par mesures de champs sans contact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal and calorific effects accompanying the stress softening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Grediac</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167711v1</w:t>
+                <w:t xml:space="preserve">hal-01136552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stress analysis applied to chalcogenide glass</w:t>
               </w:r>
@@ -9522,51 +9522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berghezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Experimental Mechanics (ICEM16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9931,172 +9931,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and calorimetric evolutions of natural rubbers under cyclic loadings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+                <w:t xml:space="preserve">Microcalorimetry at the crack tip of rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ricardo Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berghezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SEM XIII International Congress and Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lombard, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136523v1</w:t>
+                <w:t xml:space="preserve">hal-01136525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filler effects on the thermomechanical response of stretched rubbers</w:t>
+                <w:t xml:space="preserve">Thermal and calorimetric evolutions of natural rubbers under cyclic loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
@@ -10127,97 +10127,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">Photomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136540v1</w:t>
+                <w:t xml:space="preserve">hal-01136523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal effects accompanying the deformation of natural rubber</w:t>
+                <w:t xml:space="preserve">Filler effects on the thermomechanical response of stretched rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
@@ -10270,184 +10270,188 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136538v1</w:t>
+                <w:t xml:space="preserve">hal-01136540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic behaviour of maturing green poplar wood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pot</w:t>
+                <w:t xml:space="preserve">Thermal effects accompanying the deformation of natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM XIII International Congress and Exposition on Experimental and Applied Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136527v1</w:t>
+                <w:t xml:space="preserve">hal-01136538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new experimental route to study the thermomechanical behavior of glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10489,381 +10493,377 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glass Science Day 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of heat sources due to deformation in unfilled natural rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+                <w:t xml:space="preserve">Viscoelastic behaviour of maturing green poplar wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber VIII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEM XIII International Congress and Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lombard, United States. pp.445-450, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-00771-7_54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136534v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcalorimetry at the crack tip of rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ricardo Samaca Martinez</w:t>
+                <w:t xml:space="preserve">Characterization of heat sources due to deformation in unfilled natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM XIII International Congress and Exposition on Experimental and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lombard, United States</w:t>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136525v1</w:t>
+                <w:t xml:space="preserve">hal-01136534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short remarks about synthetic image generation in the context of sub-pixel accuracy of Digital Image Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poilâne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM15 - 15th International Conference on Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Porto, Portugal. 9 p</w:t>
@@ -11125,90 +11125,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de paramètres d'une loi de comportement anisotrope avec la méthode des champs virtuels: construction de champs virtuels par sous-domaines et minimisation de l'effet du bruit de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kashif Syed-Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grédiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11278,64 +11278,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des bioressources sur l'hydratation des liants minéraux et la résistance à la compression des bétons végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11578,64 +11578,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Fracture Analysis of Tropical Species Using the Grid Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Odounga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11708,51 +11708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the mechanisms involved in rubber deformation using experimental thermomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ricardo Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11851,51 +11851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12045,51 +12045,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F6B506C"/>
+    <w:nsid w:val="6021CFF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12276,51 +12276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-toussaint" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2064-0841" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453122v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardouh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amziane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145176" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443282v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2025.101139" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105529v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02615-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777044v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Seifeddine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02509-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cav&#232;ne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Toussaint" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adbdelhamid Boucha&#239;r" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.22310" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535015v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Julliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Corvalan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14041000" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04504644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lakreb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;en" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Djakab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130420" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04304344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2023.101667" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128300" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp L Reu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bhattacharya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Couture" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-021-00806-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488615v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam Wadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sonebi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taazount" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2162608" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Tayeb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12397" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boucha&#239;r" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2019.09.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-0926-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915537v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Odounga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2018.12.058" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Asfour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1525418" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902565v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Teguedy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liandrat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0412-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885341v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.822.0425" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917360v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L. Reu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jones" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bruck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Iadicola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0349-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0328-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657696v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Durif" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.11.033" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657702v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh Teguedi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liandrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.07.152" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Asfour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.06.138" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-958L5NCV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136498v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ricardo Samaca Martinez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9908-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Samaca Martinez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Balandraud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berghezan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.09.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alzina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.10.4.8076-8088" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.03.015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063248v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1033-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063256v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.03.014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073892v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.04.013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131576v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.03.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069741v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12054" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073888v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ricardo Samaca Martinez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.04.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830323v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0477-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073889v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Samaca Martinez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Le Cam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.03.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923258v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.01.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830316v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.050" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951058v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roudier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charlet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreno" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;neau-Sbarta&#239;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131579v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2011.00807.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131581v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma100042n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131585v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.02.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131584v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;lon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattawit Promma" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2009.06.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322526v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumedijen Raka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504723v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avril" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2006.tb01504.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F0GMDZSQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131586v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma801290w" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446782v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Syed-Muhammad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Hwan Kim" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2007.10.021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQV0PJG5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322602v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Destrebecq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00506777v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504727v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alzina" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;akou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Skoczen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2005.04.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BKHM35H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504719v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2005.10.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NCH6S1K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504714v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Destrebecq" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2004.05.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6FLGQPJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504709v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Muller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2004.01.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8CGTF7L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504705v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(03)00030-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL95RM52-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504700v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00127-0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X41M7HN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504702v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00128-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0RQJDHF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129775v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92874-1_21" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682559v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Berger Cokely" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bardouh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682550v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005651v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682591v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042576v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Horphe Ndong Bidzo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ikogou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiser Beat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Feldman Pambou Nziengui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04496637v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866783v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J Mambili Lebongui1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Hamdi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886505v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633706v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poilane" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51439-0_45" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657729v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dunand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mouroux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fournely" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bremond" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657726v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Teguedi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Blaysat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liandrat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657721v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Odounga" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moutou Pitti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gr&#233;diac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658127v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grediac" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657714v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616945v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cr&#233;diac" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616940v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136551v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berghezan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136552v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167711v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133811v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133808v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133804v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133802v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133813v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136523v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136540v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136538v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136527v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00771-7_54" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136522v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136534v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136525v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836213v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432583v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Behnke" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491494v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813024v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926290v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434684v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12353" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616933v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42195-7_2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456256v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024762v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rossi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-1824-5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-toussaint" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2064-0841" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453122v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardouh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amziane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145176" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443282v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2025.101139" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105529v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02615-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777044v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Seifeddine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02509-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cav&#232;ne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Toussaint" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adbdelhamid Boucha&#239;r" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.22310" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535015v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Julliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Corvalan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14041000" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04504644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lakreb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;en" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Djakab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130420" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04304344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2023.101667" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128300" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp L Reu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bhattacharya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Couture" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-021-00806-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488615v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam Wadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sonebi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taazount" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2162608" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Tayeb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12397" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boucha&#239;r" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2019.09.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-0926-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577239v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0328-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915537v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Odounga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2018.12.058" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Asfour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1525418" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902565v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Teguedy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liandrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0412-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885341v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.822.0425" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917360v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L. Reu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jones" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bruck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Iadicola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0349-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657696v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Durif" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.11.033" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657702v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh Teguedi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liandrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.07.152" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657739v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-958L5NCV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658055v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Asfour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.06.138" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136498v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ricardo Samaca Martinez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9908-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Samaca Martinez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Balandraud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berghezan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.09.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alzina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.10.4.8076-8088" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.03.015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063256v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.03.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063248v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1033-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073892v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.04.013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131576v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.03.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073889v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Samaca Martinez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Le Cam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.03.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ricardo Samaca Martinez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.04.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830323v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0477-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069741v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12054" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830316v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.050" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923258v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.01.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131579v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2011.00807.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roudier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charlet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreno" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;neau-Sbarta&#239;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131581v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma100042n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131585v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.02.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131584v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;lon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattawit Promma" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2009.06.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322526v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumedijen Raka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446782v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Syed-Muhammad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Hwan Kim" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2007.10.021" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQV0PJG5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504723v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avril" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2006.tb01504.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F0GMDZSQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131586v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma801290w" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322602v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Destrebecq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504719v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2005.10.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NCH6S1K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00506777v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504727v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alzina" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;akou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Skoczen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2005.04.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BKHM35H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504714v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Destrebecq" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2004.05.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6FLGQPJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504709v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Muller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2004.01.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8CGTF7L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504705v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(03)00030-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL95RM52-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504700v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00127-0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X41M7HN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504702v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00128-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0RQJDHF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129775v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92874-1_21" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682591v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682559v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Berger Cokely" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bardouh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouille" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682550v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005651v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042576v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Horphe Ndong Bidzo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ikogou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiser Beat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Feldman Pambou Nziengui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04496637v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866783v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J Mambili Lebongui1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Hamdi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886505v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657714v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633706v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poilane" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51439-0_45" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657729v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dunand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mouroux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fournely" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bremond" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657726v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Teguedi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Blaysat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liandrat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657721v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Odounga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moutou Pitti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gr&#233;diac" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658127v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grediac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616940v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cr&#233;diac" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616945v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167711v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136551v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berghezan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136552v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133811v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133808v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133804v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133802v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133813v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136525v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136523v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136540v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136538v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136522v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136527v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00771-7_54" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136534v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836213v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432583v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Behnke" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491494v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813024v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926290v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434684v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12353" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616933v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42195-7_2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456256v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024762v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rossi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-1824-5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>