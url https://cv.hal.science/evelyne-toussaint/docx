--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -175,51 +175,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the flexural performance of bio-based concrete with different types of bio-aggregate and binder</w:t>
+                <w:t xml:space="preserve">Evaluating the Mechanical Performance of Bio-Based Concrete: The Role of Aggregate Type and Orientation in Compression Cyclic Loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Toussaint</w:t>
@@ -237,106 +237,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 509, pp.145176. </w:t>
+              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30, pp.101139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2026.145176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clet.2025.101139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453122v1</w:t>
+                <w:t xml:space="preserve">hal-05443282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Mechanical Performance of Bio-Based Concrete: The Role of Aggregate Type and Orientation in Compression Cyclic Loading</w:t>
+                <w:t xml:space="preserve">Evaluating the flexural performance of bio-based concrete with different types of bio-aggregate and binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Toussaint</w:t>
@@ -354,82 +354,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 30, pp.101139. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 509, pp.145176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clet.2025.101139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2026.145176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443282v1</w:t>
+                <w:t xml:space="preserve">hal-05453122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RILEM TC 275-HDB: presentation of TC 275-HDB and mechanical performances of the hemp concrete specimens of the interlaboratory comparison</w:t>
               </w:r>
@@ -617,278 +617,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytical Model for the Initial Stiffness of Bearing Connections with Slotted Holes</w:t>
+                <w:t xml:space="preserve">A New Experimental Setup to Characterize Binder–Vegetal Particle Compatibility in Plant-Based Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Cavène</w:t>
+                <w:t xml:space="preserve">Elodie Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évelyne Toussaint</w:t>
+                <w:t xml:space="preserve">Fabien Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Durif</w:t>
+                <w:t xml:space="preserve">Clara Julliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adbdelhamid Bouchaïr</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loïc Corvalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periodica Polytechnica Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 68 (3), pp.925-936. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Advanced Concrete Materials in Construction, 14 (4), pp.1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3311/PPci.22310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings14041000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777041v1</w:t>
+                <w:t xml:space="preserve">hal-04535015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Experimental Setup to Characterize Binder–Vegetal Particle Compatibility in Plant-Based Concrete</w:t>
+                <w:t xml:space="preserve">An Analytical Model for the Initial Stiffness of Bearing Connections with Slotted Holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Prud’homme</w:t>
+                <w:t xml:space="preserve">Edouard Cavène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delhomme</w:t>
+                <w:t xml:space="preserve">Évelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Julliot</w:t>
+                <w:t xml:space="preserve">Sébastien Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Corvalan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adbdelhamid Bouchaïr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Advanced Concrete Materials in Construction, 14 (4), pp.1000. </w:t>
+              <w:t xml:space="preserve">Periodica Polytechnica Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (3), pp.925-936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings14041000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3311/PPci.22310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535015v1</w:t>
+                <w:t xml:space="preserve">hal-04777041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties and thermal conductivity of cork-based sandwich panels for building insulation</w:t>
               </w:r>
@@ -1627,77 +1627,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of slotted hole bolted cover-plate connection using full field measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Cavène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Bouchaïr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1872,1242 +1872,1242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Improved Models of Systematic and Random Errors</w:t>
+                <w:t xml:space="preserve">Experimental investigation of mixed mode fracture of tropical wood material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bornert</w:t>
+                <w:t xml:space="preserve">Bernard Odounga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Doumalin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grediac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-017-0328-5⟩</w:t>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, pp.347-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2018.12.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577239v1</w:t>
+                <w:t xml:space="preserve">hal-01915537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of mixed mode fracture of tropical wood material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
+                <w:t xml:space="preserve">Experimental validation of 2D hydrothermal modelling of porous pavement for heating and solar energy retrieving applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Asfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2018.12.058⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2018.1525418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915537v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of 2D hydrothermal modelling of porous pavement for heating and solar energy retrieving applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of the Tensile Behavior of Recycled Asphalts in the Small-Strain Domain with the Grid Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Teguedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blaysat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liandrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2018.1525418⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (8), pp.1291-1304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-018-0412-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917366v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Tensile Behavior of Recycled Asphalts in the Small-Strain Domain with the Grid Method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’art impatience et autres dérives intempestives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-018-0412-5⟩</w:t>
+              <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82 (2), p. 425-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfp.822.0425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902565v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art impatience et autres dérives intempestives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DIC Challenge; developing images and guidelines for evaluating accuracy and resolution of 2D images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P L. Reu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Bruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Iadicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfp.822.0425⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58, pp.1067--1099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-017-0349-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885341v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIC Challenge; developing images and guidelines for evaluating accuracy and resolution of 2D images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Improved Models of Systematic and Random Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P L. Reu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Jones</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Bruck</w:t>
+                <w:t xml:space="preserve">Christophe Poilâne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Iadicola</w:t>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 58, pp.1067--1099. </w:t>
+              <w:t xml:space="preserve">, 2018, 58 (1), p.33-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-017-0349-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-017-0328-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917360v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain measurements and analyses around the bolt holes of structural steel plate connections using full-field measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the local expansion and contraction measurement of asphalt exposed to freeze-thaw cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cheikh Teguedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Bouchaïr</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blaysat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Grédiac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liandrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2016.11.033⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154, pp.438 - 450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.07.152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657696v1</w:t>
+                <w:t xml:space="preserve">hal-01657702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the local expansion and contraction measurement of asphalt exposed to freeze-thaw cycles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain measurements and analyses around the bolt holes of structural steel plate connections using full-field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Moreira</w:t>
+                <w:t xml:space="preserve">Sebastien Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Bouchaïr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Liandrat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 154, pp.438 - 450. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 131, pp.148-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.07.152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2016.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657702v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying a full-field measurement technique for studying the local deformation in reclaimed asphalt pavements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Blaysat</w:t>
+                <w:t xml:space="preserve">Hydrothermal modeling of porous pavement for its surface de-freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Asfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Piau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.06.013⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.493-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.06.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657739v1</w:t>
+                <w:t xml:space="preserve">hal-01658055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal modeling of porous pavement for its surface de-freezing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bernardin</w:t>
+                <w:t xml:space="preserve">Applying a full-field measurement technique for studying the local deformation in reclaimed asphalt pavements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cheikh Teguedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blaysat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Liandrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121, pp.547 - 558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.06.138⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01658055v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical analysis of the singular behavior of rubber: entropic elasticity, reinforcement by fillers, strain-induced crystallization and the Mullins effect</w:t>
               </w:r>
@@ -3379,51 +3379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grédiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3988,668 +3988,668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of deformation in crystallizable natural rubber. Part 2: Quantitative calorimetric analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Mechanisms of deformation in crystallizable natural rubber. Part 1: Thermal characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Caillard</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 54, pp.2227-2736. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.03.012⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 54 (11), pp.2717-2726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131576v1</w:t>
+                <w:t xml:space="preserve">hal-01073889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of deformation in crystallizable natural rubber. Part 1: Thermal characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Le Cam</w:t>
+                <w:t xml:space="preserve">Filler effects on the thermomechanical response of stretched rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ricardo Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Caillard</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 54 (11), pp.2717-2726. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (5), pp.835-841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073889v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filler effects on the thermomechanical response of stretched rubbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ricardo Samaca Martinez</w:t>
+                <w:t xml:space="preserve">Experimental study of the mechanical behaviour of thin slices of maturating green poplar wood using cyclic tensile tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.04.003⟩</w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (1), pp.7-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-012-0477-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073888v1</w:t>
+                <w:t xml:space="preserve">hal-00830323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the mechanical behaviour of thin slices of maturating green poplar wood using cyclic tensile tests</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Main Results of a Collaborative Benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-012-0477-8⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (6), pp.483-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830323v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Main Results of a Collaborative Benchmark</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+                <w:t xml:space="preserve">Mechanisms of deformation in crystallizable natural rubber. Part 2: Quantitative calorimetric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Fazzini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (6), pp.483-496. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.2227-2736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/str.12054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069741v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new experimental route in thermomethanics of inorganic glasses using infrared thermography</w:t>
               </w:r>
@@ -4863,256 +4863,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thermal cycles on the deformation state at the crack tip of crystallizable natural rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Characterization of biochemical and hygroscopic properties of flax fibres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Géneau-Sbartaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100, pp.525-535</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131579v1</w:t>
+                <w:t xml:space="preserve">hal-00951058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of biochemical and hygroscopic properties of flax fibres.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Charlet</w:t>
+                <w:t xml:space="preserve">Effect of thermal cycles on the deformation state at the crack tip of crystallizable natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Moreno</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.153-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2011.00807.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951058v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanism of fatigue crack growth in rubbers under severe loading: the effect of stress-induced crystallization</w:t>
               </w:r>
@@ -5538,389 +5538,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of composite plates using the virtual fields method with optimized loading conditions</w:t>
+                <w:t xml:space="preserve">The Virtual Fields Method for Extracting Constitutive Parameters From Full‐Field Measurements: a Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kashif Syed-Muhammad</w:t>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jin-Hwan Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 85 (1), pp.70-82. </w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (4), pp.233-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2007.10.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2006.tb01504.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00446782v1</w:t>
+                <w:t xml:space="preserve">hal-04504723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Virtual Fields Method for Extracting Constitutive Parameters From Full‐Field Measurements: a Review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Avril</w:t>
+                <w:t xml:space="preserve">Volume Variation in Stretched Natural Rubber: Competition between Cavitation and Stress-Induced Crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2006.tb01504.x⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41, pp.7579-7583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma801290w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504723v1</w:t>
+                <w:t xml:space="preserve">hal-01131586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume Variation in Stretched Natural Rubber: Competition between Cavitation and Stress-Induced Crystallization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Characterization of composite plates using the virtual fields method with optimized loading conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kashif Syed-Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grediac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Hwan Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85 (1), pp.70-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2007.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma801290w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01131586v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00446782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation into the time-dependent behaviour of reinforced concrete specimens strengthened with externally bonded CFRP-plates</w:t>
               </w:r>
@@ -6008,401 +6008,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The virtual fields method with piecewise virtual fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Virtual Fields Method for Extracting Constitutive Parameters From Full-Field Measurements: a Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2005.10.002⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (4), pp.233-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2006.tb01504.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504719v1</w:t>
+                <w:t xml:space="preserve">emse-00506777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Virtual Fields Method for Extracting Constitutive Parameters From Full-Field Measurements: a Review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avril</w:t>
+                <w:t xml:space="preserve">Multiscale modelling of thermal conductivity in composite materials for cryogenic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Béakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Skoczen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2006.tb01504.x⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (2), pp.175-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2005.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00506777v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of thermal conductivity in composite materials for cryogenic structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The virtual fields method with piecewise virtual fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Skoczen</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 74 (2), pp.175-185. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 48 (3), pp.256-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2005.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2005.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504727v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detailed study of crack propagation in cement-based fibre composite beams under bending</w:t>
               </w:r>
@@ -6414,51 +6414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Destrebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 27 (3), pp.399-411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6543,51 +6543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Destrebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 35 (7-8), pp.885-893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6633,51 +6633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special virtual fields for the direct determination of material parameters with the virtual fields method. 3. Application to the bending rigidities of anisotropic plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grédiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6743,259 +6743,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special virtual fields for the direct determination of material parameters with the virtual fields method. 1––Principle and definition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Special virtual fields for the direct determination of material parameters with the virtual fields method. 2––Application to in-plane properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grédiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 39 (10), pp.2691-2705. </w:t>
+              <w:t xml:space="preserve">, 2002, 39 (10), pp.2707-2730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0020-7683(02)00127-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7683(02)00128-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504700v1</w:t>
+                <w:t xml:space="preserve">hal-04504702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special virtual fields for the direct determination of material parameters with the virtual fields method. 2––Application to in-plane properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Special virtual fields for the direct determination of material parameters with the virtual fields method. 1––Principle and definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grédiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 39 (10), pp.2707-2730. </w:t>
+              <w:t xml:space="preserve">, 2002, 39 (10), pp.2691-2705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0020-7683(02)00128-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7683(02)00127-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504702v1</w:t>
+                <w:t xml:space="preserve">hal-04504700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7013,64 +7013,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Innovative Experimental Approach to Assess Binder–Plant Particle Compatibility in Plant-Based Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7137,562 +7137,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibilité liant-particules végétales des bétons végétaux</w:t>
+                <w:t xml:space="preserve">Influence of bioresource on mineral binders hydration and vegetal concretes compressive strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delhomme</w:t>
+                <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème édition des Journées Scientifiques du (RF)²B : Le béton pour une construction durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">RILEM Conference on Sustainable Materials &amp; Structures: Meeting the major challenges of the 21st century - SMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682591v1</w:t>
+                <w:t xml:space="preserve">hal-04682559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bioresource on mineral binders hydration and vegetal concretes compressive strength</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Study of the mechanical behavior of hemp concrete with two different mineral binders through digital image correlation in various aggregate orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bardouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM Conference on Sustainable Materials &amp; Structures: Meeting the major challenges of the 21st century - SMS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682559v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the mechanical behavior of hemp concrete with two different mineral binders through digital image correlation in various aggregate orientations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+                <w:t xml:space="preserve">Challenges of insulating rammed earth using bio-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omayma Homoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Conference on Sustainable Materials &amp; Structures: Meeting the major challenges of the 21st century - SMS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682550v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of insulating rammed earth using bio-based materials</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compatibilité liant-particules végétales des bétons végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Plé</w:t>
+                <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">22ème édition des Journées Scientifiques du (RF)²B : Le béton pour une construction durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005651v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BONDING PERFORMANCE OF TROPICAL MULTI SPECIES GLUED SOLID TIMBER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Horphe Ndong Bidzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Ikogou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7842,51 +7842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative des paramètres de fissuration 3D dans le bois vert par microtomographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G J Mambili Lebongui1</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8073,1297 +8073,1297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of cover-plate bolted joints with large or slotted holes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metrological Analysis of the DIC Ultimate Error Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSTEEL 2017 (8th European Conference on Steel and Composite Structures)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st Annual International Digital Imaging Correlation Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Digital Imaging Correlation Society, Nov 2016, Philadelphie, PA, United States. pp.191-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-51439-0_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657714v1</w:t>
+                <w:t xml:space="preserve">hal-01633706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrological Analysis of the DIC Ultimate Error Regime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Robert</w:t>
+                <w:t xml:space="preserve">STUDYING WITH A FULL-FIELD MEASUREMENT TECHNIQUE THE LOCAL RESPONSE OF ASPHALT SPECIMENS SUBJECTED TO FREEZE- THAW CYCLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M C Teguedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Blaysat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Liandrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Annual International Digital Imaging Correlation Society Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEM (Society for Experimental Mechanics) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-51439-0_45⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01633706v1</w:t>
+                <w:t xml:space="preserve">hal-01657726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUANTITATIVE RISK ASSESSMENT METHODOLOGY FOR BUILDING SELECTION IN RETROFITTING PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Dunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Fournely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bremond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Conference of Earthquake Engineering (16WCEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDYING WITH A FULL-FIELD MEASUREMENT TECHNIQUE THE LOCAL RESPONSE OF ASPHALT SPECIMENS SUBJECTED TO FREEZE- THAW CYCLES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B Blaysat</w:t>
+                <w:t xml:space="preserve">STUDYING THE FRACTURE OF TROPICAL WOOD SPECIES WITH THE GRID METHOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Odounga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEM (Society for Experimental Mechanics) Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657726v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDYING THE FRACTURE OF TROPICAL WOOD SPECIES WITH THE GRID METHOD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude comparative de la fissuration des essences tropicales par la méthode de la grille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Odounga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Odounga</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Grédiac</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Grediac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM (Society for Experimental Mechanics) Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">23 ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657721v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative de la fissuration des essences tropicales par la méthode de la grille</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R Moutou Pitti</w:t>
+                <w:t xml:space="preserve">Experimental study of cover-plate bolted joints with large or slotted holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Cavène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Bouchaïr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Grediac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">EUROSTEEL 2017 (8th European Conference on Steel and Composite Structures)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658127v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts hydriques à l'échelle des cernes de bois : apport des mesures de champs sans contact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MODE I FRACTURE OF TROPICAL SPECIES USING THE GRID METHOD IN CONSTANT ENVIRON- MENTS: EXPERIMENTAL RESULTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Odounga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Crédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Imagerie Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">COST Action FP1407 2 nd Conference – Innovative production technologies and increased wood products recycling and reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616940v1</w:t>
+                <w:t xml:space="preserve">hal-01616945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODE I FRACTURE OF TROPICAL SPECIES USING THE GRID METHOD IN CONSTANT ENVIRON- MENTS: EXPERIMENTAL RESULTS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Transferts hydriques à l'échelle des cernes de bois : apport des mesures de champs sans contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Crédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action FP1407 2 nd Conference – Innovative production technologies and increased wood products recycling and reuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées Imagerie Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616945v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale d'assemblages de plaques boulonnées par mesures de champs sans contact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of heat sources in the crack tip zone in stretched NR and SBR rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Grediac</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berghezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167711v1</w:t>
+                <w:t xml:space="preserve">hal-01136551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of heat sources in the crack tip zone in stretched NR and SBR rubbers</w:t>
+                <w:t xml:space="preserve">Thermal and calorific effects accompanying the stress softening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Berghezan</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136551v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and calorific effects accompanying the stress softening</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation expérimentale d'assemblages de plaques boulonnées par mesures de champs sans contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Caillard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Bouchaïr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136552v1</w:t>
+                <w:t xml:space="preserve">hal-01167711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stress analysis applied to chalcogenide glass</w:t>
               </w:r>
@@ -9522,51 +9522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berghezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Experimental Mechanics (ICEM16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9931,172 +9931,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcalorimetry at the crack tip of rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ricardo Samaca Martinez</w:t>
+                <w:t xml:space="preserve">Thermal and calorimetric evolutions of natural rubbers under cyclic loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM XIII International Congress and Exposition on Experimental and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lombard, United States</w:t>
+              <w:t xml:space="preserve">Photomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136525v1</w:t>
+                <w:t xml:space="preserve">hal-01136523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and calorimetric evolutions of natural rubbers under cyclic loadings</w:t>
+                <w:t xml:space="preserve">Filler effects on the thermomechanical response of stretched rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
@@ -10127,97 +10127,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136523v1</w:t>
+                <w:t xml:space="preserve">hal-01136540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filler effects on the thermomechanical response of stretched rubbers</w:t>
+                <w:t xml:space="preserve">Thermal effects accompanying the deformation of natural rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
@@ -10270,600 +10270,600 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136540v1</w:t>
+                <w:t xml:space="preserve">hal-01136538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal effects accompanying the deformation of natural rubber</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new experimental route to study the thermomechanical behavior of glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">Glass Science Day 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136538v1</w:t>
+                <w:t xml:space="preserve">hal-01136522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimental route to study the thermomechanical behavior of glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viscoelastic behaviour of maturing green poplar wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glass Science Day 3</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEM XIII International Congress and Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lombard, United States. pp.445-450, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-00771-7_54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136522v1</w:t>
+                <w:t xml:space="preserve">hal-01136527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic behaviour of maturing green poplar wood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pot</w:t>
+                <w:t xml:space="preserve">Characterization of heat sources due to deformation in unfilled natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM XIII International Congress and Exposition on Experimental and Applied Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-00771-7_54⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01136527v1</w:t>
+                <w:t xml:space="preserve">hal-01136534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of heat sources due to deformation in unfilled natural rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Ricardo Samaca Martinez</w:t>
+                <w:t xml:space="preserve">Microcalorimetry at the crack tip of rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ricardo Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berghezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubber VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">SEM XIII International Congress and Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lombard, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136534v1</w:t>
+                <w:t xml:space="preserve">hal-01136525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short remarks about synthetic image generation in the context of sub-pixel accuracy of Digital Image Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poilâne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM15 - 15th International Conference on Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Porto, Portugal. 9 p</w:t>
@@ -10931,51 +10931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grédiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Behnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11125,90 +11125,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de paramètres d'une loi de comportement anisotrope avec la méthode des champs virtuels: construction de champs virtuels par sous-domaines et minimisation de l'effet du bruit de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kashif Syed-Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grédiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11278,64 +11278,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des bioressources sur l'hydratation des liants minéraux et la résistance à la compression des bétons végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11538,446 +11538,580 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Fracture Analysis of Tropical Species Using the Grid Method</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancing the durability of green wood in civil engineering: 3D crack monitoring using image correlation, X-ray micro-tomography, and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ekomy Ango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.F. Pambou Nziengui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fracture, Fatigue, Failure and Damage Evolution, Proceedings of the 2016 Annual Conference on Experimental and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-42195-7_2⟩</w:t>
+              <w:t xml:space="preserve">Engineering Materials, Structures, Systems and Methods for a More Sustainable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, CRC Press, pp.887-892, 2025, 9781003677895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003677895-148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616933v1</w:t>
+                <w:t xml:space="preserve">hal-05617310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the mechanisms involved in rubber deformation using experimental thermomechanics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+                <w:t xml:space="preserve">Experimental Fracture Analysis of Tropical Species Using the Grid Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Odounga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Caillard</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constitutive Models for Rubber IX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/b18701-5⟩</w:t>
+              <w:t xml:space="preserve">Fracture, Fatigue, Failure and Damage Evolution, Proceedings of the 2016 Annual Conference on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, pp 9-14, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-42195-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456256v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Revisiting the mechanisms involved in rubber deformation using experimental thermomechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ricardo Samaca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitutive Models for Rubber IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press, pp.19-28, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b18701-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Virtual Fields Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Full-Field Measurements and Identification in Solid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.301--330, 2012, 978-1-4614-1824-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-1824-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId319"/>
+      <w:footerReference w:type="default" r:id="rId326"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12045,51 +12179,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6021CFF8"/>
+    <w:nsid w:val="CD604FE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12276,51 +12410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-toussaint" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2064-0841" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453122v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardouh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amziane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145176" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443282v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2025.101139" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105529v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02615-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777044v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Seifeddine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02509-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cav&#232;ne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Toussaint" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adbdelhamid Boucha&#239;r" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.22310" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535015v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Julliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Corvalan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14041000" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04504644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lakreb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;en" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Djakab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130420" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04304344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2023.101667" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128300" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp L Reu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bhattacharya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Couture" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-021-00806-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488615v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam Wadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sonebi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taazount" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2162608" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Tayeb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12397" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boucha&#239;r" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2019.09.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-0926-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577239v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0328-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915537v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Odounga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2018.12.058" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Asfour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1525418" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902565v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Teguedy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liandrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0412-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885341v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.822.0425" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917360v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L. Reu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jones" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bruck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Iadicola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0349-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657696v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Durif" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.11.033" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657702v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh Teguedi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liandrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.07.152" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657739v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-958L5NCV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658055v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Asfour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.06.138" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136498v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ricardo Samaca Martinez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9908-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Samaca Martinez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Balandraud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berghezan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.09.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alzina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.10.4.8076-8088" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.03.015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063256v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.03.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063248v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1033-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073892v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.04.013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131576v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.03.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073889v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Samaca Martinez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Le Cam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.03.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ricardo Samaca Martinez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.04.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830323v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0477-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069741v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12054" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830316v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.050" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923258v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.01.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131579v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2011.00807.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roudier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charlet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreno" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;neau-Sbarta&#239;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131581v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma100042n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131585v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.02.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131584v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;lon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattawit Promma" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2009.06.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322526v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumedijen Raka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446782v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Syed-Muhammad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Hwan Kim" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2007.10.021" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQV0PJG5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504723v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avril" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2006.tb01504.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F0GMDZSQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131586v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma801290w" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322602v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Destrebecq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504719v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2005.10.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NCH6S1K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00506777v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504727v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alzina" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;akou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Skoczen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2005.04.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BKHM35H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504714v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Destrebecq" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2004.05.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6FLGQPJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504709v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Muller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2004.01.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8CGTF7L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504705v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(03)00030-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL95RM52-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504700v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00127-0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X41M7HN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504702v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00128-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0RQJDHF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129775v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92874-1_21" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682591v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682559v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Berger Cokely" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bardouh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouille" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682550v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005651v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042576v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Horphe Ndong Bidzo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ikogou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiser Beat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Feldman Pambou Nziengui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04496637v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866783v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J Mambili Lebongui1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Hamdi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886505v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657714v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633706v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poilane" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51439-0_45" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657729v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dunand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mouroux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fournely" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bremond" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657726v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Teguedi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Blaysat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liandrat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657721v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Odounga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moutou Pitti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gr&#233;diac" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658127v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grediac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616940v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cr&#233;diac" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616945v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167711v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136551v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berghezan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136552v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133811v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133808v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133804v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133802v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133813v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136525v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136523v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136540v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136538v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136522v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136527v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00771-7_54" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136534v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836213v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432583v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Behnke" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491494v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813024v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926290v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434684v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12353" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616933v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42195-7_2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456256v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024762v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rossi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-1824-5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evelyne-toussaint" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2064-0841" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardouh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amziane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2025.101139" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453122v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145176" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105529v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02615-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777044v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Seifeddine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02509-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Julliot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Corvalan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14041000" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cav&#232;ne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Toussaint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adbdelhamid Boucha&#239;r" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPci.22310" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04504644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lakreb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut &#350;en" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Djakab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130420" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04304344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2023.101667" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128300" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp L Reu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bhattacharya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Couture" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-021-00806-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488615v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam Wadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sonebi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taazount" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2162608" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Tayeb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12397" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boucha&#239;r" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2019.09.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-0926-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915537v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Odounga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2018.12.058" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Asfour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1525418" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902565v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Teguedy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liandrat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0412-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885341v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.822.0425" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917360v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L. Reu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jones" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bruck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Iadicola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0349-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0328-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657702v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh Teguedi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liandrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.07.152" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657696v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Durif" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.11.033" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Asfour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.06.138" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-958L5NCV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136498v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ricardo Samaca Martinez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9908-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Samaca Martinez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Balandraud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berghezan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.09.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alzina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.10.4.8076-8088" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.03.015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063256v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.03.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063248v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1033-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073892v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.04.013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073889v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Samaca Martinez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Le Cam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.03.011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073888v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ricardo Samaca Martinez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.04.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0477-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069741v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12054" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131576v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.03.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830316v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.050" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923258v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.01.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951058v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roudier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charlet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreno" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;neau-Sbarta&#239;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131579v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2011.00807.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131581v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma100042n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131585v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.02.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131584v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;lon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattawit Promma" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2009.06.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322526v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumedijen Raka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504723v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avril" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2006.tb01504.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F0GMDZSQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131586v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma801290w" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446782v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Syed-Muhammad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Hwan Kim" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2007.10.021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQV0PJG5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322602v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Destrebecq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00506777v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504727v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alzina" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;akou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Skoczen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2005.04.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BKHM35H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504719v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2005.10.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NCH6S1K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504714v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Destrebecq" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2004.05.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6FLGQPJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504709v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Muller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2004.01.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8CGTF7L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504705v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(03)00030-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL95RM52-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504702v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00128-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0RQJDHF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504700v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00127-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X41M7HN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129775v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92874-1_21" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682559v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Berger Cokely" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bardouh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682550v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005651v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682591v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042576v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Horphe Ndong Bidzo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ikogou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiser Beat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Feldman Pambou Nziengui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04496637v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866783v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J Mambili Lebongui1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Hamdi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886505v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633706v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poilane" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51439-0_45" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657726v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Teguedi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Blaysat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liandrat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657729v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dunand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mouroux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fournely" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bremond" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657721v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Odounga" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moutou Pitti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gr&#233;diac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658127v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grediac" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657714v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616945v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cr&#233;diac" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616940v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136551v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berghezan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136552v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167711v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133811v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133808v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133804v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133802v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133813v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136523v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136540v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136538v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136522v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136527v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00771-7_54" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136534v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136525v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836213v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432583v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Behnke" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491494v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813024v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926290v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434684v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12353" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617310v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Hamdi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ekomy Ango" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Pambou Nziengui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moutou Pitti" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grill" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003677895-148" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616933v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42195-7_2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456256v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024762v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rossi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-1824-5" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>