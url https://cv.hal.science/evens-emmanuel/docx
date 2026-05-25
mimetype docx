--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1,7973 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7921 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evens Emmanuel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">evens-emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8865-3409</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081288441</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=iTdDn2cAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evens Emmanuel est professeur des universités à l’Université Quisqueya (UniQ) en Haïti. Il détient un master en sciences dans le domaine du génie sanitaire de la Universidad de San Carlos de Guatemala, et un doctorat en sciences de l’environnement de l’Institut National des Sciences Appliquées de Lyon. Il a décroché son diplôme d’Habilitation à Diriger des Recherches en juin 2008 à l’École doctorale « Chimie de Lyon » – spécialité : Sciences de l’Environnement Urbain et Industriel, selon la procédure commune appliquée à l’Institut National des Sciences Appliquées de Lyon (INSA de Lyon) et à l’Université Claude Bernard – Lyon 1. Les thématiques de recherche sont l’évaluation des risques sanitaires et écologiques liés à l’eau de boisson et aux eaux usées, et impacts des changements climatiques sur la qualité des eaux souterraines.Monsieur Evens Emmanuel est membre du Conseil de l'enseignement supérieur et de la recherche scientifique (CESRS - ANESRS) de la République d'Haïti. Il est le Président de l’association Haïti Sciences et Société (HaSci-So), Président du Conseil scientifique du Groupe Haïtien d’Etudes et de Recherche en Environnement et Santé (GHERES), Président du Réseau des Universités Francophones Responsables et Inclusives (RUFRI) - Agence universitaire de la Francophonie (AUF). Membre du Conseil administratif de l'AUF. Il préside également la Commission Nationale de la Science, la Technologie et l’Innovation (CoNaSTI), le chapitre haïtien de l'Association internationale de géologie médicale (IMGA). Professeur Emmanuel est chercheur associé au laboratoire Archéologie Industrielle, Histoire, Patrimoine - Géographie, Développement, Environnement de la Caraïbe [UR6_1] (AIHP-GEODE) de l'Université des Antilles.Monsieur Emmanuel a été promu le 20 octobre 2020 “Officier dans l’ordre des Palmes académiques de la France”. Il a reçu le 20 mars 2019 du Ministère haïtien des Affaires étrangères la décoration “Personnalité francophone de l’année”. Il a reçu en novembre 2017 « the Excellence Award of the Haitian Studies Association ». Il a été le lauréat du Prix d’Excellence scientifique 2013 du Groupe de réflexion et pour une Haïti nouvelle (GRAHN). Monsieur Emmanuel est l’auteur de plusieurs articles et relecteur pour plusieurs scientifiques internationales.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater contamination by Cryptosporidium oocysts from animal faeces in the city of Les Cayes, Haiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketty Balthazard-Accou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max François Millien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédique Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water and Land Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.265 - 274. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/jwld.2026.157842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on neglected tropical diseases in Haiti: a scientometrics analysis, 1923-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melicile Glesil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjoane Maurício Silva Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taynara Lais Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Fuentes Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymee Medeiros Da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Saúde Pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0102-311XEN020824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1000-year record of paleoclimate and paleoenvironment change inferred from sedimentary organic matter in Lake Azuei, Haiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiki Nomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Briceño‐zuluaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 632, pp.111845. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimate reconstruction during the last 1000 years inferred from the mineralogical and geochemical composition of a sediment core from Lake-Azuei (Haiti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiki Nomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Briceño‐zuluaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (7), pp.816-826. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836231163512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations Sociales du stress chez des déplacés climatiques du quartier Nan Orèl, Nord-Ouest d’Haïti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammcise Apply</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Corbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucainson Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, https://journals.openedition.org/etudescaribeennes/24487#authors</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic and demographic factors influencing open defecation in Haiti: a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédique Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Kiragu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodley Généus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.2156. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-022-14619-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic and demographic factors influencing open defecation in Haiti: a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédique Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Kiragu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodley Généus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.2156. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-022-14619-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insufficient yet improving involvement of the global south in top sustainability science publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Struelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame-Penda Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Bonzi-Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (9), pp.e0273083. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0273083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use Of Altmetric And Bibliometric Indicators To Measure Scientific Productivity In The Fields Of Life And Earth Sciences: Case Study From Haiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Césars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magline Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Scientific Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19044/esj.2021.v17n21p316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global water governance and water rights through the prism of Canaan, a slum apart in Haiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolette Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Saffache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua-LAC: revista del Programa Hidrológico Internacional para América Latina y el Caribe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.34-44. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29104/phi-aqualac/2021-v13-1-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global water governance and water rights through the prism of Canaan, a slum apart in Haiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolette Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Saffache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua-LAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.34-44. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29104/phi-aqualac/2021-v13-1-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRIBUTION TO THE DIAGNOSTIC STUDY OF INTESTINAL PARASITOSIS, HAITI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnee Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucainson Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammcise Apply</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphenide St-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketty Balthazard-Accou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Scientific Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19044/esj.2021.v17n17p64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOCIAL REPRESENTATIONS OF DISEASES LINKED TO CLIMATE CHANGE IN THE POPULATION OF A SLUM DISTRICT: A CASE STUDY FROM HAITI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammcise Apply</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francklin Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucainson Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphenide St-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Scientific Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot des coéditeurs - Gestion de l'environnement et développement durable en Haïti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Prévil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haïti Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The issue of water in slum development in Haiti: the case study of Canaan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolette Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Martel Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua-LAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special issue on Water in Haiti, 9 (1), pp.87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological contamination of groundwater by Cryptosporidium oocysts in Haiti. Health risk assessment for population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketty Balthazard-Accou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momar Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Agnamey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua-LAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.51-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques écotoxicologiques liés aux effluents hospitaliers et recommandations de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Orias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brackers de Hugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (1), pp.59-64. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030008ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health risk assessment linked to filling coastal quarries with treated dredged seaport sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Donguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 485-486, pp.387-395. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.03.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00984581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ionic strength and soil characteristics on the behavior of Cryptosporidium oocysts in saturated porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketty Balthazard-Accou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbain Fifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Agnamey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin André Casimir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 103, pp.114-120. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Mobility of Lead, Copper and Cadmium in a Calcareous Soil of Port-au-Prince, Haiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbain Fifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (11), pp.5830-5843. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph10115830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Ecotoxicological Risks Related to the Discharge of Combined Sewer Overflows (CSOs) in a Periurban River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (7), pp.2670-2687. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph10072670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidiosis in Haiti: surprisingly low level of species diversity revealed by molecular characterization of Cryptosporidium oocysts from surface water and groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (7), pp.45. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2013045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidiosis in Haiti: surprisingly low level of species diversity revealed by molecular characterization of Cryptosporidium oocysts from surface water and groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Damiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketty Balthazard-Accou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmyre Clervil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssata Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.45. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2013045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Mobility of Lead, Copper and Cadmium in a Calcareous Soil of Port-au-Prince, Haiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbain Fifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (11), pp.5830-5843. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph10115830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological risk assessment of urban and industrial systems: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Donguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 409 (24), pp.5162-5176. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.08.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium Contamination of Surface and Water Supplies in Haiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Agnamey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Environmental &amp; Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (1), pp.12-17. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19338244.2010.506492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of heavy metals on to sugar cane bagasse: Improvement of adsorption capacities due to anaerobic degradation of the biosorbent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osnick Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Metivier-Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (13), pp.1371-1379. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330903139520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption studies of methylene blue and phenol onto vetiver roots activated carbon prepared by chemical activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Altenor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Carene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 165 (1-3), pp.1029-1039. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2008.10.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater contamination by microbiological and chemical substances released from hospital wastewater: Health risk assessment for drinking water consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gisèle Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (4), pp.718-726. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2009.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of heavy metals on to sugar cane bagasse: Improvement of adsorption capacities due to anaerobic degradation of the biosorbent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osnick Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Metivier-Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (13), pp.1371-1379. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330903139520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater contamination by microbiological and chemical substances released from hospital wastewater: Health risk assessment for drinking water consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gisèle Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (4), pp.718-726. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2009.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of heavy metals on to sugar cane bagasse: Improvement of adsorption capacities due to anaerobic degradation of the biosorbent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osnick Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Métivier‐pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (13), pp.1371-1379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling studies of sorption of tetracycline onto iron oxides-coated quartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwine Tanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 327 (1-3), pp.57-63. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2008.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human health risk assessment of lead in drinking water: a case study from Port-au-Prince, Haiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osnick Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (3/4), pp.280. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2007.016496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des effets combinés du glutaraldéhyde et des surfactants contenus dans les effluents hospitaliers vis-à-vis de Daphnia magna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N°42 - Avril-Mai-Juin 2006, pp.22-28. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of glutaraldehyde in hospital wastewater and combined effects of glutaraldehyde and surfactants on aquatic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (3), pp.399-406. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2004.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicological effects of disinfections using sodium hypochlorite on aquatic organisms and its contribution to AOX formation in hospital wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (7), pp.891-900. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2004.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement des capacités à innover par une démarche d'apprentissage collectif dans les filières cacao et café en Haïti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fritzner Amazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédique Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIèmes Journées du développement de l’Association Tiers-Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tiers-Monde, May 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EAU À CANAAN : QUELLES FORMES DE PARTICIPATION À UNE GESTION DÉMOCRATIQUE DE CE BIEN COMMUN ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolette Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Saffache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel développement urbain pour la ville post-crise?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris 8, Université d'Etat d'Haïti, Université Quisqueya, Ecole Polytechnique Fédérale de Lausanne, Apr 2017, Pétion-Ville, Haïti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE L'INFORMALITÉ À LA GESTION ALTERNATIVE D'UNE VILLE SOUTENABLE : LE CAS DE CANAAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laurence Verret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anie Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel développement urbain pour la ville post-crise?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris 8, Université d'Etat d'Haïti, Université Quisqueya, Ecole Polytechnique Fédérale de Lausanne, Apr 2017, Pétion-Ville, Haïti. pp.115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau en Haiti : Ressources menacées et écosystèmes fragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-systèmes d'Haïti: Focus sur les réalités et les espoirs de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haitian Studies Association, Nov 2016, Cap-Haitien, Haïti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El agua en los barrios pobres de Puerto Príncipe: el análisis de la oferta y la demanda en Canaán.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolette Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-systèmes d'Haïti: Focus sur les réalités et les espoirs de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haitian Studies Association, Nov 2016, Cap-Haitien, Haití. pp.98-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiques de mise en œuvre d'une Hospitalisation Hors les Murs dans un pays en voie de développement : le cas Haïti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norly Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Rezg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers - GISEH 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse scientométrique de la production scientifique en changement climatique sur la Caraïbe : cas d'Haïti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Roobens Célius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Noncent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Cesars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES CHANGEMENTS CLIMATIQUES ET L’ESPACE HAÏTIEN: ENJEUX ET PERSPECTIVES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Port-au-Prince, Haïti. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation of Sargassum sp. and modelling of adsorption of emerging micropollutants on activated carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Francoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Jean-Marius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique de l’eau dans les bidonvilles en formation : étude des cas de Canaan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolette Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Doctoriales Sciences Sociales de l’Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. 2nd Doctoriales Sciences Sociales de l’Eau, pp.86-87, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la recherche universitaire à la compréhension du stress qualitatif et quantitatif de l’eau en Haïti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-systèmes d'Haïti: Focus sur les réalités et les espoirs de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cap-Haïtien, Haïti. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Pédagogie Nouvelle S.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-99970-72-10-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habilitation urbaine post- séisme de Port-au-Prince : quel rôle pour les universités et la recherche?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Tricornot Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodat Jean Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Georges Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Martel Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and Human Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Laboy-Nieves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattheus F.A. Goosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 2010, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b10540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque International Faire face à la pénurie d'eau République d'Haïti Ministère de l'Environnement Panos Caraïbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des sciences appliquées en Haïti : un nouveau regard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evenson Calixte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Torrens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Intégrée de l'Eau en Haïti Actes du Colloque International réalisé à Port-au-Prince, les 26,27,28 juin 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vermande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Water in the Sanitary Conditions of the Populations Living in the Slums of Port-au-Prince: The Case of Canaan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolette Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magline Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Telcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Saffache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.96321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector-Borne Diseases and Climate Change in the Environmental Context in Haiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketty Balthazard-Accou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max François Millien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Telcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.96037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics and environmental Health: assessing environmental hazards in Haiti.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphenide St-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammcise Apply</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntechOpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.98371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution of Water Resources and Environmental Impacts in Urban Areas of Developing Countries: Case of the City of Les Cayes (Haiti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketty Balthazard-Accou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Agnamey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raccurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health [Working Title]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2019, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.86951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notion de transfert Ville-Campagne à Port-au-Prince (Haïti) : en quoi la ville peut-elle apporter une valeur ajoutée pour la campagne par la gestion de ses déchets organiques et la campagne vers la ville par la production de produits alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Duchaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUTTE ANTIÉROSIVE - Réhabilitation des sols tropicaux et protection contre les pluies exceptionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2012, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.12419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique de la médecine en Haïti : d'une tradition paternaliste du soin à une santé publique centrée sur le patient à inventer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19: changes in living and socioeconomic shifts in the spotlight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francklin Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max François Millien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et conditions de vie à Canaan aux confins de Port-au-Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolette Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelogue Thérasmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives de développement de l'aire métropolitaine de Port-au-Prince, Horizon 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science оuverte en Haïti : HAL au cœur de la stratégie de visibilité internatiоnale de l'Université Quisqueya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école haïtienne sous la loupe de Jacques Abraham : un miroir des inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quetya Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : des changements de vie et mutations socioéconomiques en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francklin Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max François Millien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : perception de la pandémie et de l'importance des gestes barrières par les marchandes de fruits et légumes de Port-au-Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francklin Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiana Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renando Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Millien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUEL POURRAIT-ÊTRE L'APPORT DES INTELLECTUELS VIVANT À L'EXTÉRIEUR DU PAYS DANS LA CONSTITUTION DES CHAMPS SCIENTIFIQUES EN HAITI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venise A Dubique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Petit-Frère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉTAT DES LIEUX DE LA RECHERCHE AU SEIN DES IES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renauld Govain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raulin Lincifort Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francklin Benjamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CORPUHA (Conférence des Recteurs, Présidents et Dirigeants d’Universités et d’institutions d’Enseignement Supérieur Haïtiennes). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DES RISQUES SANITAIRES ET ECOTOXICOLOGIQUES LIES AUX EFFLUENTS HOSPITALIERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evens Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnement et Société. Insa Lyon, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02061910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8028,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="377B57C2"/>
+    <w:nsid w:val="F715C391"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8259,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evens-emmanuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8865-3409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081288441" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576113v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Balthazard-Accou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Fran&#231;ois Millien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dique Paul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/jwld.2026.157842" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melicile Glesil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjoane Maur&#237;cio Silva Maciel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taynara Lais Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Fuentes Ferreira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymee Medeiros Da Rocha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311XEN020824" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Nomura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Cormier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Brice&#241;o&#8208;zuluaga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231163512" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cormier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111845" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammcise Apply" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corbet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucainson Raymond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035941v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jean Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Kiragu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodley G&#233;n&#233;us" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14619-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036062v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768336v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Struelens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Penda Ba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Bonzi-Coulibaly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249151v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francklin Benjamin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphenide St-Louis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249148v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphnee Michel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2021.v17n17p64" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671975v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolette J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Saffache" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29104/phi-aqualac/2021-v13-1-03" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284242v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine C&#233;sars" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magline Alexis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2021.v17n21p316" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918359v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pr&#233;vil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Agnamey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bodson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Martel Roy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424299v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Orias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brackers de Hugo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030008ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00984581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Donguy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.03.104" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPTR15CH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423321v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Fifi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Andr&#233; Casimir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brasseur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.11.045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVRDVN86-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Angerville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bazin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph10072670" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph10115830" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424300v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmyre Clervil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssata Diallo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia da Costa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2013045" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415998v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pape" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaillant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2010.506492" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424924v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.08.053" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gis&#232;le Pierre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2009.01.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGJ2P395-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424305v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osnick Joseph" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330903139520" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier&#8208;pignon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424912v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416002v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Altenor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Carene" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lambert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.10.133" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3SR70SR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424308v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwine Tanis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.06.013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X76Z183X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424309v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2007.016496" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175402v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1815" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424919v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Keck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2004.08.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1LMGLWZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424920v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blanchard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vermande" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2004.02.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN1J6HXS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673261v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fritzner Amazan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517266v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517260v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Verret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anie Bras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401102v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411071v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598753v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norly Germain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232612v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Roobens C&#233;lius" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Durand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Noncent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Cesars" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425421v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Francoeur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferino-Perez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Yacou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Jean-Marius" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411064v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401087v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epn.ht" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112905v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Tricornot Herv&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodat Jean Marie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Georges Eddy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424298v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Laboy-Nieves" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattheus F.A. Goosen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10540" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470067v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470065v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evenson Calixte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Torrens" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470062v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207174v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Telcy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.96321" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298993v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/online-first/77660" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.98371" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207176v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Jean" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.96037" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394595v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raccurt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86951" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043652v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fernandes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jean" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duchaufour" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.12419" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550071v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963605v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944107v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelogue Th&#233;rasm&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053499v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quetya Aubin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973145v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Jean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renando Antoine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Millien" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945811v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982716v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venise A Dubique" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Petit-Fr&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963603v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renauld Govain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raulin Lincifort Cadet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Guerrier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02061910v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evens-emmanuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8865-3409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081288441" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=iTdDn2cAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576113v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Balthazard-Accou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Fran&#231;ois Millien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dique Paul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/jwld.2026.157842" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melicile Glesil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjoane Maur&#237;cio Silva Maciel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taynara Lais Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Fuentes Ferreira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymee Medeiros Da Rocha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311XEN020824" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498683v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Nomura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cormier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Brice&#241;o&#8208;zuluaga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111845" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Cormier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231163512" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammcise Apply" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corbet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucainson Raymond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jean Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Kiragu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodley G&#233;n&#233;us" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14619-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768336v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Struelens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Penda Ba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Bonzi-Coulibaly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273083" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274930v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine C&#233;sars" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magline Alexis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2021.v17n21p316" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671975v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolette J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Saffache" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29104/phi-aqualac/2021-v13-1-03" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249148v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphnee Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphenide St-Louis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2021.v17n17p64" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249151v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francklin Benjamin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918359v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pr&#233;vil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bodson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Martel Roy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424914v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Agnamey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Orias" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brackers de Hugo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030008ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00984581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Donguy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.03.104" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPTR15CH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423321v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Fifi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Andr&#233; Casimir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brasseur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.11.045" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVRDVN86-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424928v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph10115830" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Angerville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bazin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph10072670" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424301v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2013045" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424300v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmyre Clervil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssata Diallo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia da Costa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415998v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424924v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.08.053" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pape" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaillant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2010.506492" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424912v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osnick Joseph" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330903139520" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416002v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Altenor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Carene" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lambert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.10.133" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3SR70SR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gis&#232;le Pierre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2009.01.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGJ2P395-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424305v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424910v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956362v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier&#8208;pignon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424308v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwine Tanis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.06.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X76Z183X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2007.016496" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175402v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1815" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424919v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Keck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2004.08.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1LMGLWZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424920v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blanchard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vermande" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2004.02.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN1J6HXS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673261v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fritzner Amazan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517266v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517260v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Verret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anie Bras" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411071v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401102v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norly Germain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232612v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Roobens C&#233;lius" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Durand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Noncent" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Cesars" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425421v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Francoeur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferino-Perez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Yacou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Jean-Marius" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411064v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401087v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epn.ht" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112905v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Tricornot Herv&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodat Jean Marie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Georges Eddy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424298v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Laboy-Nieves" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattheus F.A. Goosen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10540" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470067v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470065v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evenson Calixte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Torrens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470062v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207174v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Telcy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.96321" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207176v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Jean" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.96037" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298993v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/online-first/77660" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.98371" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394595v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raccurt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86951" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043652v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fernandes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jean" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duchaufour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.12419" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550071v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963605v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944107v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelogue Th&#233;rasm&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625808v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053499v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quetya Aubin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945811v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973145v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Jean" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renando Antoine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Millien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982716v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venise A Dubique" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Petit-Fr&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963603v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renauld Govain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raulin Lincifort Cadet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Guerrier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02061910v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>