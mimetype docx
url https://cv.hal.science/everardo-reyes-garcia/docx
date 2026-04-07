--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Everardo Reyes </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">everardo-reyes-garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7123-9906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121103846</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing AI in media software: an interdisciplinary approach to user interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte Semiotiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.36-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation graphique sur le web : enjeux créatifs et usages pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 115 (2), pp.45-59. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quad.115.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Media: sign, metaphor, and experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Age in Semiotics &amp; Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.62-79. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33919/dasc.24.7.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de synthèse : dans la matière et les supports de médias numériques narratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/124st⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces culturales: sobre la materialidad de la cultura digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Márgenes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (22), pp.15-19. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22370/margenes.2022.15.22.3198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capsaicin and cybernetics: Mexican intellectual networks in the foundation of cybernetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Burbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-021-01337-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digital approach to semiotics: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada Berlanga-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text and Talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/text-2021-0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Value: Analyzing and Visualizing Facial Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4399/978882553853323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Viz: An Aesthetic Approach to Cultural Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Manovich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (4), pp.408-414. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/leon_a_01927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une mise en interface de données journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (3), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique, structure et médias numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (213), pp.119-135. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.213.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the SIGGRAPH 2019 Art Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (4), pp.346-348. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/leon_a_01775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches to plastic language: Prolegomena to a computer-aided approach to pictorial semiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Sonesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (230), pp.71-96. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sem-2018-0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’archéologie des médias ? de Jussi Parikka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une analyse sémiotique du design numérique : le cas des « cultural analytics »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, DESIGN, MÉDIAS et COMMUNICATION, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supports des images : photographie et images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Giulia Dondero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social hyperdimension of Media Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (1), pp.07-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermedia Semantic Pedagogical Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Technology, Knowledge and Society, Volume 3, Issue 1, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards normalization in e-learning for collaborative work environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13-14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Next 50 Years: collecting and sharing community messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Burbano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SA '24: SIGGRAPH Asia 2024 Art Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGGRAPH Asia, Dec 2024, Tokyo, Japan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3680530.3695441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières des sémiosphères numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Biggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 5ème colloque international sur les frontières numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imad Saleh; Samuel Szoniecky; Malek Ghenima, Jun 2023, Hammamet, Tunisie. pp.399-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existences numériques : vivant, art et technologie Digital existences: living, art, and technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existences collectives : Perspectives sémiotiques sur la sociabilité animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Everardo Reyes; Pauline Hachette; Denis Bertrand, Oct 2022, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Visio Journal: history and discussion of an ongoing digitization project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Giulia Dondero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fontanille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lenninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l’Association Internationale de Sémiotique Visuelle /International Association for Visual Semiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Sémiotique Visuelle /International Association for Visual Semiotics, Sep 2023, Bogota, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media visualization of SIGGRAPH Art Shows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Data Analytics Conference 2023 / CUDAN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiobots, platfospheres, and sign experiments: New challenges in understanding digital communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Bankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress of Semiotics :Semiotics in the Lifeworld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TABLE-RONDE : MÉDIATECTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Menassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBSIC - Image Beyond the Screen International Conference Conférence video mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Wallers-Arenberg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUR ArTeC: Networking for Art, Science, Technology, and Humanities through Hydrology of Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Citton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electronic Art (ISEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WS.3 2020: International conference on Web Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423958.3423968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH Art Papers Programs 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Burbano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electronic Art (ISEA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gwangju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algunas prácticas de programación artística</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciclo de conferencias Secuencia II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Animation et art numérique, Universidad Siglo XXI, Jul 2017, Toluca, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing cultural data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Perspectives in the Digital Humanities Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization Models and Supports for Cultural Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Visualization Strategies for the Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distant reading of Greimas’ Dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress of Semiotics (IASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping transparency issues in design and technology. Wikipedia Case Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Politics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From scientific images to Cultural Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Statutory Conference of the International Association for Visual Semiotics (AISV/IASV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion structures: aesthetics of spatial and temporal transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international celebration of interactive media art re-new 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards normalization in e-learning for collaborative work environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "L'information numérique et les enjeux de la société de l'Information", Tunis, 14-16 avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multimedia in E-Learning, a New Role for Teachers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP World Computer Congress, TC 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Boston,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USING MULTIMEDIA IN E-LEARNING, A NEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC3 Technology Enhanced Learning Workshop (Tel'04), World Computer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existences collectives. Perspectives sémiotiques sur les formes de sociabilité animale et humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hachette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existences collectives Perspectives sémiotiques sur les formes de sociabilité animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '20: Proceedings of the 2nd International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Siala-Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sfaxi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghenima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 2020, 978-1-4053-7753-9. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WS.3 2020: Proceedings of the 3rd International Conference on Web Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Ruffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WS.3 2020: International conference on Web Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hammamet, France. ACM, 2020, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '20: Proceedings of the 2nd International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Siala-Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sfaxi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghenima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTUC '20: Digital Tools &amp; Uses Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Virtual Event Tunisia, France. ACM, 2020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing through the web: tools, practices, and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Ruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM SIGWEB in-cooperation. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd edition of the international conference on Web Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-4503-6438-6/18/10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '18: Proceedings of the 1st International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM Press, 2018, 978-1-4503-6451-5. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3240117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving and Questioning Immateriality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatel-Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Computer Art Congress [CAC.5]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2016, 979-10-90094-23-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Studies. Proceedings of the 1st. international congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Web Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Ruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existences collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hachette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Biggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782370590145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes an Image? Inscriptions, digital spaces and forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire image : inscriptions, espaces et formes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Image-Interface: Graphical Supports for Visual Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, Inc.; ISTE, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Interactive Hypermedia Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, Inc., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de systèmes hypermédia interactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 978-1-78405-264-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging forms of computer art: making the digital sense. Proceedings of the 2nd International Computer Art Congress (CAC.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-2-909285-45-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique et culture numérique : systèmes d'information comme terrain d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amir Biglari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sémiotique et ses horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.413-426, 2025, 978-2-336-51499-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural and citizen engagement - A cross-disciplinary and cross-cultural participatory design learning case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Dupret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Ziku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Caridakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Spigarelli; Louise Kempton; Lorenzo Compagnucci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and digital humanities: the role of university in shaping the future of labour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.167 - 183, 2024, 978-1-03533-185-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs de l’université : Personnalisation, modularisation, hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7, 2023, 978-2-37059-015-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualité urbaine et dispositifs techniques : une approche hydrologique-artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Beyaert-Geslin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanité de l'art. Questions sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULIM, pp.253-266, 2023, 978-2-84287-870-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une cartographie de réseaux émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographies sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.194-215, 2023, 9782377410804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messages vers le futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lauren Lee McCarthy; Casey Reas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Anniversary Community Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Processing Foundation, pp.765, 2022, 978-0-9998813-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Introduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octaviana Bibliothèque numérique Paris 8. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What Makes an Image? Inscriptions, digital spaces and forms,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-12, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morehshin Allahyari; Daniel Rourke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3D Additivist Cookbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Institute of Network Cultures, pp.65-66, 2016, 978-94-92302-10-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypermédia au service du travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias : conception et réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hypertexte à l'hypermédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermedias : conception and production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2-7462-1037-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Project - HOM -Hydrology of Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali et Éric Bertin (éds.) Sociabilités numériques, Louvain-la-Neuve, Academia/L’Harmattan, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viande(s). Stéréotypies sémiotiques et inquiétudes culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Marsciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolina Skenderija-Bohnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interface et ses médiations politiques : Alexander Galloway, The Interface Effect, Polity Press, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superquadratics Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image-interface : Approche sémio-technique des objets hypermédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Paris VIII - Vincennes à Saint-Denis, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02401345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes Stein graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Balpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Everardo Reyes </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">everardo-reyes-garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7123-9906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121103846</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing AI in media software: an interdisciplinary approach to user interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte Semiotiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.36-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation graphique sur le web : enjeux créatifs et usages pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 115 (2), pp.45-59. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quad.115.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Media: sign, metaphor, and experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Age in Semiotics &amp; Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.62-79. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33919/dasc.24.7.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de synthèse : dans la matière et les supports de médias numériques narratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/124st⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces culturales: sobre la materialidad de la cultura digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Márgenes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (22), pp.15-19. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22370/margenes.2022.15.22.3198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capsaicin and cybernetics: Mexican intellectual networks in the foundation of cybernetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Burbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-021-01337-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digital approach to semiotics: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada Berlanga-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text and Talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/text-2021-0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Value: Analyzing and Visualizing Facial Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4399/978882553853323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Viz: An Aesthetic Approach to Cultural Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Manovich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (4), pp.408-414. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/leon_a_01927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une mise en interface de données journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (3), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique, structure et médias numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (213), pp.119-135. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.213.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the SIGGRAPH 2019 Art Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (4), pp.346-348. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/leon_a_01775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches to plastic language: Prolegomena to a computer-aided approach to pictorial semiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Sonesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (230), pp.71-96. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sem-2018-0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’archéologie des médias ? de Jussi Parikka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une analyse sémiotique du design numérique : le cas des « cultural analytics »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, DESIGN, MÉDIAS et COMMUNICATION, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supports des images : photographie et images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Giulia Dondero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social hyperdimension of Media Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (1), pp.07-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermedia Semantic Pedagogical Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Technology, Knowledge and Society, Volume 3, Issue 1, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards normalization in e-learning for collaborative work environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13-14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Next 50 Years: collecting and sharing community messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Burbano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SA '24: SIGGRAPH Asia 2024 Art Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGGRAPH Asia, Dec 2024, Tokyo, Japan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3680530.3695441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières des sémiosphères numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Biggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 5ème colloque international sur les frontières numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imad Saleh; Samuel Szoniecky; Malek Ghenima, Jun 2023, Hammamet, Tunisie. pp.399-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existences numériques : vivant, art et technologie Digital existences: living, art, and technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existences collectives : Perspectives sémiotiques sur la sociabilité animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Everardo Reyes; Pauline Hachette; Denis Bertrand, Oct 2022, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Visio Journal: history and discussion of an ongoing digitization project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Giulia Dondero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fontanille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lenninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l’Association Internationale de Sémiotique Visuelle /International Association for Visual Semiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Sémiotique Visuelle /International Association for Visual Semiotics, Sep 2023, Bogota, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media visualization of SIGGRAPH Art Shows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Data Analytics Conference 2023 / CUDAN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiobots, platfospheres, and sign experiments: New challenges in understanding digital communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Bankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress of Semiotics :Semiotics in the Lifeworld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TABLE-RONDE : MÉDIATECTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Menassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBSIC - Image Beyond the Screen International Conference Conférence video mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Wallers-Arenberg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUR ArTeC: Networking for Art, Science, Technology, and Humanities through Hydrology of Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Citton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electronic Art (ISEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WS.3 2020: International conference on Web Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423958.3423968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH Art Papers Programs 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Burbano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electronic Art (ISEA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gwangju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algunas prácticas de programación artística</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciclo de conferencias Secuencia II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Animation et art numérique, Universidad Siglo XXI, Jul 2017, Toluca, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing cultural data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Perspectives in the Digital Humanities Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization Models and Supports for Cultural Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Visualization Strategies for the Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distant reading of Greimas’ Dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress of Semiotics (IASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping transparency issues in design and technology. Wikipedia Case Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Politics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From scientific images to Cultural Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Statutory Conference of the International Association for Visual Semiotics (AISV/IASV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion structures: aesthetics of spatial and temporal transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international celebration of interactive media art re-new 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards normalization in e-learning for collaborative work environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "L'information numérique et les enjeux de la société de l'Information", Tunis, 14-16 avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multimedia in E-Learning, a New Role for Teachers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP World Computer Congress, TC 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Boston,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USING MULTIMEDIA IN E-LEARNING, A NEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC3 Technology Enhanced Learning Workshop (Tel'04), World Computer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existences collectives. Perspectives sémiotiques sur les formes de sociabilité animale et humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hachette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existences collectives Perspectives sémiotiques sur les formes de sociabilité animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '20: Proceedings of the 2nd International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Siala-Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sfaxi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghenima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 2020, 978-1-4053-7753-9. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WS.3 2020: Proceedings of the 3rd International Conference on Web Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Ruffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WS.3 2020: International conference on Web Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hammamet, France. ACM, 2020, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '20: Proceedings of the 2nd International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Siala-Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sfaxi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghenima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTUC '20: Digital Tools &amp; Uses Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Virtual Event Tunisia, France. ACM, 2020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing through the web: tools, practices, and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Ruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM SIGWEB in-cooperation. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd edition of the international conference on Web Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-4503-6438-6/18/10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '18: Proceedings of the 1st International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM Press, 2018, 978-1-4503-6451-5. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3240117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving and Questioning Immateriality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatel-Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Computer Art Congress [CAC.5]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2016, 979-10-90094-23-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Studies. Proceedings of the 1st. international congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Web Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Ruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existences collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hachette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Biggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782370590145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes an Image? Inscriptions, digital spaces and forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire image : inscriptions, espaces et formes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Image-Interface: Graphical Supports for Visual Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, Inc.; ISTE, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Interactive Hypermedia Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, Inc., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de systèmes hypermédia interactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 978-1-78405-264-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging forms of computer art: making the digital sense. Proceedings of the 2nd International Computer Art Congress (CAC.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-2-909285-45-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique et culture numérique : systèmes d'information comme terrain d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amir Biglari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sémiotique et ses horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.413-426, 2025, 978-2-336-51499-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural and citizen engagement - A cross-disciplinary and cross-cultural participatory design learning case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Dupret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Ziku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Caridakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Spigarelli; Louise Kempton; Lorenzo Compagnucci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and digital humanities: the role of university in shaping the future of labour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.167 - 183, 2024, 978-1-03533-185-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs de l’université : Personnalisation, modularisation, hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7, 2023, 978-2-37059-015-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualité urbaine et dispositifs techniques : une approche hydrologique-artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Beyaert-Geslin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanité de l'art. Questions sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULIM, pp.253-266, 2023, 978-2-84287-870-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une cartographie de réseaux émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographies sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.194-215, 2023, 9782377410804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messages vers le futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lauren Lee McCarthy; Casey Reas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Anniversary Community Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Processing Foundation, pp.765, 2022, 978-0-9998813-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Introduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octaviana Bibliothèque numérique Paris 8. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What Makes an Image? Inscriptions, digital spaces and forms,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-12, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morehshin Allahyari; Daniel Rourke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3D Additivist Cookbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Institute of Network Cultures, pp.65-66, 2016, 978-94-92302-10-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypermédia au service du travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias : conception et réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hypertexte à l'hypermédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermedias : conception and production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2-7462-1037-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Project - HOM -Hydrology of Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali et Éric Bertin (éds.) Sociabilités numériques, Louvain-la-Neuve, Academia/L’Harmattan, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viande(s). Stéréotypies sémiotiques et inquiétudes culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Marsciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolina Skenderija-Bohnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superquadratics Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interface et ses médiations politiques : Alexander Galloway, The Interface Effect, Polity Press, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image-interface : Approche sémio-technique des objets hypermédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Paris VIII - Vincennes à Saint-Denis, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02401345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes Stein graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Balpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C168C32"/>
+    <w:nsid w:val="217010F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/everardo-reyes-garcia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7123-9906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121103846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915703v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372591v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.115.0045" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915700v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33919/dasc.24.7.4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915708v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/124st" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22370/margenes.2022.15.22.3198" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Burbano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-021-01337-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784294v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Berlanga-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/text-2021-0073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/978882553853323" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915926v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Manovich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/leon_a_01927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4453" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519166v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.213.0119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/leon_a_01775" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Sonesson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2018-0106" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02097409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02103903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giulia Dondero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Zreik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147917v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Mkadmi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3680530.3695441" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Biggio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04803933v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Andersson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontanille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Klinkenberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lenninger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Bankov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Leone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Menassel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Boulekbache-Mazouz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092825v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423958.3423968" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101641v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101577v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Cellard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02104777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444964v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hachette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947823v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Siala-Kallel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sfaxi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghenima" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bernstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ruffo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423958" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092829v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439610v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatel-Innocenti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979758v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siguier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247758v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Le Cor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouha&#239;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02097429v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012102v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/art/CAC2Book.htm" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915698v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915707v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Dupret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ziku" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Caridakis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444993v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444628v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445018v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616229v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02099421v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144589v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194483v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248072v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157038v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costantini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marsciani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Skenderija-Bohnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khelil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02103906v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107925v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02401345v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107943v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Balpe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/everardo-reyes-garcia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7123-9906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121103846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915703v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372591v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.115.0045" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915700v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33919/dasc.24.7.4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915708v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/124st" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22370/margenes.2022.15.22.3198" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Burbano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-021-01337-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784294v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Berlanga-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/text-2021-0073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/978882553853323" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915926v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Manovich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/leon_a_01927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4453" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519166v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.213.0119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/leon_a_01775" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Sonesson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2018-0106" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02097409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02103903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giulia Dondero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Zreik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147917v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Mkadmi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3680530.3695441" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Biggio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04803933v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Andersson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontanille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Klinkenberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lenninger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Bankov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Leone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Menassel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Boulekbache-Mazouz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092825v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423958.3423968" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101641v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101577v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Cellard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02104777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444964v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hachette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947823v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Siala-Kallel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sfaxi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghenima" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bernstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ruffo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423958" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092829v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439610v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatel-Innocenti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979758v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siguier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247758v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Le Cor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouha&#239;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02097429v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012102v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/art/CAC2Book.htm" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915698v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915707v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Dupret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ziku" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Caridakis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444993v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444628v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445018v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616229v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02099421v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144589v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194483v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248072v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157038v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costantini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marsciani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Skenderija-Bohnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khelil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107925v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02103906v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02401345v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107943v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Balpe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>