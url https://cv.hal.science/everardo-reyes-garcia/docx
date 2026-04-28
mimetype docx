--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Everardo Reyes </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">everardo-reyes-garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7123-9906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121103846</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing AI in media software: an interdisciplinary approach to user interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte Semiotiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.36-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation graphique sur le web : enjeux créatifs et usages pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 115 (2), pp.45-59. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quad.115.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Media: sign, metaphor, and experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Age in Semiotics &amp; Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.62-79. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33919/dasc.24.7.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de synthèse : dans la matière et les supports de médias numériques narratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/124st⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces culturales: sobre la materialidad de la cultura digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Márgenes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (22), pp.15-19. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22370/margenes.2022.15.22.3198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capsaicin and cybernetics: Mexican intellectual networks in the foundation of cybernetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Burbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-021-01337-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digital approach to semiotics: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada Berlanga-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text and Talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/text-2021-0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Value: Analyzing and Visualizing Facial Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4399/978882553853323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Viz: An Aesthetic Approach to Cultural Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Manovich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (4), pp.408-414. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/leon_a_01927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une mise en interface de données journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (3), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique, structure et médias numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (213), pp.119-135. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.213.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the SIGGRAPH 2019 Art Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (4), pp.346-348. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/leon_a_01775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches to plastic language: Prolegomena to a computer-aided approach to pictorial semiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Sonesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (230), pp.71-96. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sem-2018-0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’archéologie des médias ? de Jussi Parikka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une analyse sémiotique du design numérique : le cas des « cultural analytics »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, DESIGN, MÉDIAS et COMMUNICATION, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supports des images : photographie et images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Giulia Dondero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social hyperdimension of Media Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (1), pp.07-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermedia Semantic Pedagogical Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Technology, Knowledge and Society, Volume 3, Issue 1, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards normalization in e-learning for collaborative work environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13-14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Next 50 Years: collecting and sharing community messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Burbano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SA '24: SIGGRAPH Asia 2024 Art Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGGRAPH Asia, Dec 2024, Tokyo, Japan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3680530.3695441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières des sémiosphères numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Biggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 5ème colloque international sur les frontières numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imad Saleh; Samuel Szoniecky; Malek Ghenima, Jun 2023, Hammamet, Tunisie. pp.399-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existences numériques : vivant, art et technologie Digital existences: living, art, and technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existences collectives : Perspectives sémiotiques sur la sociabilité animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Everardo Reyes; Pauline Hachette; Denis Bertrand, Oct 2022, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Visio Journal: history and discussion of an ongoing digitization project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Giulia Dondero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fontanille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lenninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l’Association Internationale de Sémiotique Visuelle /International Association for Visual Semiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Sémiotique Visuelle /International Association for Visual Semiotics, Sep 2023, Bogota, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media visualization of SIGGRAPH Art Shows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Data Analytics Conference 2023 / CUDAN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiobots, platfospheres, and sign experiments: New challenges in understanding digital communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Bankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress of Semiotics :Semiotics in the Lifeworld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TABLE-RONDE : MÉDIATECTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Menassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBSIC - Image Beyond the Screen International Conference Conférence video mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Wallers-Arenberg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUR ArTeC: Networking for Art, Science, Technology, and Humanities through Hydrology of Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Citton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electronic Art (ISEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WS.3 2020: International conference on Web Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423958.3423968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH Art Papers Programs 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Burbano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electronic Art (ISEA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gwangju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algunas prácticas de programación artística</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciclo de conferencias Secuencia II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Animation et art numérique, Universidad Siglo XXI, Jul 2017, Toluca, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing cultural data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Perspectives in the Digital Humanities Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization Models and Supports for Cultural Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Visualization Strategies for the Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distant reading of Greimas’ Dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress of Semiotics (IASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping transparency issues in design and technology. Wikipedia Case Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Politics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From scientific images to Cultural Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Statutory Conference of the International Association for Visual Semiotics (AISV/IASV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion structures: aesthetics of spatial and temporal transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international celebration of interactive media art re-new 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards normalization in e-learning for collaborative work environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "L'information numérique et les enjeux de la société de l'Information", Tunis, 14-16 avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multimedia in E-Learning, a New Role for Teachers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP World Computer Congress, TC 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Boston,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USING MULTIMEDIA IN E-LEARNING, A NEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC3 Technology Enhanced Learning Workshop (Tel'04), World Computer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existences collectives. Perspectives sémiotiques sur les formes de sociabilité animale et humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hachette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existences collectives Perspectives sémiotiques sur les formes de sociabilité animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '20: Proceedings of the 2nd International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Siala-Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sfaxi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghenima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 2020, 978-1-4053-7753-9. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WS.3 2020: Proceedings of the 3rd International Conference on Web Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Ruffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WS.3 2020: International conference on Web Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hammamet, France. ACM, 2020, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '20: Proceedings of the 2nd International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Siala-Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sfaxi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghenima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTUC '20: Digital Tools &amp; Uses Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Virtual Event Tunisia, France. ACM, 2020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing through the web: tools, practices, and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Ruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM SIGWEB in-cooperation. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd edition of the international conference on Web Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-4503-6438-6/18/10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '18: Proceedings of the 1st International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM Press, 2018, 978-1-4503-6451-5. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3240117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving and Questioning Immateriality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatel-Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Computer Art Congress [CAC.5]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2016, 979-10-90094-23-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Studies. Proceedings of the 1st. international congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Web Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Ruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existences collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hachette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Biggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782370590145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes an Image? Inscriptions, digital spaces and forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire image : inscriptions, espaces et formes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Image-Interface: Graphical Supports for Visual Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, Inc.; ISTE, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Interactive Hypermedia Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, Inc., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de systèmes hypermédia interactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 978-1-78405-264-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging forms of computer art: making the digital sense. Proceedings of the 2nd International Computer Art Congress (CAC.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-2-909285-45-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique et culture numérique : systèmes d'information comme terrain d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amir Biglari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sémiotique et ses horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.413-426, 2025, 978-2-336-51499-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural and citizen engagement - A cross-disciplinary and cross-cultural participatory design learning case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Dupret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Ziku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Caridakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Spigarelli; Louise Kempton; Lorenzo Compagnucci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and digital humanities: the role of university in shaping the future of labour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.167 - 183, 2024, 978-1-03533-185-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs de l’université : Personnalisation, modularisation, hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7, 2023, 978-2-37059-015-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualité urbaine et dispositifs techniques : une approche hydrologique-artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Beyaert-Geslin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanité de l'art. Questions sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULIM, pp.253-266, 2023, 978-2-84287-870-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une cartographie de réseaux émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographies sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.194-215, 2023, 9782377410804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messages vers le futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lauren Lee McCarthy; Casey Reas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Anniversary Community Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Processing Foundation, pp.765, 2022, 978-0-9998813-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Introduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octaviana Bibliothèque numérique Paris 8. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What Makes an Image? Inscriptions, digital spaces and forms,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-12, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morehshin Allahyari; Daniel Rourke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3D Additivist Cookbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Institute of Network Cultures, pp.65-66, 2016, 978-94-92302-10-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypermédia au service du travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias : conception et réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hypertexte à l'hypermédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermedias : conception and production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2-7462-1037-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Project - HOM -Hydrology of Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali et Éric Bertin (éds.) Sociabilités numériques, Louvain-la-Neuve, Academia/L’Harmattan, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viande(s). Stéréotypies sémiotiques et inquiétudes culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Marsciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolina Skenderija-Bohnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superquadratics Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interface et ses médiations politiques : Alexander Galloway, The Interface Effect, Polity Press, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image-interface : Approche sémio-technique des objets hypermédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Paris VIII - Vincennes à Saint-Denis, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02401345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes Stein graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Balpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Everardo Reyes </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">everardo-reyes-garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7123-9906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121103846</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing AI in media software: an interdisciplinary approach to user interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte Semiotiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.36-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation graphique sur le web : enjeux créatifs et usages pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 115 (2), pp.45-59. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quad.115.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Media: sign, metaphor, and experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Age in Semiotics &amp; Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.62-79. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33919/dasc.24.7.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de synthèse : dans la matière et les supports de médias numériques narratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/124st⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces culturales: sobre la materialidad de la cultura digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Márgenes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (22), pp.15-19. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22370/margenes.2022.15.22.3198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capsaicin and cybernetics: Mexican intellectual networks in the foundation of cybernetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Burbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-021-01337-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digital approach to semiotics: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada Berlanga-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text and Talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/text-2021-0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Value: Analyzing and Visualizing Facial Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4399/978882553853323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Viz: An Aesthetic Approach to Cultural Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Manovich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (4), pp.408-414. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/leon_a_01927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une mise en interface de données journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (3), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique, structure et médias numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (213), pp.119-135. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.213.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the SIGGRAPH 2019 Art Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (4), pp.346-348. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/leon_a_01775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches to plastic language: Prolegomena to a computer-aided approach to pictorial semiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Sonesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (230), pp.71-96. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sem-2018-0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’archéologie des médias ? de Jussi Parikka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une analyse sémiotique du design numérique : le cas des « cultural analytics »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, DESIGN, MÉDIAS et COMMUNICATION, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supports des images : photographie et images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Giulia Dondero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social hyperdimension of Media Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (1), pp.07-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermedia Semantic Pedagogical Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Technology, Knowledge and Society, Volume 3, Issue 1, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards normalization in e-learning for collaborative work environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13-14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Next 50 Years: collecting and sharing community messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Burbano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SA '24: SIGGRAPH Asia 2024 Art Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGGRAPH Asia, Dec 2024, Tokyo, Japan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3680530.3695441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières des sémiosphères numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Biggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 5ème colloque international sur les frontières numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imad Saleh; Samuel Szoniecky; Malek Ghenima, Jun 2023, Hammamet, Tunisie. pp.399-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existences numériques : vivant, art et technologie Digital existences: living, art, and technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existences collectives : Perspectives sémiotiques sur la sociabilité animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Everardo Reyes; Pauline Hachette; Denis Bertrand, Oct 2022, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Visio Journal: history and discussion of an ongoing digitization project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Giulia Dondero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fontanille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lenninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l’Association Internationale de Sémiotique Visuelle /International Association for Visual Semiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Sémiotique Visuelle /International Association for Visual Semiotics, Sep 2023, Bogota, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media visualization of SIGGRAPH Art Shows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Data Analytics Conference 2023 / CUDAN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiobots, platfospheres, and sign experiments: New challenges in understanding digital communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Bankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress of Semiotics :Semiotics in the Lifeworld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TABLE-RONDE : MÉDIATECTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Menassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBSIC - Image Beyond the Screen International Conference Conférence video mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Wallers-Arenberg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUR ArTeC: Networking for Art, Science, Technology, and Humanities through Hydrology of Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Citton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electronic Art (ISEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WS.3 2020: International conference on Web Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423958.3423968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH Art Papers Programs 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Burbano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electronic Art (ISEA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gwangju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algunas prácticas de programación artística</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciclo de conferencias Secuencia II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Animation et art numérique, Universidad Siglo XXI, Jul 2017, Toluca, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing cultural data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Perspectives in the Digital Humanities Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization Models and Supports for Cultural Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Visualization Strategies for the Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distant reading of Greimas’ Dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress of Semiotics (IASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping transparency issues in design and technology. Wikipedia Case Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Politics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From scientific images to Cultural Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Statutory Conference of the International Association for Visual Semiotics (AISV/IASV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion structures: aesthetics of spatial and temporal transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international celebration of interactive media art re-new 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards normalization in e-learning for collaborative work environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "L'information numérique et les enjeux de la société de l'Information", Tunis, 14-16 avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multimedia in E-Learning, a New Role for Teachers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP World Computer Congress, TC 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Boston,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USING MULTIMEDIA IN E-LEARNING, A NEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC3 Technology Enhanced Learning Workshop (Tel'04), World Computer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existences collectives. Perspectives sémiotiques sur les formes de sociabilité animale et humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hachette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existences collectives Perspectives sémiotiques sur les formes de sociabilité animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '20: Proceedings of the 2nd International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Siala-Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sfaxi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghenima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 2020, 978-1-4053-7753-9. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WS.3 2020: Proceedings of the 3rd International Conference on Web Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Ruffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WS.3 2020: International conference on Web Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hammamet, France. ACM, 2020, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '20: Proceedings of the 2nd International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Siala-Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sfaxi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghenima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTUC '20: Digital Tools &amp; Uses Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Virtual Event Tunisia, France. ACM, 2020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing through the web: tools, practices, and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Ruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM SIGWEB in-cooperation. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd edition of the international conference on Web Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-4503-6438-6/18/10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '18: Proceedings of the 1st International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM Press, 2018, 978-1-4503-6451-5. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3240117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving and Questioning Immateriality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatel-Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Computer Art Congress [CAC.5]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2016, 979-10-90094-23-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Studies. Proceedings of the 1st. international congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Web Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Ruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existences collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hachette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Biggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782370590145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes an Image? Inscriptions, digital spaces and forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire image : inscriptions, espaces et formes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Image-Interface: Graphical Supports for Visual Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, Inc.; ISTE, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Interactive Hypermedia Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, Inc., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de systèmes hypermédia interactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 978-1-78405-264-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging forms of computer art: making the digital sense. Proceedings of the 2nd International Computer Art Congress (CAC.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-2-909285-45-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique et culture numérique : systèmes d'information comme terrain d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amir Biglari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sémiotique et ses horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.413-426, 2025, 978-2-336-51499-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural and citizen engagement - A cross-disciplinary and cross-cultural participatory design learning case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Dupret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Ziku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Caridakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Spigarelli; Louise Kempton; Lorenzo Compagnucci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and digital humanities: the role of university in shaping the future of labour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.167 - 183, 2024, 978-1-03533-185-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualité urbaine et dispositifs techniques : une approche hydrologique-artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Beyaert-Geslin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanité de l'art. Questions sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULIM, pp.253-266, 2023, 978-2-84287-870-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les futurs de l’université : Personnalisation, modularisation, hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7, 2023, 978-2-37059-015-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une cartographie de réseaux émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographies sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.194-215, 2023, 9782377410804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messages vers le futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lauren Lee McCarthy; Casey Reas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Anniversary Community Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Processing Foundation, pp.765, 2022, 978-0-9998813-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Introduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octaviana Bibliothèque numérique Paris 8. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What Makes an Image? Inscriptions, digital spaces and forms,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-12, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morehshin Allahyari; Daniel Rourke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3D Additivist Cookbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Institute of Network Cultures, pp.65-66, 2016, 978-94-92302-10-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypermédia au service du travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias : conception et réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hypertexte à l'hypermédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermedias : conception and production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2-7462-1037-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Project - HOM -Hydrology of Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Le Cor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ablali et Éric Bertin (éds.) Sociabilités numériques, Louvain-la-Neuve, Academia/L’Harmattan, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viande(s). Stéréotypies sémiotiques et inquiétudes culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Marsciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolina Skenderija-Bohnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interface et ses médiations politiques : Alexander Galloway, The Interface Effect, Polity Press, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superquadratics Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image-interface : Approche sémio-technique des objets hypermédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Paris VIII - Vincennes à Saint-Denis, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02401345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes Stein graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Balpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="217010F3"/>
+    <w:nsid w:val="C082B269"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/everardo-reyes-garcia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7123-9906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121103846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915703v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372591v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.115.0045" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915700v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33919/dasc.24.7.4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915708v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/124st" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22370/margenes.2022.15.22.3198" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Burbano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-021-01337-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784294v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Berlanga-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/text-2021-0073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/978882553853323" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915926v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Manovich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/leon_a_01927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4453" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519166v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.213.0119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/leon_a_01775" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Sonesson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2018-0106" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02097409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02103903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giulia Dondero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Zreik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147917v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Mkadmi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3680530.3695441" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Biggio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04803933v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Andersson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontanille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Klinkenberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lenninger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Bankov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Leone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Menassel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Boulekbache-Mazouz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092825v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423958.3423968" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101641v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101577v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Cellard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02104777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444964v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hachette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947823v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Siala-Kallel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sfaxi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghenima" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bernstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ruffo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423958" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092829v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439610v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatel-Innocenti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979758v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siguier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247758v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Le Cor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouha&#239;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02097429v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012102v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/art/CAC2Book.htm" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915698v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915707v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Dupret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ziku" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Caridakis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444993v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444628v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445018v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616229v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02099421v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144589v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194483v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248072v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157038v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costantini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marsciani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Skenderija-Bohnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khelil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107925v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02103906v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02401345v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107943v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Balpe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/everardo-reyes-garcia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7123-9906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121103846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915703v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372591v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.115.0045" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915700v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33919/dasc.24.7.4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915708v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/124st" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22370/margenes.2022.15.22.3198" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Burbano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-021-01337-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784294v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Berlanga-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/text-2021-0073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/978882553853323" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915926v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Manovich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/leon_a_01927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4453" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519166v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.213.0119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/leon_a_01775" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Sonesson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2018-0106" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02097409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02103903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giulia Dondero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Zreik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147917v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Mkadmi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3680530.3695441" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Biggio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04803933v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Andersson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontanille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Klinkenberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lenninger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Bankov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Leone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Menassel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Boulekbache-Mazouz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092825v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423958.3423968" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101641v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101577v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Cellard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02104777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444964v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hachette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947823v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Siala-Kallel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sfaxi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghenima" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bernstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ruffo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423958" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092829v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439610v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatel-Innocenti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979758v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siguier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247758v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Le Cor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouha&#239;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02097429v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012102v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/art/CAC2Book.htm" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915698v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915707v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Dupret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ziku" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Caridakis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444628v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444993v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445018v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616229v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02099421v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144589v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194483v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03248072v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157038v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costantini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marsciani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Skenderija-Bohnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khelil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02103906v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107925v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02401345v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107943v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Balpe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>