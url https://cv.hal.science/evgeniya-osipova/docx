--- v0 (2026-03-04)
+++ v1 (2026-04-06)
@@ -66,3603 +66,3711 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palaeolithic of Kazakhstan and Research Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimma Aminova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saule Rakhimzhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yslam Kurmaniyazov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence « École internationale d’hiver – 2026 ». Thème : Préservation, protection et gestion du Patrimoine historique et culturel mondial dans le cadre de l'UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’État M.O. Auezov du Kazakhstan méridional, Feb 2026, Chymkent, Kazakhstan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intentional Breakage on Flakes in the Early Palaeolithic. Examples of Sites from the Northern Region of tha Aral Sea (South-western Kazakhstan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimma Aminova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale annuelle "Lecture A.Kh. Margulan-2025"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Archéologie A.Kh. Margulan, Mar 2025, Almaty, Kazakhstan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premiers peuplements du Kazakhstan. Perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale « L’archéologie du Kazakhstan : réalisations et perspectives de développement de la coopération bilatérale entre le Kazakhstan et la France »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de la République du Kazakhstan en République française, Sep 2025, Institut de Paléontologie Humaine, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photogrammetry in the advancement of prehistory researches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramazan Zhanuzak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale annuelle "Lecture A.Kh. Margulan-2024"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Archéologie A.Kh. Margulan, Université Pégadogique de Pavlodar Alkey Margulan, May 2024, Almaty, Pavlodar, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techno-functional potential of porphyrites from Southern-eastern Kazakhstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimma Aminova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talgat Mamirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Artyukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale annuelle "Lecture A.Kh. Margulan-2024"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Archéologie A.Kh. Margulan, Université Pédagogique de Pavlodar Alkey Margulan, May 2024, Almaty, Pavlodar, Kazakhstan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bifacial tools from Kazakhstan. Comparison with the materials from neighbor regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Artyukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Xiao Bo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale annuelle "Lecture A.Kh. Margulan-2024"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Archéologie A.Kh. Margulan, Université Pédagogique de Pavlodar Akley Margulan, May 2024, Almaty, Pavlodar, Kazakhstan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The treatment of carcasses of the large mammals from the Acheulean levels E and F, Arago cave (Eastern Pyrenees, FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde internationale « Paléolithique du Kazakhstan et Archéologie expérimentale », dédiée à 95e anniversaire du paléolithicien Kazakh, Hasan Alpysbayevich ALPYSBAYEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Archéologie A.Kh. Margulan, Aug 2023, Almaty, Kazakhstan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche expérimental: &amp;quot;Traitement d'une carcasse de cheval avec des outils lithiques sur le site de Rakhat (Kazakhstan du Sud-est)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde internationale « Paléolithique du Kazakhstan et Archéologie expérimentale », dédiée à 95e anniversaire du paléolithitien Kazakh, Hasan Alpysbayevich ALPYSBAYEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Archéologie A.Kh. Margulan, Aug 2023, Almaty, Kazakhstan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary use-wear analysis of flint rock tools from the Ulken-Zhezdy in situ site (Central Kazakhstan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Artyukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference "Margulan Readings-2023"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Almaty, Kazakhstan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des stries de bifaces sur les ossements de chevaux : Expérimentations et identification des traces de la Caune de l'Arago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude planière OccitAnimaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OccitAnimaux, Nov 2023, Tautavel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premiers peuplements du Kazkhstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Les grandes étapes morphologiques et culturelles de l’Homme », Commémoration Albert Ier 1922-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Paléontologie humaine, Sep 2022, Villers-Cotterêts, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lifestyle of great prehistoric hunters: use of bifaces for the treatment of carcasses of large mammals from the Acheulean levels E and F, Arago cave (Eastern Pyrenees, FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Handaxes in Palaeolithic Periods: Research Methodology, Geographical and Cultural Variability"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for the History of Material Culture, Russian Academy of Sciences, Dec 2022, Saint-Petersburg, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bifaces du site Dzhraber : étude techno-typologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion du Département des Recherches Paléolithique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for the History of Material Culture, Russian Academy of Sciences, 2018, Saint-Petersburg, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2ème Rapport intermédiaire du Projet trisannuel AP22788840 « Recherche archéologique des sites de l'Âge de la Pierre dans la région Est de la Mer d'Aral », Partie « Paléolithique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut d'archologie A.Kh. Margulan, Almaty, Kazakhstan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport annuel du Projet trisannuel AP22788840 « Recherche archéologique des sites de l'Âge de la Pierre dans la région Est de la Mer d'Aral », Partie « Paléolithique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut d'archéologie A.Kh. Margulan, Almaty, Kazakhstan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport au Résumé de Thèse de Doctorat intitulée « Cultures de l’Âge de la Pierre de la région Sud-ouest du désert de Kyzylkoum » de Bakhodir A. Elmuratov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université d'État de Samarkand, Samarkand, Ouzbékistan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1er Rapport intermédiaire du Projet trisannuel AP22788840 « Recherche archéologique des sites de l'Âge de la Pierre dans la région Est de la Mer d'Aral », Partie « Paléolithique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut d'archéologie A.Kh. Margulan, Almaty, Kazakhstan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport annuel du Projet trisannuel AP22788840 « Recherche archéologique des sites de l'Âge de la Pierre dans la région Est de la Mer d'Aral », Partie « Paléolithique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut d'archéologie A.Kh. Margulan, Almaty, Kazakhstan. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2ème Rapport intermédiaire du Projet trisannuel AP22788840 « Recherche archéologique des sites de l'Âge de la Pierre dans la région Est de la Mer d'Aral », Partie « Paléolithique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut d'archéologie A.Kh. Margulan, Almaty, Kazakhstan. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1er Rapport inermédiaire du Projet trisannuel AP22788840 « Recherche archéologique des sites de l'Âge de la Pierre dans la région Est de la Mer d'Aral », Partie « Paléolithique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut d'archéologie A.Kh. Margulan, Almaty, Kazakhstan. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Traduction (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozherelyev, D.V., Mamirov, T.B., Aminova, R.N., Eskendirov, K.A, Ferapontov, A.I., 2025. Découverte des sites paléolithiques dans les régions intramontagneuses du Tian-Shan septentrional (Kazakhstan du Sud-est). L'Anthropologie, Vol. 129, n° 2</w:t>
+                <w:t xml:space="preserve">Ozherelyev, D.V., Mamirov, T.B., 2025. Dynamique culturelle des industries lithiques du site Paléolithique supérieur de Rakhat (Tian-Shan septentrional). L'Anthropologie, Vol. 129, n° 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103350⟩</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988842v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shevnina, I.V., Logvin, A.V., 2025. Néolithique du Tourgaï : sites, artefacts, paléoéconomie et liens transculturels. L'Anthropologie, Vol. 129, n° 2</w:t>
+                <w:t xml:space="preserve">Ozherelyev, D.V., Mamirov, T.B., Aminova, R.N., Eskendirov, K.A, Ferapontov, A.I., 2025. Découverte des sites paléolithiques dans les régions intramontagneuses du Tian-Shan septentrional (Kazakhstan du Sud-est). L'Anthropologie, Vol. 129, n° 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103367⟩</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014616v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozherelyev, D.V., Mamirov, T.B., 2025. Dynamique culturelle des industries lithiques du site Paléolithique supérieur de Rakhat (Tian-Shan septentrional). L'Anthropologie, Vol. 129, n° 2</w:t>
+                <w:t xml:space="preserve">Shevnina, I.V., Logvin, A.V., 2025. Néolithique du Tourgaï : sites, artefacts, paléoéconomie et liens transculturels. L'Anthropologie, Vol. 129, n° 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103351⟩</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987853v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kungurova, N.Yu., 2025. Organisation des longues cabanes de la région de la rivière Katoun (Monts de l’Altaï) au Néolithique. L'Anthropologie, Vol. 129, n° 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tusheva, Ye.K., Razhimzhanova, S.Z., Aminova, R.N., 2015. Etude technologique des industries des sites holocènes de la région du lac Kudaykol (Kazakhstan septentrional). L'Anthropologie, Vol. 129, n° 2</w:t>
+                <w:t xml:space="preserve">Ozherelyev, D.V., Mamirov, T.B., 2025. Paléolithique supérieur ancien des piémonts duvTian-Shan septentrional (Kazakhstan du Sud-est). Dernières découvertes et état de la recherche. L'Anthropologie, Vol. 129, n° (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103364⟩</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014627v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozherelyev, D.V., Mamirov, T.B., 2025. Paléolithique supérieur ancien des piémonts duvTian-Shan septentrional (Kazakhstan du Sud-est). Dernières découvertes et état de la recherche. L'Anthropologie, Vol. 129, n° (2)</w:t>
+                <w:t xml:space="preserve">Tusheva, Ye.K., Razhimzhanova, S.Z., Aminova, R.N., 2015. Etude technologique des industries des sites holocènes de la région du lac Kudaykol (Kazakhstan septentrional). L'Anthropologie, Vol. 129, n° 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103368⟩</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128006v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voloshin, V.S., 2025. Les premières traces de l’activité humaine du Paléolithique inférieur au Kazakhstan central. L'Anthropologie, Vol. 129, n° 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakharov, S.V., 2025. Culture énéolithique de Botaï-Tersek au Kazakhstan septentrional. L'Anthropologie, Vol. 129, n° 2</w:t>
+                <w:t xml:space="preserve">Rakhimzhanova, S.Zh., Tusheva, Ye.K., Aminova, R.N., Kurmaniyazov, Y.S., Akkoshkarova, Zh.T., 2025. Genèse des sites néolithiques de la région de la Mer d’Aral. L'Anthropologie, Vol. 129, n° 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103363⟩</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018087v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakhimzhanova, S.Zh., Tusheva, Ye.K., Aminova, R.N., Kurmaniyazov, Y.S., Akkoshkarova, Zh.T., 2025. Genèse des sites néolithiques de la région de la Mer d’Aral. L'Anthropologie, Vol. 129, n° 2</w:t>
+                <w:t xml:space="preserve">Zakharov, S.V., 2025. Culture énéolithique de Botaï-Tersek au Kazakhstan septentrional. L'Anthropologie, Vol. 129, n° 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103369⟩</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049254v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de Talgat Mamirov &amp;quot;Le Paléolithique du Kazakhstan : problématiques majeures et perspectives de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derevianko, A.P., 2020. Appendice VIII : Industrie acheuléenne et bifaciale en Eurasie. In: de Lumley, H., Guangmao, X., Bo, F.X. (Dirs.) Les industries lithiques du paléolithique ancien du bassin de Bose : province autonome du Guangxi Zhuang, Chine du Sud. CNRS Editions, Paris, pp. 291-306</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication de Danir Gainullin &amp;quot;Initier une démarche d’inscription au Patrimoine mondial Introduction, contextualisation (échanges de coopération depuis de nombreuses années avec l’équipe de Shulgan-Tash (Kapova)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nos ancêtres du Paléolithique savaient fabriquer des outils simples et efficaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimma Aminova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saule Rakhimzhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yslam Kurmaniyazov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://theconversation.com/nos-ancetres-du-paleolithique-savaient-fabriquer-des-outils-simples-et-efficaces-263352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Новые палеолитические памятники Северного Приаралья: предварительные результаты</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Евгения Александровна Осипова</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Римма Николаевна Аминова</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Сауле Жангельдыевна Рахимжанова</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ыслам Серикович Курманиязов</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Археология Казахстана</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (28), pp.181-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52967/akz2025.2.28.181.197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fracturation intentionnelle d’éclats au Paléolithique ancien. Exemple des sites de la région Nord de la Mer d’Aral (Kazakhstan du Sud-ouest)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimma Aminova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saule Rakhimzhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yslam Kurmaniyazov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (4), pp.103390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kazakhstan avant l’Histoire : mythe ou réalité ?. L'Anthropologie, Vol. 129, n° 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talgat Mamirov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Нижний и средний палеолит Казахстана: морфо-технологический и типологический аспект изучения двусторонне обработанных изделий на примере бифасов Приаралья и Мугалжарских гор</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Artyukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talgat Mamirov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Irkutsk State University. Geoarchaeology, Ethnology, and Anthropology Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26516/2227-2380.2020.32.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site paléolithique de Sémizbougou XI au Kazakhstan : nouvelle approche de l’étude techno-typologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Artyukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), pp.319-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2019.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Междисциплинарные исследования при изучении памятников каменного века Казахстана</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Artyukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talgat Mamirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">edu.e-history.kz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (16)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préhistoire du Kazakhstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 129 (2), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400144v1</w:t>
-              </w:r>
-[...2281 lines deleted...]
-                <w:t xml:space="preserve">hal-05400210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Методы исследования каменных артефактов палеолита Казахстана</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Goraschuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talgat Mamirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Travaux de l’Institut d’Archéologie A.Kh. Margulan. 5, 176p., 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caune de l’Arago, Tautavel-en-Roussillon, Pyrénées-Orientales, France. Les industries paléolithiques du Pléistocène moyen et du début du Pléistocène supérieur. Tome X, Fascicule 2 : Le macro-outillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry de Lumley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Batalla I Lissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Capellari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fontaneil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C.N.R.S. Editions. 380p., 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Палеолит Мангыстау по материалам А.Г. Медоева</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talgat Mamirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l’Enseignement et des Sciences de la République de Kazakhstan, Comité des Sciences, Institut d’Archéologie A.Kh. Margulan. 240p., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3672,100 +3780,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origines et expressions du façonnage bifacial en Eurasie. Exemples dans le Caucase et au Kazakhstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université de Perpignan Via Domitia, 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04000969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3775,250 +3883,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifacial artefacts of macro industry from the archaeostratigraphical Unit F of the Arago Cave (Eastern Pyrenees, France: morpho-technological analysis)</w:t>
+                <w:t xml:space="preserve">Hand axes from the Kudaro I Cave (Georgia): morpho-typological and technological comparison with the Arago Cave (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international consacré à 100ème anniversaire de V. Lyubin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Saint-Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">15th SKAM Lithic Workshop “Crossing the Borders. Interregional and Cross-Cultural Interactions in the Context of Lithic Studies”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Minsk, Belarus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000592v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hand axes from the Kudaro I Cave (Georgia): morpho-typological and technological comparison with the Arago Cave (France)</w:t>
+                <w:t xml:space="preserve">Bifacial artefacts of macro industry from the archaeostratigraphical Unit F of the Arago Cave (Eastern Pyrenees, France: morpho-technological analysis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th SKAM Lithic Workshop “Crossing the Borders. Interregional and Cross-Cultural Interactions in the Context of Lithic Studies”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Minsk, Belarus</w:t>
+              <w:t xml:space="preserve">Colloque international consacré à 100ème anniversaire de V. Lyubin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Saint-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000694v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Pierre à l'Evolution humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4165,51 +4273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Osipova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103350" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014616v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103367" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987853v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103351" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001230v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103362" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103364" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128006v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103368" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103365" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018087v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103363" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103369" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400144v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimma Aminova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saule Rakhimzhanova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yslam Kurmaniyazov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103390" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talgat Mamirov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400957v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1045;&#1074;&#1075;&#1077;&#1085;&#1080;&#1103; &#1040;&#1083;&#1077;&#1082;&#1089;&#1072;&#1085;&#1076;&#1088;&#1086;&#1074;&#1085;&#1072; &#1054;&#1089;&#1080;&#1087;&#1086;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1056;&#1080;&#1084;&#1084;&#1072; &#1053;&#1080;&#1082;&#1086;&#1083;&#1072;&#1077;&#1074;&#1085;&#1072; &#1040;&#1084;&#1080;&#1085;&#1086;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1057;&#1072;&#1091;&#1083;&#1077; &#1046;&#1072;&#1085;&#1075;&#1077;&#1083;&#1100;&#1076;&#1099;&#1077;&#1074;&#1085;&#1072; &#1056;&#1072;&#1093;&#1080;&#1084;&#1078;&#1072;&#1085;&#1086;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1067;&#1089;&#1083;&#1072;&#1084; &#1057;&#1077;&#1088;&#1080;&#1082;&#1086;&#1074;&#1080;&#1095; &#1050;&#1091;&#1088;&#1084;&#1072;&#1085;&#1080;&#1103;&#1079;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52967/akz2025.2.28.181.197" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Artyukhova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26516/2227-2380.2020.32.3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2019.06.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399951v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400132v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590063v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xiao Bo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramazan Zhanuzak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287634v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052110v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000901v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400162v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400189v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400173v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400203v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Goraschuk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Batalla I Lissat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pollet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fontaneil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04000969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000592v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000694v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Osipova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimma Aminova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saule Rakhimzhanova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yslam Kurmaniyazov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400132v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590069v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramazan Zhanuzak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590063v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talgat Mamirov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Artyukhova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590078v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xiao Bo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287634v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052110v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313295v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000929v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400195v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400189v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103351" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988842v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103350" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103367" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001230v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103362" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128006v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103368" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103364" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103365" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103369" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103363" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1045;&#1074;&#1075;&#1077;&#1085;&#1080;&#1103; &#1040;&#1083;&#1077;&#1082;&#1089;&#1072;&#1085;&#1076;&#1088;&#1086;&#1074;&#1085;&#1072; &#1054;&#1089;&#1080;&#1087;&#1086;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1056;&#1080;&#1084;&#1084;&#1072; &#1053;&#1080;&#1082;&#1086;&#1083;&#1072;&#1077;&#1074;&#1085;&#1072; &#1040;&#1084;&#1080;&#1085;&#1086;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1057;&#1072;&#1091;&#1083;&#1077; &#1046;&#1072;&#1085;&#1075;&#1077;&#1083;&#1100;&#1076;&#1099;&#1077;&#1074;&#1085;&#1072; &#1056;&#1072;&#1093;&#1080;&#1084;&#1078;&#1072;&#1085;&#1086;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1067;&#1089;&#1083;&#1072;&#1084; &#1057;&#1077;&#1088;&#1080;&#1082;&#1086;&#1074;&#1080;&#1095; &#1050;&#1091;&#1088;&#1084;&#1072;&#1085;&#1080;&#1103;&#1079;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52967/akz2025.2.28.181.197" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103390" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402258v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26516/2227-2380.2020.32.3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001130v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2019.06.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399951v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Goraschuk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Batalla I Lissat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pollet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fontaneil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04000969v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000694v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000592v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>