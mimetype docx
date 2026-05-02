--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -359,290 +359,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photogrammetry in the advancement of prehistory researches</w:t>
+                <w:t xml:space="preserve">Techno-functional potential of porphyrites from Southern-eastern Kazakhstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimma Aminova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramazan Zhanuzak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Talgat Mamirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Artyukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale annuelle "Lecture A.Kh. Margulan-2024"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut d'Archéologie A.Kh. Margulan, Université Pégadogique de Pavlodar Alkey Margulan, May 2024, Almaty, Pavlodar, France</w:t>
+              <w:t xml:space="preserve">, Institut d'Archéologie A.Kh. Margulan, Université Pédagogique de Pavlodar Alkey Margulan, May 2024, Almaty, Pavlodar, Kazakhstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590069v1</w:t>
+                <w:t xml:space="preserve">hal-04590063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-functional potential of porphyrites from Southern-eastern Kazakhstan</w:t>
+                <w:t xml:space="preserve">Photogrammetry in the advancement of prehistory researches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rimma Aminova</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Artyukhova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ramazan Zhanuzak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale annuelle "Lecture A.Kh. Margulan-2024"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut d'Archéologie A.Kh. Margulan, Université Pédagogique de Pavlodar Alkey Margulan, May 2024, Almaty, Pavlodar, Kazakhstan</w:t>
+              <w:t xml:space="preserve">, Institut d'Archéologie A.Kh. Margulan, Université Pégadogique de Pavlodar Alkey Margulan, May 2024, Almaty, Pavlodar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590063v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifacial tools from Kazakhstan. Comparison with the materials from neighbor regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Xiao Bo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -756,191 +756,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche expérimental: &amp;quot;Traitement d'une carcasse de cheval avec des outils lithiques sur le site de Rakhat (Kazakhstan du Sud-est)</w:t>
+                <w:t xml:space="preserve">Preliminary use-wear analysis of flint rock tools from the Ulken-Zhezdy in situ site (Central Kazakhstan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Artyukhova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde internationale « Paléolithique du Kazakhstan et Archéologie expérimentale », dédiée à 95e anniversaire du paléolithitien Kazakh, Hasan Alpysbayevich ALPYSBAYEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d’Archéologie A.Kh. Margulan, Aug 2023, Almaty, Kazakhstan</w:t>
+              <w:t xml:space="preserve">International conference "Margulan Readings-2023"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Almaty, Kazakhstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287634v1</w:t>
+                <w:t xml:space="preserve">hal-04052110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary use-wear analysis of flint rock tools from the Ulken-Zhezdy in situ site (Central Kazakhstan)</w:t>
+                <w:t xml:space="preserve">Recherche expérimental: &amp;quot;Traitement d'une carcasse de cheval avec des outils lithiques sur le site de Rakhat (Kazakhstan du Sud-est)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olga Artyukhova</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference "Margulan Readings-2023"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Almaty, Kazakhstan</w:t>
+              <w:t xml:space="preserve">Table ronde internationale « Paléolithique du Kazakhstan et Archéologie expérimentale », dédiée à 95e anniversaire du paléolithitien Kazakh, Hasan Alpysbayevich ALPYSBAYEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Archéologie A.Kh. Margulan, Aug 2023, Almaty, Kazakhstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052110v1</w:t>
+                <w:t xml:space="preserve">hal-04287634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des stries de bifaces sur les ossements de chevaux : Expérimentations et identification des traces de la Caune de l'Arago</w:t>
               </w:r>
@@ -1199,2245 +1199,2245 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Département des Recherches Paléolithique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for the History of Material Culture, Russian Academy of Sciences, 2018, Saint-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traduction (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozherelyev, D.V., Mamirov, T.B., Aminova, R.N., Eskendirov, K.A, Ferapontov, A.I., 2025. Découverte des sites paléolithiques dans les régions intramontagneuses du Tian-Shan septentrional (Kazakhstan du Sud-est). L'Anthropologie, Vol. 129, n° 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozherelyev, D.V., Mamirov, T.B., 2025. Dynamique culturelle des industries lithiques du site Paléolithique supérieur de Rakhat (Tian-Shan septentrional). L'Anthropologie, Vol. 129, n° 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shevnina, I.V., Logvin, A.V., 2025. Néolithique du Tourgaï : sites, artefacts, paléoéconomie et liens transculturels. L'Anthropologie, Vol. 129, n° 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kungurova, N.Yu., 2025. Organisation des longues cabanes de la région de la rivière Katoun (Monts de l’Altaï) au Néolithique. L'Anthropologie, Vol. 129, n° 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozherelyev, D.V., Mamirov, T.B., 2025. Paléolithique supérieur ancien des piémonts duvTian-Shan septentrional (Kazakhstan du Sud-est). Dernières découvertes et état de la recherche. L'Anthropologie, Vol. 129, n° (2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voloshin, V.S., 2025. Les premières traces de l’activité humaine du Paléolithique inférieur au Kazakhstan central. L'Anthropologie, Vol. 129, n° 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tusheva, Ye.K., Razhimzhanova, S.Z., Aminova, R.N., 2015. Etude technologique des industries des sites holocènes de la région du lac Kudaykol (Kazakhstan septentrional). L'Anthropologie, Vol. 129, n° 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakhimzhanova, S.Zh., Tusheva, Ye.K., Aminova, R.N., Kurmaniyazov, Y.S., Akkoshkarova, Zh.T., 2025. Genèse des sites néolithiques de la région de la Mer d’Aral. L'Anthropologie, Vol. 129, n° 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakharov, S.V., 2025. Culture énéolithique de Botaï-Tersek au Kazakhstan septentrional. L'Anthropologie, Vol. 129, n° 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de Talgat Mamirov &amp;quot;Le Paléolithique du Kazakhstan : problématiques majeures et perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derevianko, A.P., 2020. Appendice VIII : Industrie acheuléenne et bifaciale en Eurasie. In: de Lumley, H., Guangmao, X., Bo, F.X. (Dirs.) Les industries lithiques du paléolithique ancien du bassin de Bose : province autonome du Guangxi Zhuang, Chine du Sud. CNRS Editions, Paris, pp. 291-306</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication de Danir Gainullin &amp;quot;Initier une démarche d’inscription au Patrimoine mondial Introduction, contextualisation (échanges de coopération depuis de nombreuses années avec l’équipe de Shulgan-Tash (Kapova)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nos ancêtres du Paléolithique savaient fabriquer des outils simples et efficaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimma Aminova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saule Rakhimzhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yslam Kurmaniyazov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://theconversation.com/nos-ancetres-du-paleolithique-savaient-fabriquer-des-outils-simples-et-efficaces-263352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Новые палеолитические памятники Северного Приаралья: предварительные результаты</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Евгения Александровна Осипова</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Римма Николаевна Аминова</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Сауле Жангельдыевна Рахимжанова</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ыслам Серикович Курманиязов</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Археология Казахстана</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (28), pp.181-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52967/akz2025.2.28.181.197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fracturation intentionnelle d’éclats au Paléolithique ancien. Exemple des sites de la région Nord de la Mer d’Aral (Kazakhstan du Sud-ouest)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimma Aminova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saule Rakhimzhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yslam Kurmaniyazov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (4), pp.103390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kazakhstan avant l’Histoire : mythe ou réalité ?. L'Anthropologie, Vol. 129, n° 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talgat Mamirov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Нижний и средний палеолит Казахстана: морфо-технологический и типологический аспект изучения двусторонне обработанных изделий на примере бифасов Приаралья и Мугалжарских гор</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Artyukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talgat Mamirov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Irkutsk State University. Geoarchaeology, Ethnology, and Anthropology Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26516/2227-2380.2020.32.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site paléolithique de Sémizbougou XI au Kazakhstan : nouvelle approche de l’étude techno-typologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Artyukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), pp.319-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2019.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Междисциплинарные исследования при изучении памятников каменного века Казахстана</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Artyukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talgat Mamirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">edu.e-history.kz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (16)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préhistoire du Kazakhstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Osipova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 129 (2), 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2ème Rapport intermédiaire du Projet trisannuel AP22788840 « Recherche archéologique des sites de l'Âge de la Pierre dans la région Est de la Mer d'Aral », Partie « Paléolithique »</w:t>
+                <w:t xml:space="preserve">Rapport annuel du Projet trisannuel AP22788840 « Recherche archéologique des sites de l'Âge de la Pierre dans la région Est de la Mer d'Aral », Partie « Paléolithique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut d'archologie A.Kh. Margulan, Almaty, Kazakhstan. 2025</w:t>
+              <w:t xml:space="preserve">Institut d'archéologie A.Kh. Margulan, Almaty, Kazakhstan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400195v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport annuel du Projet trisannuel AP22788840 « Recherche archéologique des sites de l'Âge de la Pierre dans la région Est de la Mer d'Aral », Partie « Paléolithique »</w:t>
+                <w:t xml:space="preserve">Rapport au Résumé de Thèse de Doctorat intitulée « Cultures de l’Âge de la Pierre de la région Sud-ouest du désert de Kyzylkoum » de Bakhodir A. Elmuratov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut d'archéologie A.Kh. Margulan, Almaty, Kazakhstan. 2025</w:t>
+              <w:t xml:space="preserve">Université d'État de Samarkand, Samarkand, Ouzbékistan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400189v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport au Résumé de Thèse de Doctorat intitulée « Cultures de l’Âge de la Pierre de la région Sud-ouest du désert de Kyzylkoum » de Bakhodir A. Elmuratov</w:t>
+                <w:t xml:space="preserve">1er Rapport intermédiaire du Projet trisannuel AP22788840 « Recherche archéologique des sites de l'Âge de la Pierre dans la région Est de la Mer d'Aral », Partie « Paléolithique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université d'État de Samarkand, Samarkand, Ouzbékistan. 2025</w:t>
+              <w:t xml:space="preserve">Institut d'archéologie A.Kh. Margulan, Almaty, Kazakhstan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400173v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1er Rapport intermédiaire du Projet trisannuel AP22788840 « Recherche archéologique des sites de l'Âge de la Pierre dans la région Est de la Mer d'Aral », Partie « Paléolithique »</w:t>
+                <w:t xml:space="preserve">2ème Rapport intermédiaire du Projet trisannuel AP22788840 « Recherche archéologique des sites de l'Âge de la Pierre dans la région Est de la Mer d'Aral », Partie « Paléolithique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut d'archéologie A.Kh. Margulan, Almaty, Kazakhstan. 2025</w:t>
+              <w:t xml:space="preserve">Institut d'archologie A.Kh. Margulan, Almaty, Kazakhstan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400203v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport annuel du Projet trisannuel AP22788840 « Recherche archéologique des sites de l'Âge de la Pierre dans la région Est de la Mer d'Aral », Partie « Paléolithique »</w:t>
+                <w:t xml:space="preserve">2ème Rapport intermédiaire du Projet trisannuel AP22788840 « Recherche archéologique des sites de l'Âge de la Pierre dans la région Est de la Mer d'Aral », Partie « Paléolithique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut d'archéologie A.Kh. Margulan, Almaty, Kazakhstan. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400210v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2ème Rapport intermédiaire du Projet trisannuel AP22788840 « Recherche archéologique des sites de l'Âge de la Pierre dans la région Est de la Mer d'Aral », Partie « Paléolithique »</w:t>
+                <w:t xml:space="preserve">1er Rapport inermédiaire du Projet trisannuel AP22788840 « Recherche archéologique des sites de l'Âge de la Pierre dans la région Est de la Mer d'Aral », Partie « Paléolithique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut d'archéologie A.Kh. Margulan, Almaty, Kazakhstan. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400215v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1er Rapport inermédiaire du Projet trisannuel AP22788840 « Recherche archéologique des sites de l'Âge de la Pierre dans la région Est de la Mer d'Aral », Partie « Paléolithique »</w:t>
+                <w:t xml:space="preserve">Rapport annuel du Projet trisannuel AP22788840 « Recherche archéologique des sites de l'Âge de la Pierre dans la région Est de la Mer d'Aral », Partie « Paléolithique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut d'archéologie A.Kh. Margulan, Almaty, Kazakhstan. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...1680 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-05400144v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3455,77 +3455,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Методы исследования каменных артефактов палеолита Казахстана</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Goraschuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talgat Mamirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3674,64 +3674,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Палеолит Мангыстау по материалам А.Г. Медоева</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talgat Mamirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3891,165 +3891,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hand axes from the Kudaro I Cave (Georgia): morpho-typological and technological comparison with the Arago Cave (France)</w:t>
+                <w:t xml:space="preserve">Bifacial artefacts of macro industry from the archaeostratigraphical Unit F of the Arago Cave (Eastern Pyrenees, France: morpho-technological analysis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th SKAM Lithic Workshop “Crossing the Borders. Interregional and Cross-Cultural Interactions in the Context of Lithic Studies”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Minsk, Belarus</w:t>
+              <w:t xml:space="preserve">Colloque international consacré à 100ème anniversaire de V. Lyubin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Saint-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04000694v1</w:t>
+                <w:t xml:space="preserve">hal-04000592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifacial artefacts of macro industry from the archaeostratigraphical Unit F of the Arago Cave (Eastern Pyrenees, France: morpho-technological analysis)</w:t>
+                <w:t xml:space="preserve">Hand axes from the Kudaro I Cave (Georgia): morpho-typological and technological comparison with the Arago Cave (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Osipova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international consacré à 100ème anniversaire de V. Lyubin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Saint-Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">15th SKAM Lithic Workshop “Crossing the Borders. Interregional and Cross-Cultural Interactions in the Context of Lithic Studies”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Minsk, Belarus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04000592v1</w:t>
+                <w:t xml:space="preserve">hal-04000694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Pierre à l'Evolution humaine</w:t>
               </w:r>
@@ -4273,51 +4273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Osipova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimma Aminova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saule Rakhimzhanova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yslam Kurmaniyazov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400132v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590069v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramazan Zhanuzak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590063v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talgat Mamirov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Artyukhova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590078v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xiao Bo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287634v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052110v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313295v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000929v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400195v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400189v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103351" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988842v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103350" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103367" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001230v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103362" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128006v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103368" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103364" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103365" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103369" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103363" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1045;&#1074;&#1075;&#1077;&#1085;&#1080;&#1103; &#1040;&#1083;&#1077;&#1082;&#1089;&#1072;&#1085;&#1076;&#1088;&#1086;&#1074;&#1085;&#1072; &#1054;&#1089;&#1080;&#1087;&#1086;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1056;&#1080;&#1084;&#1084;&#1072; &#1053;&#1080;&#1082;&#1086;&#1083;&#1072;&#1077;&#1074;&#1085;&#1072; &#1040;&#1084;&#1080;&#1085;&#1086;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1057;&#1072;&#1091;&#1083;&#1077; &#1046;&#1072;&#1085;&#1075;&#1077;&#1083;&#1100;&#1076;&#1099;&#1077;&#1074;&#1085;&#1072; &#1056;&#1072;&#1093;&#1080;&#1084;&#1078;&#1072;&#1085;&#1086;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1067;&#1089;&#1083;&#1072;&#1084; &#1057;&#1077;&#1088;&#1080;&#1082;&#1086;&#1074;&#1080;&#1095; &#1050;&#1091;&#1088;&#1084;&#1072;&#1085;&#1080;&#1103;&#1079;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52967/akz2025.2.28.181.197" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103390" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402258v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26516/2227-2380.2020.32.3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001130v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2019.06.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399951v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Goraschuk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Batalla I Lissat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pollet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fontaneil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04000969v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000694v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000592v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Osipova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimma Aminova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saule Rakhimzhanova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yslam Kurmaniyazov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400132v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talgat Mamirov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Artyukhova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590069v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramazan Zhanuzak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590078v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xiao Bo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052110v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287634v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313295v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000929v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988842v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103350" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987853v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103351" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103367" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103368" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103365" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103364" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103369" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103363" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985965v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400162v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1045;&#1074;&#1075;&#1077;&#1085;&#1080;&#1103; &#1040;&#1083;&#1077;&#1082;&#1089;&#1072;&#1085;&#1076;&#1088;&#1086;&#1074;&#1085;&#1072; &#1054;&#1089;&#1080;&#1087;&#1086;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1056;&#1080;&#1084;&#1084;&#1072; &#1053;&#1080;&#1082;&#1086;&#1083;&#1072;&#1077;&#1074;&#1085;&#1072; &#1040;&#1084;&#1080;&#1085;&#1086;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1057;&#1072;&#1091;&#1083;&#1077; &#1046;&#1072;&#1085;&#1075;&#1077;&#1083;&#1100;&#1076;&#1099;&#1077;&#1074;&#1085;&#1072; &#1056;&#1072;&#1093;&#1080;&#1084;&#1078;&#1072;&#1085;&#1086;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1067;&#1089;&#1083;&#1072;&#1084; &#1057;&#1077;&#1088;&#1080;&#1082;&#1086;&#1074;&#1080;&#1095; &#1050;&#1091;&#1088;&#1084;&#1072;&#1085;&#1080;&#1103;&#1079;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52967/akz2025.2.28.181.197" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103390" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988845v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26516/2227-2380.2020.32.3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2019.06.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399951v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400189v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400203v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400195v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400220v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Goraschuk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Batalla I Lissat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pollet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fontaneil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04000969v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000694v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>