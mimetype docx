--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -66,440 +66,440 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une expérience de transcription automatique. Le manuscrit Rome, Archivio Segreto Vaticano, Reg. Vat. 29 A. Dictamina.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Shelina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/13dzt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Medieval Power Structures: Subjugating, Encompassing, or Both?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Shelina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reti Medievali - Rivista</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">КОГДА СТОЛ ПЕРЕСТАЛ БЫТЬ КРУГЛЫМ. СТАРШИНСТВО И СПОСОБЫ ПРЕДОТВРАЩЕНИЯ КОНФЛИКТОВ ЗА СТАРШИНСТВО В ПЕРИОД &amp;quot;ВТОРОГО СРЕДНЕВЕКОВЬЯ&amp;quot; (XII-XVI ВВ.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Shelina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Вестник Томского государственного университета. История.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 82, pp.162-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ДАВАТЬ, ПРИКАЗЫВАТЬ, ПОДТВЕРЖДАТЬ. ВЛАСТЬ ФРАНЦУЗСКИХ ПРЕЛАТОВ XIII ВЕКА</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Shelina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Вестник Пермского Университета.История</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, pp.136-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certain Ways of Constructing the “Hierarchies among the Equals” during the Second Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Shelina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Диалог со временем</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 65, pp.271-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982865v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">hal-04976476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -718,96 +718,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaphorical Bodies in Medieval Europe: a Semantic Analysis</w:t>
+                <w:t xml:space="preserve">Medieval Dominants and Their Representations of Power Relations: An Analysis of the CEMA Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Shelina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Summer School ‘Writing global medieval histories: comparative and connected approaches’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Leeds Medieval Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Leeds (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983118v1</w:t>
+                <w:t xml:space="preserve">hal-04983119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps dans un corpus des chroniques médiévales numérisées</w:t>
               </w:r>
@@ -856,96 +856,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medieval Dominants and Their Representations of Power Relations: An Analysis of the CEMA Corpus</w:t>
+                <w:t xml:space="preserve">Metaphorical Bodies in Medieval Europe: a Semantic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniya Shelina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leeds Medieval Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Leeds (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">International Summer School ‘Writing global medieval histories: comparative and connected approaches’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983119v1</w:t>
+                <w:t xml:space="preserve">hal-04983118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the Hands: A Metaphorical Mapping of the Domain of Power Relations in the Medieval West</w:t>
               </w:r>
@@ -2026,51 +2026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357581v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Shelina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979492v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982865v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976476v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13dzt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983117v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983112v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983115v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983118v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983122v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983119v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983472v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983475v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04983477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982868v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Shelina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13dzt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357581v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982870v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979492v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982865v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983117v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983112v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983115v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983122v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983118v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983472v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983475v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04983477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982868v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>