--- v0 (2026-03-26)
+++ v1 (2026-05-02)
@@ -179,51 +179,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European Journal of Educational Research</w:t>
+              <w:t xml:space="preserve">European Journal of Educational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (4), pp.1901 - 1915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12973/eu-jer.13.4.1901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -234,469 +234,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How you choose is as important as what you choose: Subjective quality of choice predicts well-being and academic performance</w:t>
+                <w:t xml:space="preserve">SPARK Resilience in the workplace: Effectiveness of a brief online resilience intervention during the COVID-19 lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry A Leontiev</w:t>
+                <w:t xml:space="preserve">Ilona Boniwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny N Osin</w:t>
+                <w:t xml:space="preserve">Evgeny Osin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna K Fam</w:t>
+                <w:t xml:space="preserve">Larissa Kalisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Y Ovchinnikova</w:t>
+                <w:t xml:space="preserve">Justine Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Abou Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-020-01124-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0271753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138356v1</w:t>
+                <w:t xml:space="preserve">hal-04138364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized trust and military attitudes in Russia: The role of national and global human identification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How you choose is as important as what you choose: Subjective quality of choice predicts well-being and academic performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny Osin</w:t>
+                <w:t xml:space="preserve">Dmitry A Leontiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny N Osin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna K Fam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Y Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjso.12648⟩</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.6439 - 6451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-020-01124-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262743v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A growing concern for meaning: Exploring the links between ego development and eudaimonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Generalized trust and military attitudes in Russia: The role of national and global human identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Gulevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Osin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vasily Yu. Kostenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (3), pp.1566-1579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjso.12648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.958721⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04138362v1</w:t>
+                <w:t xml:space="preserve">hal-04262743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPARK Resilience in the workplace: Effectiveness of a brief online resilience intervention during the COVID-19 lockdown</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A growing concern for meaning: Exploring the links between ego development and eudaimonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Osin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Chabanne</w:t>
+                <w:t xml:space="preserve">Elena Yu. Voevodina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Abou Zaki</w:t>
+                <w:t xml:space="preserve">Vasily Yu. Kostenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18, </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.958721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0271753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.958721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138364v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concern with COVID-19 pandemic threat and attitudes towards immigrants: The mediating effect of the desire for tightness</w:t>
               </w:r>
@@ -842,51 +842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Csillik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Osin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Contemporary Psychotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 52 (1), pp.55-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1158,51 +1158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mindfulness meditation experiences of novice practitioners in an online intervention: Trajectories, predictors, and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny N Osin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina I Turilina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1243,291 +1243,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Big Five personality traits using real-life static facial images</w:t>
+                <w:t xml:space="preserve">A large-scale test of the link between intergroup contact and support for social change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Kachur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Osin</w:t>
+                <w:t xml:space="preserve">Tabea Hässler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Davydov</w:t>
+                <w:t xml:space="preserve">Johannes Ullrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Shutilov</w:t>
+                <w:t xml:space="preserve">Michelle Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Novokshonov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nurit Shnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Van Laar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65358-6⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (4), pp.380-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-019-0815-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138355v1</w:t>
+                <w:t xml:space="preserve">hal-04262881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large-scale test of the link between intergroup contact and support for social change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Big Five personality traits using real-life static facial images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Ullrich</w:t>
+                <w:t xml:space="preserve">Alexander Kachur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Osin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Bernardino</w:t>
+                <w:t xml:space="preserve">Denis Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nurit Shnabel</w:t>
+                <w:t xml:space="preserve">Konstantin Shutilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Van Laar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexey Novokshonov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (4), pp.380-386. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.8487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41562-019-0815-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65358-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262881v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belief in a zero-sum game and subjective well-being across 35 countries</w:t>
               </w:r>
@@ -1565,51 +1565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Żemojtel-Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Jurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny N Osin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 40, pp.3575 - 3584. </w:t>
@@ -1807,51 +1807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sircova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fons van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Osin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Milfont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2084,51 +2084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05465470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sperduto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boujon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12973/eu-jer.13.4.1901" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A Leontiev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny N Osin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Fam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Y Ovchinnikova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-01124-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262743v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gulevich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Osin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjso.12648" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138362v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yu. Voevodina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Yu. Kostenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.958721" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Boniwell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Kalisch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chabanne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Abou Zaki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271753" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mula" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Di Santo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Resta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farin Bakhtiari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Baldner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cresp.2021.100028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889238v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10879-021-09517-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1058; &#1054; &#1043;&#1086;&#1088;&#1076;&#1077;&#1077;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1054; &#1040; &#1057;&#1099;&#1095;&#1077;&#1074;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1045; &#1053; &#1054;&#1089;&#1080;&#1085;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/1813-8918-2021-1-34-55" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxian Jin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balliet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Romano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Spadaro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar van Lissa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2020.110535" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina I Turilina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12293" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138355v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kachur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Davydov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Shutilov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Novokshonov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65358-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262881v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabea H&#228;ssler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ullrich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bernardino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurit Shnabel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Van Laar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0815-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna R&#243;&#380;ycka-Tran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw P Piotrowski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena &#379;emojtel-Piotrowska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Jurek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-019-00291-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424380v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haag" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Osin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Boujut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cazalis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.04.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sircova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van de Vijver" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Milfont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fieulaine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2158244013515686" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05465470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sperduto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boujon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12973/eu-jer.13.4.1901" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Boniwell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Osin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Kalisch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chabanne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Abou Zaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271753" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A Leontiev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny N Osin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Fam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Y Ovchinnikova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-01124-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262743v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gulevich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjso.12648" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yu. Voevodina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Yu. Kostenko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.958721" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mula" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Di Santo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Resta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farin Bakhtiari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Baldner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cresp.2021.100028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889238v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10879-021-09517-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1058; &#1054; &#1043;&#1086;&#1088;&#1076;&#1077;&#1077;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1054; &#1040; &#1057;&#1099;&#1095;&#1077;&#1074;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1045; &#1053; &#1054;&#1089;&#1080;&#1085;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/1813-8918-2021-1-34-55" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxian Jin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balliet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Romano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Spadaro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar van Lissa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2020.110535" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina I Turilina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12293" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabea H&#228;ssler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ullrich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bernardino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurit Shnabel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Van Laar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0815-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138355v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kachur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Davydov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Shutilov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Novokshonov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65358-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna R&#243;&#380;ycka-Tran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw P Piotrowski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena &#379;emojtel-Piotrowska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Jurek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-019-00291-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424380v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haag" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Osin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Boujut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cazalis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.04.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sircova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van de Vijver" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Milfont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fieulaine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2158244013515686" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>