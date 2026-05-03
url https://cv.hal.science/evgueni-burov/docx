--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -100,876 +100,876 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Along-Axis Variations of Rift Width in a Coupled Lithosphere-Mantle System, Application to East Africa</w:t>
+                <w:t xml:space="preserve">Plume-lithosphere interactions in rifted margin tectonic settings: Inferences from thermo-mechanical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexander Koptev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+                <w:t xml:space="preserve">Sierd Cloetingh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+                <w:t xml:space="preserve">Evguenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 45 (11), pp.5362 - 5370. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 746, pp.138-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018GL077276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828935v1</w:t>
+                <w:t xml:space="preserve">hal-02298453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plume-lithosphere interactions in rifted margin tectonic settings: Inferences from thermo-mechanical modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plume-induced continental rifting and break-up in ultra-slow extension context: Insights from 3D numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Koptev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas François</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Koptev</w:t>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sierd Cloetingh</w:t>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evguenii E.B. Burov</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 746, pp.138-154. </w:t>
+              <w:t xml:space="preserve">, 2018, 746, pp.121-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.11.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298453v1</w:t>
+                <w:t xml:space="preserve">hal-01500770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plume-induced continental rifting and break-up in ultra-slow extension context: Insights from 3D numerical modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nucleation and evolution of ridge-ridge-ridge triple junctions: Thermomechanical model and geometrical theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 746, pp.121-137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.025⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 746, pp.83-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500770v1</w:t>
+                <w:t xml:space="preserve">insu-03595895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afar triple junction triggered by plume-assisted bi-directional continental break-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Koptev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-33117-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation and evolution of ridge-ridge-ridge triple junctions: Thermomechanical model and geometrical theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Along-Axis Variations of Rift Width in a Coupled Lithosphere-Mantle System, Application to East Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Koptev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 746, pp.83-105. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (11), pp.5362 - 5370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.10.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018GL077276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03595895v1</w:t>
+                <w:t xml:space="preserve">hal-01828935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-distance impact of Iceland plume on Norway’s rifted margin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Numerical models for continental break-up: Implications for the South Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Beniest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Koptev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Taras Gerya</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-07523-y⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 461, pp.176-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582644v1</w:t>
+                <w:t xml:space="preserve">hal-01467320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical models for continental break-up: Implications for the South Atlantic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anouk Beniest</w:t>
+                <w:t xml:space="preserve">Long-distance impact of Iceland plume on Norway’s rifted margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Koptev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sierd Cloetingh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Koptev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evgenii Burov</w:t>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 461, pp.176-189. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.10408 </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.12.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-07523-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467320v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry during the syn- and post-rift evolution of extensional back-arc basins: The role of inherited orogenic structures</w:t>
               </w:r>
@@ -1007,51 +1007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Matenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 462, pp.86-98. </w:t>
@@ -1083,291 +1083,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal perturbation, mineral assemblages, and rheology variations induced by dyke emplacement in the crust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasted continental rifting via plume-craton interaction: applications to Central East African rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Koptev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Lavecchia</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016TC004125⟩</w:t>
+              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), pp.221-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gsf.2015.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03596375v1</w:t>
+                <w:t xml:space="preserve">hal-01236687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted continental rifting via plume-craton interaction: applications to Central East African rift</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Evidence for anomalous mantle upwelling beneath the Arabian Platform from travel time tomography inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Koulakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Taras Gerya</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sierd Cloething</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami El Khrepy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+                <w:t xml:space="preserve">Nassir Al-Arifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (2), pp.221-236. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 667, pp.176-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gsf.2015.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236687v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical modeling of the obduction process based on the Oman ophiolite case</w:t>
               </w:r>
@@ -1405,51 +1409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gondwana Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32, pp.1-10. </w:t>
@@ -1513,77 +1517,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 161, pp.233-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1611,230 +1615,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for anomalous mantle upwelling beneath the Arabian Platform from travel time tomography inversion</w:t>
+                <w:t xml:space="preserve">Thermal perturbation, mineral assemblages, and rheology variations induced by dyke emplacement in the crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Koulakov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evgenii Burov</w:t>
+                <w:t xml:space="preserve">Alessio Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sierd Cloething</w:t>
+                <w:t xml:space="preserve">Stuart R. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami El Khrepy</w:t>
+                <w:t xml:space="preserve">Fred Beekman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassir Al-Arifi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sierd A. P. L. Cloetingh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 667, pp.176-188. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35, pp.1137-1152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.11.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016TC004125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487908v1</w:t>
+                <w:t xml:space="preserve">insu-03596375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual continental rift systems generated by plume-lithosphere interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Koptev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1894,51 +1894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic slicing of subducting oceanic crust along plate interfaces: Numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Ruh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2139,467 +2139,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01197393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of metamorphic core complexes in non-over-thickened continental crust: A case study of Liaodong Peninsula (East Asia)</w:t>
+                <w:t xml:space="preserve">New parametric implementation of metamorphic reactions limited by water content, impact on exhumation along detachment faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kun Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evguenii Burov</w:t>
+                <w:t xml:space="preserve">Leila Mezri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Gumiaux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 238, pp.86-100. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.09.023⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 236-237, pp.287-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01225346v1</w:t>
+                <w:t xml:space="preserve">hal-01207636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation and kinematics of the North America-Caribbean plate boundary offshore Hispaniola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ellouz-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Ellouz-Zimmermann</w:t>
+                <w:t xml:space="preserve">Jordane Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordane Corbeau</w:t>
+                <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mercier de Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (6), pp.467-478 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ter.12181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New parametric implementation of metamorphic reactions limited by water content, impact on exhumation along detachment faults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of metamorphic core complexes in non-over-thickened continental crust: A case study of Liaodong Peninsula (East Asia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evguenii Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Mezri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Wolf</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 236-237, pp.287-298. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.08.021⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 238, pp.86-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01207636v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01225346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanic passive margins: another way to break up continents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Werner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2640,1051 +2640,1051 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01235820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances and challenges in geotectonic modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Wolf</w:t>
+                <w:t xml:space="preserve">Observational and modeling perspectives on the mechanical properties of the lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evguenii Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Watts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Podladchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Evans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.185.3.147⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 631, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01003518v1</w:t>
+                <w:t xml:space="preserve">hal-01487872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Build-up of a dynamically supported orogenic plateau: numerical modelling of the Zagros/Central Iran Case Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cenozoic exhumation of the internal Zagros: first constraints from low-temperature thermochronology and implications for the build-up of the Iranian plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. -L. Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013GC005223⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 206, pp.100-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399089v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational and modeling perspectives on the mechanical properties of the lithosphere</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Evans</w:t>
+                <w:t xml:space="preserve">Mechanisms of continental subduction and exhumation of HP and UHP rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.06.010⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (2), pp.464-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2012.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487872v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00942590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenozoic exhumation of the internal Zagros: first constraints from low-temperature thermochronology and implications for the build-up of the Iranian plateau</w:t>
+                <w:t xml:space="preserve">Asymmetric three-dimensional topography over mantle plumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas François</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.07.021⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 513, pp.85-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature13703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01115691v1</w:t>
+                <w:t xml:space="preserve">hal-01109970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of continental subduction and exhumation of HP and UHP rocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rheological and geodynamic controls on the mechanisms of subduction and HP/UHP exhumation of crustal rocks during continental collision: Insights from numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 631, pp.212-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.04.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2012.09.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00942590v1</w:t>
+                <w:t xml:space="preserve">insu-01065788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and geodynamic controls on the mechanisms of subduction and HP/UHP exhumation of crustal rocks during continental collision: Insights from numerical models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rheological conditions for emplacement of Ural-Alaskan-type ultramafic complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 631, pp.212-250. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.04.033⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 631, pp.130-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01065788v1</w:t>
+                <w:t xml:space="preserve">hal-00946174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric three-dimensional topography over mantle plumes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Build-up of a dynamically supported orogenic plateau: numerical modelling of the Zagros/Central Iran Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Taras Gerya</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature13703⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (6), pp.2632-2654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013GC005223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109970v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological conditions for emplacement of Ural-Alaskan-type ultramafic complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Advances and challenges in geotectonic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 631, pp.130-145. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 185 (3), pp.147-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.185.3.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946174v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01003518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface topography as key constraint on thermo-rheological structure of stable cratons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3744,64 +3744,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference of lithospheric folding in western Central Asia by simultaneous Indian and Arabian plate identation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H.W. Smit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sierd Cloething</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tesauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3859,449 +3859,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Moho in extensional tectonic settings: Insights from thermo-mechanical models</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A plate tectonics oddity: Caterpillar-walk exhumation of subducted continental crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Roure</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J.R. Wortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.06.010⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (5), pp.555-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G33862.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487811v1</w:t>
+                <w:t xml:space="preserve">insu-00825359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plate tectonics oddity: Caterpillar-walk exhumation of subducted continental crust</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Basin evolution in a folding lithosphere: Altai-Sayan and Tien Shan belts in Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J.R. Wortel</w:t>
+                <w:t xml:space="preserve">D. Delvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cloetingh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lebedev</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Beekman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sokoutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evguenii Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 41 (5), pp.555-558. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 602, pp.194-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G33862.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00825359v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basin evolution in a folding lithosphere: Altai-Sayan and Tien Shan belts in Central Asia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Cloetingh</w:t>
+                <w:t xml:space="preserve">The Moho in extensional tectonic settings: Insights from thermo-mechanical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sierd Cloething</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Matenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Beekman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Beekman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Evguenii Burov</w:t>
+                <w:t xml:space="preserve">Francois Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 602, pp.194-222. </w:t>
+              <w:t xml:space="preserve">, 2013, 609, pp.558-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487788v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aegean tectonics: Strain localisation, slab tearing and trench retreat</w:t>
               </w:r>
@@ -4339,51 +4339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 597, pp.1-33. </w:t>
@@ -4434,77 +4434,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buoyancy and localizing properties of continental mantle lithosphere: Insights from thermomechanical models of the eastern Gulf of Aden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4581,51 +4581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony B. Watts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6, pp.785-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4659,64 +4659,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical controls on intra-plate deformation and the role of plume-folding interactions in continental topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sierd Cloetingh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4769,359 +4769,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fluid circulation on subduction interface tectonic processes : Insights from thermo-mechanical numerical modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plume-induced dynamic instabilities near cratonic blocks: implications for P-T-t paths and metallogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sierd Cloetingh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Angiboust</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.09.012⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90-91, pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2011.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00761168v1</w:t>
+                <w:t xml:space="preserve">hal-00634433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plume-induced dynamic instabilities near cratonic blocks: implications for P-T-t paths and metallogeny</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of fluid circulation on subduction interface tectonic processes : Insights from thermo-mechanical numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Le Goff</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 357-358, pp.238-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2011.10.007⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634433v1</w:t>
+                <w:t xml:space="preserve">insu-00761168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled deep Earth and surface processes and their impact on geohazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sierd Cloething</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 90-91, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5161,615 +5161,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductile crustal flow in Europe's lithosphere</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lithospheric folding and sedimentary basin evolution: a review and analysis of formation mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sierd Cloething</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sierd Cloetingh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.09.055⟩</w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (3), pp.257-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2117.2010.00490.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03641579v1</w:t>
+                <w:t xml:space="preserve">hal-00640964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithospheric folding and sedimentary basin evolution: a review and analysis of formation mechanisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Post-orogenic extension and metamorphic core complexes in a heterogeneous crust: the role of crustal layering inherited from collision. Application to the Cyclades (Aegean domain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2117.2010.00490.x⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 184, pp.611-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04849.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640964v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00564011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-orogenic extension and metamorphic core complexes in a heterogeneous crust: the role of crustal layering inherited from collision. Application to the Cyclades (Aegean domain)</w:t>
+                <w:t xml:space="preserve">Formation of metamorphic core complex in inherited wedges: A thermomechanical modelling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04849.x⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 309 (3-4), pp.249-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00564011v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00616303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of metamorphic core complex in inherited wedges: A thermomechanical modelling study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rheology and strength of the lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.07.004⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (8), pp.1402-1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2011.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00616303v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and strength of the lithosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ductile crustal flow in Europe's lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdala Tesauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail K. Kaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+                <w:t xml:space="preserve">Sierd Cloetingh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2011.05.008⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 312 (1-2), pp.254-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.09.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00640966v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03641579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plume-like upper mantle instabilities drive subduction initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cloething</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5816,51 +5816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The equivalent elastic thickness (Te), seismicity and the long-term rheology of continental lithosphere: Time to burn-out &amp;quot;crème brûlée&amp;quot;? Insights from large-scale geodynamic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 484, pp.4-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5900,856 +5900,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation of oceanic blueschists and eclogites in subduction zones :Timing and mechanisms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Controls of mantle plumes and lithospheric folding on modes of intraplate continental tectonics : difference and similarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cloething</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 92 (2-3), pp.53-79. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 178 (3), pp.1691-1722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2008.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365.246X.2009.04238.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00379806v1</w:t>
+                <w:t xml:space="preserve">hal-00421592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls of mantle plumes and lithospheric folding on modes of intraplate continental tectonics : difference and similarities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Cloething</w:t>
+                <w:t xml:space="preserve">Taiwan mountain building: insights from 2-D thermomechanical modelling of a rheologically stratified lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 178 (3), pp.1691-1722. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365.246X.2009.04238.x⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 176 (1), pp.307-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03977.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421592v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00354324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controls of mantle plumes and lithospheric folding on modes of intraplate continental tectonics: differences and similarities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sierd Cloetingh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 178, pp.1691-1722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04238.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taiwan mountain building: insights from 2-D thermomechanical modelling of a rheologically stratified lithosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exhumation of oceanic blueschists and eclogites in subduction zones :Timing and mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evgenii Burov</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (2-3), pp.53-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2008.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03977.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00354324v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00379806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrait de la subduction et exhumation des unités de haute pression dans les Alpes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics and structural development of metamorphic core complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (B4), pp.B04403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005JB003694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00715950v1</w:t>
+                <w:t xml:space="preserve">insu-00279855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental plate collision, P-T-t-z conditions and unstable vs. Stable plate dynamics: Insights from thermo-mechanical modelling</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Retrait de la subduction et exhumation des unités de haute pression dans les Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00322677v1</w:t>
+                <w:t xml:space="preserve">insu-00715950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and structural development of metamorphic core complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Continental plate collision, P-T-t-z conditions and unstable vs. Stable plate dynamics: Insights from thermo-mechanical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (1-2), pp.178-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2007.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2005JB003694⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00279855v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00322677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HP-UHP exhumation during slow continental subduction : Self-consistent thermodynamically and thermomechanically coupled model with application to the Western Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 271, pp.63-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6789,833 +6789,833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burial and exhumation in a subduction wedge : mutual constraints from thermo-mechanical modelin and natural P-T-t data (Sch. Lustrés, W. Alps)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plate acceleration: The obduction trigger?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Yamato</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bruno Vrielynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latetia Le Pourhiet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 112 (B07410), pp.1-28. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 258 (3-4), pp.428-441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006JB004441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144429v1</w:t>
+                <w:t xml:space="preserve">hal-00407960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate acceleration: The obduction trigger?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The plume head-lithosphere interactions near intra-continental plate boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monie</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sierd Cloething</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 434 (1-4), pp.15-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2007.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.04.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407960v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plume head-lithosphere interactions near intra-continental plate boundaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The role of the gravitational instabilities, the density structure and the extension rate in the evolution of slow continental margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sierd Cloething</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MARGINS Theoretical and Experimental Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, v3, Columbia University Press, in press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00143608v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the gravitational instabilities, the density structure and the extension rate in the evolution of slow continental margins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Surface processes and tectonics : forcing of continental subduction and deep processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARGINS Theoretical and Experimental Earth Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (1-4), pp.141-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2007.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00069719v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface processes and tectonics : forcing of continental subduction and deep processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Coupled lithosphere-surface processes in collision context. In &amp;quot;Thrust belts and foreland basins : from fold kinematics to Hydrocarbon systems&amp;quot; O. Lacombe, J. Lavé, F. Roure et J. Vergès Ed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Chapter 1, pp.1-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144676v1</w:t>
+                <w:t xml:space="preserve">hal-00144662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering plume-lithosphere interactions beneath Europe from topographic signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nehlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wyns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 58, pp.119-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2006.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled lithosphere-surface processes in collision context. In &amp;quot;Thrust belts and foreland basins : from fold kinematics to Hydrocarbon systems&amp;quot; O. Lacombe, J. Lavé, F. Roure et J. Vergès Ed.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Burial and exhumation in a subduction wedge : mutual constraints from thermo-mechanical modelin and natural P-T-t data (Sch. Lustrés, W. Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latetia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (B07410), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JB004441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00144662v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The long-term strength of continental lithosphere : &amp;quot;jelly sandwich&amp;quot; or &amp;quot;crème brûlée&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Watts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7656,801 +7656,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plume head-lithosphere interaction using a tectonically realistic formulation for the lithosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Intrusion and its implication for subsidence : a case from the Baiyun Sag, on the Northern Margin of the South China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Xuelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Xia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 407/1-2, pp.117-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023754v1</w:t>
+                <w:t xml:space="preserve">hal-00023755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrusion and its implication for subsidence : a case from the Baiyun Sag, on the Northern Margin of the South China Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The plume head-lithosphere interaction using a tectonically realistic formulation for the lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Xia</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 161 (2), pp.469-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02588.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023755v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical constraints for the continental collision mode in the SE Carpathians (Romania)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tectonic evolution of continental collision zone : A thermomechanical numerical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Matenco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Bertotti</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003TC001604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023747v1</w:t>
+                <w:t xml:space="preserve">hal-00022414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rifting through a stack of inhomogeneous thrusts (the dipping pie concept)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Continental plate collision : unstable vs. stable slab dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Moretti</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32, pp.33-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022416v1</w:t>
+                <w:t xml:space="preserve">hal-00022371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic evolution of continental collision zone : A thermomechanical numerical model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thermo-mechanical modeling of extensional gneiss dome. In : Gneiss Domes and Orogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 380, pp.67-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022414v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical modeling of extensional gneiss dome. In : Gneiss Domes and Orogeny</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermo-mechanical constraints for the continental collision mode in the SE Carpathians (Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cloething</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Matenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tirel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+                <w:t xml:space="preserve">G. Bertotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 380, pp.67-68</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 218 (1-2), pp.57-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023749v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental plate collision : unstable vs. stable slab dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rifting through a stack of inhomogeneous thrusts (the dipping pie concept)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003TC001584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022371v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithospheric strength and its relationship to the elastic and seismogenic layer thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Watts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 213, pp.113-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8535,51 +8535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faccenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Goffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8611,234 +8611,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosional forcing on basin dynamics : new aspects of syn- and post-rift evolution. In Niewland, D.A. (ed.) : New insights in structural interpretation and modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thermo-mechanical characteristics of the Paris Basin (Triassic-Pleistocene) : from 3D stratigraphic database to numerical models. In Niewland, D.A. (ed.) : New insights into structural interpretation and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Doin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Special Publication - Geological Society of London</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 212, pp.209-224</w:t>
+              <w:t xml:space="preserve">, 2003, 212, pp.225-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023741v1</w:t>
+                <w:t xml:space="preserve">hal-00023739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical characteristics of the Paris Basin (Triassic-Pleistocene) : from 3D stratigraphic database to numerical models. In Niewland, D.A. (ed.) : New insights into structural interpretation and Modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Erosional forcing on basin dynamics : new aspects of syn- and post-rift evolution. In Niewland, D.A. (ed.) : New insights in structural interpretation and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guillocheau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Poliakov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Special Publication - Geological Society of London</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 212, pp.225-250</w:t>
+              <w:t xml:space="preserve">, 2003, 212, pp.209-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023739v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ductile layers in growth of normal faults : insights from analogue and numerical models</w:t>
               </w:r>
@@ -8863,51 +8863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 25, pp.1741-1485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8932,64 +8932,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development and fracturing of plutonic apexes : implications for prophyry more deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 214, pp.341-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9029,385 +9029,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modelling of a mantle plume : the Plume head lithosphere interaction in the formation of the Oceanic LIP</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Initial crustal thickness variations control the extension in a back arc domain : the case of the Gulf of Corinth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22, 4, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002TC001433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023727v1</w:t>
+                <w:t xml:space="preserve">hal-00023744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascent and emplacement of buoyant magma bodies in brittle-ductile upper crust</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Numerical Modelling of a mantle plume : the Plume head lithosphere interaction in the formation of the Oceanic LIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 206, pp.379-396</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00023743v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial crustal thickness variations control the extension in a back arc domain : the case of the Gulf of Corinth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ascent and emplacement of buoyant magma bodies in brittle-ductile upper crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Moretti</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jaupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108 (B4), pp.2177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002JB001904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2002TC001433⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00023744v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic links between ash-flow calderas and associated ore deposits as revealed by large-scale thermo-mechanical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Milesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9466,64 +9466,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical behavior of large ash-flow calderas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 104 (B10), pp.23081-23109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9570,51 +9570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do faults trigger folding in the lithosphere ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gerbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei A.N.B. Poliakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9659,278 +9659,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-00388016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effective elastic thickness (Te) of continental lithosphere: What does it really mean?</w:t>
+                <w:t xml:space="preserve">A broken plate beneath the North Baikal rift zone revealed by gravity modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Diament</w:t>
+                <w:t xml:space="preserve">Houdry F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/94JB02770⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 21 (2), pp.129-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/93GL03078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01354129v1</w:t>
+                <w:t xml:space="preserve">insu-01354155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A broken plate beneath the North Baikal rift zone revealed by gravity modelling</w:t>
+                <w:t xml:space="preserve">The effective elastic thickness (Te) of continental lithosphere: What does it really mean?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+                <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 21 (2), pp.129-132. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 100 (B3), pp.3905-3927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/93GL03078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/94JB02770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01354155v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01354129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexure of the continental lithosphere with multilayered rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 109 (2), pp.449-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10013,94 +10013,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.13018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10108,124 +10108,124 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphase evolution of continental rifting over active mantle upwelling: Spatial and temporal aspects of transition between wide and narrow rifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Koptev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.2670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10233,124 +10233,124 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Across-strike and along-strike asymmetry as an intrinsic characteristic of plume-induced continental rifting: Insights from 3D numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Koptev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.2676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10477,234 +10477,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01291339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological controls on the development of the convergent margins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Strain localisation in the continental lithosphere, a scale-dependent process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-6804</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.2471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00822341v1</w:t>
+                <w:t xml:space="preserve">insu-00975138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localisation in the continental lithosphere, a scale-dependent process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rheological controls on the development of the convergent margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Duretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.2471</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-6804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00975138v1</w:t>
+                <w:t xml:space="preserve">insu-00822341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obduction at plate boundaries : thermo-mechanical modelling</w:t>
               </w:r>
@@ -10729,51 +10729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-9724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10936,90 +10936,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crust or Asthenosphere: Who drives the flow in the Mediterranean continental back arc provinces?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.7493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11044,90 +11044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of horizontal displacements in the exhumation of high pressure metamorphic rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11165,90 +11165,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fluid release on intermediate depth subduction processes: Insights from fully-coupled numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11280,951 +11280,951 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00808346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fluid Circulation on Intermediate Depth Subduction Dynamics: From Field Observations to Numerical Modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exhumation mechanisms in convergent zones: Insight from thermomechanical models (application to Western Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, Californie, United States. pp.V53F-01</w:t>
+              <w:t xml:space="preserve">Nature of the plate interface in Subduction Zones workshop, ILP Task force IX - Workshop 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Piemonte, Italy. pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00673838v1</w:t>
+                <w:t xml:space="preserve">insu-00673819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation mechanisms in convergent zones: Insight from thermomechanical models (application to Western Alps)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Importance of residual stresses in the brillouin gain spectrum of single mode optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Sikali Mamdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La de Montmorillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Taillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature of the plate interface in Subduction Zones workshop, ILP Task force IX - Workshop 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Piemonte, Italy. pp.78</w:t>
+              <w:t xml:space="preserve">European Conference and Exhibition on Optical Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Switzerland. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00673819v1</w:t>
+                <w:t xml:space="preserve">hal-00878035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of residual stresses in the brillouin gain spectrum of single mode optical fibers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of fluid release on intermediate depth subduction processes: Insights from fully-coupled numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference and Exhibition on Optical Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Switzerland. 3p</w:t>
+              <w:t xml:space="preserve">Nature of the plate interface in Subduction Zones workshop, ILP Task force IX - Workshop 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Piemonte, Italy. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878035v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00673826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fluid release on intermediate depth subduction processes: Insights from fully-coupled numerical modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Effect of Fluid Circulation on Intermediate Depth Subduction Dynamics: From Field Observations to Numerical Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature of the plate interface in Subduction Zones workshop, ILP Task force IX - Workshop 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Piemonte, Italy. pp.10</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, Californie, United States. pp.V53F-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00673826v1</w:t>
+                <w:t xml:space="preserve">insu-00673838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of subduction, accretion, exhumation and slab roll-back: Mediterranean scenarios</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.J.R. Wortel</w:t>
+                <w:t xml:space="preserve">Aegean tectonics, a record of slab-overriding plate interactions (Invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergei Lebedev</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.T14D-02</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00610468v1</w:t>
+                <w:t xml:space="preserve">insu-00860518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aegean tectonics, a record of slab-overriding plate interactions (Invited)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Huet</w:t>
+                <w:t xml:space="preserve">Dynamics of subduction, accretion, exhumation and slab roll-back: Mediterranean scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J.R. Wortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lecomte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sergei Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.04</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.T14D-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00860518v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00610468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of metamorphic core complex development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Plume head - cratonic blocks interactions and gemstones in east Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.A-07625</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre, RST 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00280533v1</w:t>
+                <w:t xml:space="preserve">hal-01132943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plume head - cratonic blocks interactions and gemstones in east Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dynamics of metamorphic core complex development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre, RST 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.A-07625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132943v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00280533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhumation and Shortening during the Taiwan mountain building: insight from 2D thermomechanical modeling</w:t>
               </w:r>
@@ -12236,51 +12236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.EGU2008-A-05070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12318,51 +12318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhumation mechanisms in convergence zones: Insight from thermomechanical models (The case of the Western Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12426,51 +12426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Yamato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nancy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12495,77 +12495,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and evolution of detachments in metamorphic core complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Vienne, Austria. pp.EGU05-A-08864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12590,51 +12590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a thermal anomaly in the Eastern Gulf of Aden.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12708,64 +12708,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the genetic links between epithermal deposits and ash-flow calderas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12973,64 +12973,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plume head - lithosphere interactions near intracontinental plate boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2006, General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13055,90 +13055,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographic Imaging of European Mantle Plumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nehlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wyns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2006, General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13195,90 +13195,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic Models for the Evolution of Sedimentary Basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sierd Cloetingh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter A. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Beekman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Garcia-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13333,51 +13333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plate rheology and mechnics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ed. : G. Schubert, Treatise on Geophysics, volume 6 - Crust and Lithosphere Dynamics (volume Edt. A.B. Watts)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.100-144, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13571,51 +13571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koptev" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL077276" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02298453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloetingh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenii E.B. Burov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.11.027" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500770v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067864v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33117-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595895v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.10.020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01582644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07523-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01467320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Beniest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Burov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.12.034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Balazs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenii Burov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Matenco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Vogt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.01.015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lavecchia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart R. Clark" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Beekman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd A. P. L. Cloetingh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004125" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2015.11.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01120232v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duretz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducassou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.02.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.09.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Koulakov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloething" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Khrepy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Al-Arifi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.11.022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2401" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207648v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ruh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC005998" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01197393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cloetingh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kuroda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aslanian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Droxler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.03.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225346v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Lu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.09.023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213955v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12181" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mezri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wolf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.08.021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZPJDRFT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01235820v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Werner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14828" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01003518v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.185.3.147" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC005223" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Watts" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Podladchikov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Evans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115691v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. -L. Chung" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.07.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN4LH03Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00942590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.09.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7BW4Z0D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01065788v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.04.033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109970v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13703" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00946174v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.02.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.10.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487758v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.W. Smit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tesauro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sokoutis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.10.032" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487811v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Roure" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.06.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBCKWC7C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00825359v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tirel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.R. Wortel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebedev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G33862.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487788v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delvaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beekman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.01.010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CQKW5VK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641597v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labrousse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826216v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20179" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856689v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony B. Watts" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1902" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487767v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.11.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCW3PWS7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00761168v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PTB328N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00634433v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Goff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deschamps" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.10.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487742v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tibaldi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2012.01.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2XMCGLJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641579v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdala Tesauro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail K. Kaban" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.055" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640964v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2010.00490.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564011v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04849.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616303v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640966v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.05.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8J269FV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569518v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cloething" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041535" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453614v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.06.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R8B5LSG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379806v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2008.11.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVKJBWBL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421592v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365.246X.2009.04238.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114994v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04238.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354324v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03977.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715950v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00322677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2007.09.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K96MB593-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00279855v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003694" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425656v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.03.049" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3RNG953-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144429v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yamato" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latetia Le Pourhiet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004441" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407960v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vrielynck" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDQJPGVW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143608v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0R2KF24-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069719v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144676v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toussaint" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2007.02.009" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGNQ3PVJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00524482v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.10.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144662v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020366v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Watts" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/1052-5173" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023754v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02588.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023755v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Xuelin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023747v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matenco" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertotti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022416v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003TC001584" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022414v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003TC001604" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023749v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tirel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022371v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Toussaint" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023606v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00289-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNFP9G14-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022384v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faccenna" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goff&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023741v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poliakov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023739v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Doin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023742v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollinger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023621v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00366-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM76XTJC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023727v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023743v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaupart" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001904" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSBF04VZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023744v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002TC001433" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562350v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Milesi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00246-8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ6NC8TB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562364v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900227" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00388016v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei A.N.B. Poliakov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daigni&#232;res Marc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354129v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Burov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94JB02770" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354155v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdry F." TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93GL03078" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354127v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552754v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552764v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552763v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291339v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccenna Claudio" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W. Becker" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822341v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975138v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822324v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975189v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Becker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975139v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave May" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01091973v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00808346v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673838v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673819v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878035v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sikali Mamdem" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La de Montmorillon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taillade" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jaouen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673826v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610468v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Lebedev" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860518v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecomte" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280533v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132943v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374115v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374113v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280948v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112774v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119269v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patriat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562475v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01138475v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133062v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133048v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496923v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Ziegler" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia-Castellanos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53802-4.00117-2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144678v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02298453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koptev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloetingh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenii E.B. Burov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.11.027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595895v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.10.020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067864v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33117-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL077276" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01467320v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Beniest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Burov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.12.034" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01582644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07523-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Balazs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenii Burov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Matenco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Vogt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.01.015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2015.11.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Koulakov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloething" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Khrepy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Al-Arifi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.11.022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01120232v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duretz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducassou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.02.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.09.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596375v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lavecchia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart R. Clark" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Beekman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd A. P. L. Cloetingh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004125" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2401" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207648v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ruh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC005998" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01197393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cloetingh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kuroda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aslanian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Droxler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.03.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mezri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wolf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.08.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZPJDRFT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12181" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225346v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Lu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.09.023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01235820v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Werner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14828" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Watts" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Podladchikov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Evans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115691v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. -L. Chung" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.07.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN4LH03Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00942590v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.09.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7BW4Z0D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109970v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13703" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01065788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.04.033" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00946174v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.02.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399089v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC005223" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01003518v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.185.3.147" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.10.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487758v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.W. Smit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tesauro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sokoutis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.10.032" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00825359v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tirel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.R. Wortel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebedev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G33862.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487788v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delvaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beekman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.01.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CQKW5VK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Roure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.06.010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBCKWC7C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641597v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labrousse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826216v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20179" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856689v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony B. Watts" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1902" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487767v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.11.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCW3PWS7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00634433v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Goff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deschamps" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.10.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00761168v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PTB328N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487742v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tibaldi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2012.01.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2XMCGLJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640964v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2010.00490.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564011v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04849.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616303v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640966v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.05.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8J269FV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641579v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdala Tesauro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail K. Kaban" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.055" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569518v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cloething" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041535" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453614v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.06.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R8B5LSG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421592v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365.246X.2009.04238.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354324v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03977.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114994v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04238.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379806v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2008.11.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVKJBWBL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00279855v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003694" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715950v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00322677v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2007.09.014" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K96MB593-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425656v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.03.049" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3RNG953-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407960v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vrielynck" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDQJPGVW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143608v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0R2KF24-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069719v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144676v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toussaint" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2007.02.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGNQ3PVJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144662v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00524482v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.10.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144429v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yamato" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latetia Le Pourhiet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004441" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020366v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Watts" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/1052-5173" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023755v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Xuelin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023754v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02588.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022414v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003TC001604" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022371v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Toussaint" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023749v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tirel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023747v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matenco" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertotti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022416v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003TC001584" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023606v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00289-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNFP9G14-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022384v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faccenna" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goff&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023739v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Doin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023741v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poliakov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023742v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollinger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023621v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00366-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM76XTJC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023744v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002TC001433" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023727v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023743v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaupart" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001904" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSBF04VZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562350v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Milesi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00246-8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ6NC8TB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562364v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900227" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00388016v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei A.N.B. Poliakov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daigni&#232;res Marc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354155v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Burov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdry F." TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93GL03078" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354129v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94JB02770" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354127v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552754v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552764v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552763v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291339v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccenna Claudio" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W. Becker" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975138v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822341v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822324v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975189v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Becker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975139v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave May" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01091973v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00808346v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673819v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878035v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sikali Mamdem" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La de Montmorillon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taillade" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jaouen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673826v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673838v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860518v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecomte" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610468v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Lebedev" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132943v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280533v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374115v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374113v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280948v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112774v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119269v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patriat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562475v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01138475v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133062v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133048v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496923v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Ziegler" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia-Castellanos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53802-4.00117-2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144678v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>