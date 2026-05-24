--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -3032,252 +3032,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00942590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric three-dimensional topography over mantle plumes</w:t>
+                <w:t xml:space="preserve">Rheological and geodynamic controls on the mechanisms of subduction and HP/UHP exhumation of crustal rocks during continental collision: Insights from numerical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 513, pp.85-103. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 631, pp.212-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature13703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109970v1</w:t>
+                <w:t xml:space="preserve">insu-01065788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and geodynamic controls on the mechanisms of subduction and HP/UHP exhumation of crustal rocks during continental collision: Insights from numerical models</w:t>
+                <w:t xml:space="preserve">Asymmetric three-dimensional topography over mantle plumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 631, pp.212-250. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 513, pp.85-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.04.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature13703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01065788v1</w:t>
+                <w:t xml:space="preserve">hal-01109970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological conditions for emplacement of Ural-Alaskan-type ultramafic complexes</w:t>
               </w:r>
@@ -3374,261 +3374,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Build-up of a dynamically supported orogenic plateau: numerical modelling of the Zagros/Central Iran Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances and challenges in geotectonic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Meyer</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (6), pp.2632-2654. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 185 (3), pp.147-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013GC005223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.185.3.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399089v1</w:t>
+                <w:t xml:space="preserve">insu-01003518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances and challenges in geotectonic modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Build-up of a dynamically supported orogenic plateau: numerical modelling of the Zagros/Central Iran Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Wolf</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 185 (3), pp.147-168. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (6), pp.2632-2654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.185.3.147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2013GC005223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01003518v1</w:t>
+                <w:t xml:space="preserve">hal-01399089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface topography as key constraint on thermo-rheological structure of stable cratons</w:t>
               </w:r>
@@ -4769,303 +4769,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plume-induced dynamic instabilities near cratonic blocks: implications for P-T-t paths and metallogeny</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of fluid circulation on subduction interface tectonic processes : Insights from thermo-mechanical numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Le Goff</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 357-358, pp.238-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2011.10.007⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634433v1</w:t>
+                <w:t xml:space="preserve">insu-00761168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fluid circulation on subduction interface tectonic processes : Insights from thermo-mechanical numerical modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plume-induced dynamic instabilities near cratonic blocks: implications for P-T-t paths and metallogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sierd Cloetingh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Angiboust</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.09.012⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90-91, pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2011.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00761168v1</w:t>
+                <w:t xml:space="preserve">hal-00634433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled deep Earth and surface processes and their impact on geohazards</w:t>
               </w:r>
@@ -6315,359 +6315,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00379806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and structural development of metamorphic core complexes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Retrait de la subduction et exhumation des unités de haute pression dans les Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00279855v1</w:t>
+                <w:t xml:space="preserve">insu-00715950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrait de la subduction et exhumation des unités de haute pression dans les Alpes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continental plate collision, P-T-t-z conditions and unstable vs. Stable plate dynamics: Insights from thermo-mechanical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (1-2), pp.178-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2007.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00715950v1</w:t>
+                <w:t xml:space="preserve">insu-00322677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental plate collision, P-T-t-z conditions and unstable vs. Stable plate dynamics: Insights from thermo-mechanical modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics and structural development of metamorphic core complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Yamato</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (B4), pp.B04403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005JB003694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2007.09.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00322677v1</w:t>
+                <w:t xml:space="preserve">insu-00279855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HP-UHP exhumation during slow continental subduction : Self-consistent thermodynamically and thermomechanically coupled model with application to the Western Alps</w:t>
               </w:r>
@@ -6789,380 +6789,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate acceleration: The obduction trigger?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of the gravitational instabilities, the density structure and the extension rate in the evolution of slow continental margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MARGINS Theoretical and Experimental Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, v3, Columbia University Press, in press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407960v1</w:t>
+                <w:t xml:space="preserve">hal-00069719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plume head-lithosphere interactions near intra-continental plate boundaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plate acceleration: The obduction trigger?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vrielynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sierd Cloething</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2007.01.002⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 258 (3-4), pp.428-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143608v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the gravitational instabilities, the density structure and the extension rate in the evolution of slow continental margins</w:t>
+                <w:t xml:space="preserve">The plume head-lithosphere interactions near intra-continental plate boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sierd Cloething</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARGINS Theoretical and Experimental Earth Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 434 (1-4), pp.15-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2007.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00069719v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface processes and tectonics : forcing of continental subduction and deep processes</w:t>
               </w:r>
@@ -7245,213 +7245,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled lithosphere-surface processes in collision context. In &amp;quot;Thrust belts and foreland basins : from fold kinematics to Hydrocarbon systems&amp;quot; O. Lacombe, J. Lavé, F. Roure et J. Vergès Ed.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering plume-lithosphere interactions beneath Europe from topographic signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nehlig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wyns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58, pp.119-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2006.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144662v1</w:t>
+                <w:t xml:space="preserve">hal-00524482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering plume-lithosphere interactions beneath Europe from topographic signatures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled lithosphere-surface processes in collision context. In &amp;quot;Thrust belts and foreland basins : from fold kinematics to Hydrocarbon systems&amp;quot; O. Lacombe, J. Lavé, F. Roure et J. Vergès Ed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Wyns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Chapter 1, pp.1-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2006.10.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00524482v1</w:t>
+                <w:t xml:space="preserve">hal-00144662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burial and exhumation in a subduction wedge : mutual constraints from thermo-mechanical modelin and natural P-T-t data (Sch. Lustrés, W. Alps)</w:t>
               </w:r>
@@ -7656,239 +7656,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrusion and its implication for subsidence : a case from the Baiyun Sag, on the Northern Margin of the South China Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The plume head-lithosphere interaction using a tectonically realistic formulation for the lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Xia</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 161 (2), pp.469-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02588.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023755v1</w:t>
+                <w:t xml:space="preserve">hal-00023754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plume head-lithosphere interaction using a tectonically realistic formulation for the lithosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrusion and its implication for subsidence : a case from the Baiyun Sag, on the Northern Margin of the South China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Xuelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Xia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 407/1-2, pp.117-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023754v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic evolution of continental collision zone : A thermomechanical numerical model</w:t>
               </w:r>
@@ -9133,238 +9133,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modelling of a mantle plume : the Plume head lithosphere interaction in the formation of the Oceanic LIP</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ascent and emplacement of buoyant magma bodies in brittle-ductile upper crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jaupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108 (B4), pp.2177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002JB001904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023727v1</w:t>
+                <w:t xml:space="preserve">hal-00023743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascent and emplacement of buoyant magma bodies in brittle-ductile upper crust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Modelling of a mantle plume : the Plume head lithosphere interaction in the formation of the Oceanic LIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 206, pp.379-396</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00023743v1</w:t>
+                <w:t xml:space="preserve">hal-00023727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic links between ash-flow calderas and associated ore deposits as revealed by large-scale thermo-mechanical modeling</w:t>
               </w:r>
@@ -10477,234 +10477,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01291339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localisation in the continental lithosphere, a scale-dependent process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheological controls on the development of the convergent margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Duretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.2471</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-6804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00975138v1</w:t>
+                <w:t xml:space="preserve">insu-00822341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological controls on the development of the convergent margins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain localisation in the continental lithosphere, a scale-dependent process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-6804</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.2471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00822341v1</w:t>
+                <w:t xml:space="preserve">insu-00975138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obduction at plate boundaries : thermo-mechanical modelling</w:t>
               </w:r>
@@ -11165,51 +11165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fluid release on intermediate depth subduction processes: Insights from fully-coupled numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11506,51 +11506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fluid release on intermediate depth subduction processes: Insights from fully-coupled numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11640,51 +11640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Fluid Circulation on Intermediate Depth Subduction Dynamics: From Field Observations to Numerical Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11742,489 +11742,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00673838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aegean tectonics, a record of slab-overriding plate interactions (Invited)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+                <w:t xml:space="preserve">Dynamics of subduction, accretion, exhumation and slab roll-back: Mediterranean scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J.R. Wortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Huet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sergei Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.04</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.T14D-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00860518v1</w:t>
+                <w:t xml:space="preserve">insu-00610468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of subduction, accretion, exhumation and slab roll-back: Mediterranean scenarios</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.J.R. Wortel</w:t>
+                <w:t xml:space="preserve">Aegean tectonics, a record of slab-overriding plate interactions (Invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergei Lebedev</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.T14D-02</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00610468v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00860518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plume head - cratonic blocks interactions and gemstones in east Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+                <w:t xml:space="preserve">Dynamics of metamorphic core complex development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre, RST 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.A-07625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132943v1</w:t>
+                <w:t xml:space="preserve">insu-00280533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of metamorphic core complex development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Tirel</w:t>
+                <w:t xml:space="preserve">Plume head - cratonic blocks interactions and gemstones in east Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.A-07625</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre, RST 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00280533v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhumation and Shortening during the Taiwan mountain building: insight from 2D thermomechanical modeling</w:t>
               </w:r>
@@ -13081,64 +13081,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nehlig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wyns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2006, General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13571,51 +13571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02298453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koptev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloetingh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenii E.B. Burov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.11.027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595895v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.10.020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067864v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33117-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL077276" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01467320v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Beniest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Burov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.12.034" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01582644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07523-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Balazs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenii Burov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Matenco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Vogt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.01.015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2015.11.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Koulakov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloething" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Khrepy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Al-Arifi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.11.022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01120232v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duretz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducassou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.02.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.09.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596375v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lavecchia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart R. Clark" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Beekman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd A. P. L. Cloetingh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004125" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2401" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207648v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ruh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC005998" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01197393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cloetingh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kuroda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aslanian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Droxler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.03.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mezri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wolf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.08.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZPJDRFT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12181" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225346v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Lu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.09.023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01235820v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Werner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14828" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Watts" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Podladchikov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Evans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115691v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. -L. Chung" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.07.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN4LH03Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00942590v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.09.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7BW4Z0D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109970v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13703" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01065788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.04.033" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00946174v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.02.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399089v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC005223" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01003518v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.185.3.147" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.10.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487758v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.W. Smit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tesauro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sokoutis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.10.032" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00825359v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tirel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.R. Wortel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebedev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G33862.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487788v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delvaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beekman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.01.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CQKW5VK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Roure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.06.010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBCKWC7C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641597v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labrousse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826216v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20179" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856689v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony B. Watts" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1902" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487767v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.11.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCW3PWS7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00634433v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Goff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deschamps" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.10.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00761168v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PTB328N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487742v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tibaldi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2012.01.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2XMCGLJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640964v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2010.00490.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564011v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04849.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616303v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640966v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.05.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8J269FV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641579v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdala Tesauro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail K. Kaban" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.055" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569518v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cloething" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041535" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453614v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.06.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R8B5LSG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421592v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365.246X.2009.04238.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354324v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03977.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114994v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04238.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379806v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2008.11.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVKJBWBL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00279855v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003694" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715950v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00322677v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2007.09.014" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K96MB593-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425656v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.03.049" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3RNG953-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407960v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vrielynck" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDQJPGVW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143608v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0R2KF24-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069719v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144676v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toussaint" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2007.02.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGNQ3PVJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144662v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00524482v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.10.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144429v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yamato" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latetia Le Pourhiet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004441" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020366v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Watts" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/1052-5173" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023755v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Xuelin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023754v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02588.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022414v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003TC001604" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022371v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Toussaint" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023749v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tirel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023747v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matenco" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertotti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022416v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003TC001584" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023606v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00289-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNFP9G14-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022384v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faccenna" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goff&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023739v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Doin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023741v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poliakov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023742v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollinger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023621v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00366-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM76XTJC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023744v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002TC001433" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023727v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023743v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaupart" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001904" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSBF04VZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562350v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Milesi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00246-8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ6NC8TB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562364v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900227" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00388016v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei A.N.B. Poliakov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daigni&#232;res Marc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354155v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Burov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdry F." TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93GL03078" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354129v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94JB02770" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354127v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552754v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552764v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552763v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291339v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccenna Claudio" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W. Becker" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975138v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822341v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822324v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975189v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Becker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975139v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave May" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01091973v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00808346v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673819v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878035v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sikali Mamdem" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La de Montmorillon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taillade" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jaouen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673826v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673838v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860518v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecomte" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610468v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Lebedev" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132943v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280533v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374115v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374113v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280948v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112774v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119269v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patriat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562475v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01138475v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133062v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133048v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496923v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Ziegler" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia-Castellanos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53802-4.00117-2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144678v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02298453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koptev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloetingh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenii E.B. Burov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.11.027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595895v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.10.020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067864v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33117-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL077276" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01467320v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Beniest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Burov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.12.034" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01582644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07523-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Balazs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenii Burov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Matenco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Vogt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.01.015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2015.11.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Koulakov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloething" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Khrepy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Al-Arifi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.11.022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01120232v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duretz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducassou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.02.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.09.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596375v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lavecchia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart R. Clark" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Beekman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd A. P. L. Cloetingh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004125" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2401" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207648v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ruh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC005998" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01197393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cloetingh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kuroda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aslanian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Droxler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.03.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mezri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wolf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.08.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZPJDRFT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12181" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225346v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Lu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.09.023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01235820v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Werner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14828" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Watts" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Podladchikov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Evans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115691v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. -L. Chung" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.07.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN4LH03Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00942590v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.09.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7BW4Z0D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01065788v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.04.033" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109970v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13703" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00946174v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.02.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01003518v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.185.3.147" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC005223" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.10.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487758v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.W. Smit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tesauro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sokoutis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.10.032" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00825359v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tirel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.R. Wortel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebedev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G33862.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487788v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delvaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beekman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.01.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CQKW5VK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Roure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.06.010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBCKWC7C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641597v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labrousse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826216v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20179" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856689v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony B. Watts" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1902" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487767v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.11.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCW3PWS7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00761168v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PTB328N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00634433v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Goff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deschamps" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.10.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487742v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tibaldi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2012.01.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2XMCGLJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640964v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2010.00490.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564011v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04849.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616303v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640966v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.05.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8J269FV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641579v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdala Tesauro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail K. Kaban" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.055" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569518v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cloething" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041535" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453614v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.06.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R8B5LSG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421592v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365.246X.2009.04238.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354324v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03977.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114994v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04238.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379806v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2008.11.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVKJBWBL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715950v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00322677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2007.09.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K96MB593-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00279855v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003694" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425656v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.03.049" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3RNG953-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069719v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407960v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vrielynck" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDQJPGVW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143608v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0R2KF24-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144676v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toussaint" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2007.02.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGNQ3PVJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00524482v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nehlig" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.10.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144662v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144429v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yamato" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latetia Le Pourhiet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004441" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020366v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Watts" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/1052-5173" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023754v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02588.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023755v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Xuelin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022414v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003TC001604" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022371v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Toussaint" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023749v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tirel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023747v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matenco" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertotti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022416v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003TC001584" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023606v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00289-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNFP9G14-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022384v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faccenna" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goff&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023739v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Doin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023741v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poliakov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023742v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollinger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023621v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00366-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM76XTJC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023744v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002TC001433" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023743v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaupart" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001904" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSBF04VZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023727v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562350v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Milesi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00246-8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ6NC8TB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562364v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900227" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00388016v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei A.N.B. Poliakov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daigni&#232;res Marc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354155v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Burov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdry F." TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93GL03078" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354129v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94JB02770" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354127v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552754v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552764v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552763v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291339v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccenna Claudio" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W. Becker" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822341v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975138v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822324v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975189v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Becker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00975139v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave May" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01091973v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00808346v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673819v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878035v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sikali Mamdem" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La de Montmorillon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taillade" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jaouen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673826v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673838v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610468v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Lebedev" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860518v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecomte" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280533v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01132943v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374115v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374113v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280948v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112774v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119269v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patriat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562475v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01138475v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133062v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01133048v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496923v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Ziegler" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia-Castellanos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53802-4.00117-2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144678v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>