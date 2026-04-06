--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -748,481 +748,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anglais de spécialité et numérique : relation privilégiée et changement paradigmatique ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anglais de spécialité : plus de postes disponibles que de thèses soutenues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l'Anglais de Spécialité (ASp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 88, pp.453-466</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431567v1</w:t>
+                <w:t xml:space="preserve">hal-05431572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment appliquer la transposition didactique en anglais financier : le cas des indices boursiers. Épisode 2 : Suggestions de mise en œuvre n° 2 et 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel van Der Yeught</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueniya Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Resche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 87, pp.185-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13pog⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langues de spécialité, corpus et genres : réflexions méthodologiques, caractérisation et transposition didactique (Introduction)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Álvarez Martínez</w:t>
+                <w:t xml:space="preserve">Anglais de spécialité et numérique : relation privilégiée et changement paradigmatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Peynaud</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evgueniya Lyu</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 88, pp.199-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15c2e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431570v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anglais de spécialité : plus de postes disponibles que de thèses soutenues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Langues de spécialité, corpus et genres : réflexions méthodologiques, caractérisation et transposition didactique (Introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Álvarez Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Anglais de Spécialité (ASp)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 88, pp.453-466</w:t>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431572v1</w:t>
+                <w:t xml:space="preserve">hal-05431570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment appliquer la transposition didactique en anglais financier : le cas des indices boursiers. Épisode 3 : Suggestions de mise en œuvre no 4 et 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel van Der Yeught</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueniya Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Resche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1810,51 +1810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositions pour théoriser la transposition didactique en langues de spécialité : l’approche intentionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel van Der Yeught</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2099,299 +2099,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages, perceptions et besoins de l’intelligence artificielle générative dans l’enseignement supérieur français : défis et opportunités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating critical role plays and creativity-based pedagogy in the context of AI societal, ethical and technological transitions in an ESP context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Kelleher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Inesa Sahakyan</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIAI DAYS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MIAI Cluster IA, Jun 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">64e Congrès de la SAES : Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425336v1</w:t>
+                <w:t xml:space="preserve">hal-05243838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counter Narratives of Artificial Intelligence: Critical Role-Playing and Creativity Pedagogies in an ESP Classroom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Kelleher</w:t>
+                <w:t xml:space="preserve">Usages, perceptions et besoins de l’intelligence artificielle générative dans l’enseignement supérieur français : défis et opportunités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lily Schofield</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inesa Sahakyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46e colloque du GERAS : Les récits en anglais de spécialité : passé, présent et futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière Lyon 2, Mar 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">MIAI DAYS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIAI Cluster IA, Jun 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05243836v1</w:t>
+                <w:t xml:space="preserve">hal-05425336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating critical role plays and creativity-based pedagogy in the context of AI societal, ethical and technological transitions in an ESP context</w:t>
+                <w:t xml:space="preserve">Counter Narratives of Artificial Intelligence: Critical Role-Playing and Creativity Pedagogies in an ESP Classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64e Congrès de la SAES : Transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">46e colloque du GERAS : Les récits en anglais de spécialité : passé, présent et futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05243838v1</w:t>
+                <w:t xml:space="preserve">hal-05243836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telecollaboration project: Syncrhonous and asynchronous communication</w:t>
               </w:r>
@@ -2522,329 +2522,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of Professional and Disciplinary Cultures for Research and Teaching of English for Specific Purposes</w:t>
+                <w:t xml:space="preserve">Building Intercultural Competence Through Virtual Exchange: A Case Study of French-Singaporean Collaboration in Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Peynaud</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNIL, Aug 2024, Lausanne ( CH), Switzerland</w:t>
+              <w:t xml:space="preserve">24th IALIC conference “Towards a plurilingual curriculum: fostering pluricultural communication in the digital age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854463v1</w:t>
+                <w:t xml:space="preserve">hal-04854470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et utilisation d’une mini-série pédagogique pour enseigner l’interprétation spécialisée à travers diverses frontières professionnelles</w:t>
+                <w:t xml:space="preserve">Using a Pedagogical Mini-Series to Teach Specialized Liaison Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63e congrès de la SAES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, May 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Languages for Specific Purposes &amp; Centers for International Business Education &amp; Research Business Language Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geroge Washington University, May 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854455v1</w:t>
+                <w:t xml:space="preserve">hal-04647330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Intercultural Competence Through Virtual Exchange: A Case Study of French-Singaporean Collaboration in Higher Education</w:t>
+                <w:t xml:space="preserve">Significance of Professional and Disciplinary Cultures for Research and Teaching of English for Specific Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chan</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IALIC conference “Towards a plurilingual curriculum: fostering pluricultural communication in the digital age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ESSE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIL, Aug 2024, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854470v1</w:t>
+                <w:t xml:space="preserve">hal-04854463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Pedagogical Mini-Series to Teach Specialized Liaison Interpretation</w:t>
+                <w:t xml:space="preserve">Conception et utilisation d’une mini-série pédagogique pour enseigner l’interprétation spécialisée à travers diverses frontières professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Languages for Specific Purposes &amp; Centers for International Business Education &amp; Research Business Language Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Geroge Washington University, May 2024, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">63e congrès de la SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647330v1</w:t>
+                <w:t xml:space="preserve">hal-04854455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do psychologists still use politically incorrect language or are expressions like 'oddball' and 'cripple' just fictional examples?</w:t>
               </w:r>
@@ -3139,165 +3139,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Ways of Teaching Liaison Interpretation: Two-Layered Manifestation of the Platform Economy</w:t>
+                <w:t xml:space="preserve">Sensibilisation à une culture spécialisée : enseignement-apprentissage des normes de la rédaction scientifique en anglais pour psychologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Annual Language Works Conference “Translation, Interpreting and the Platform Economy”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hunter College, Apr 2023, New York, NY, United States</w:t>
+              <w:t xml:space="preserve">44e colloque du GERAS sur le thème « Cultures, mémoires et héritages en anglais de spécialité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Paris-Saclay, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239446v1</w:t>
+                <w:t xml:space="preserve">hal-04239379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilisation à une culture spécialisée : enseignement-apprentissage des normes de la rédaction scientifique en anglais pour psychologues</w:t>
+                <w:t xml:space="preserve">Innovative Ways of Teaching Liaison Interpretation: Two-Layered Manifestation of the Platform Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e colloque du GERAS sur le thème « Cultures, mémoires et héritages en anglais de spécialité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Paris-Saclay, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd Annual Language Works Conference “Translation, Interpreting and the Platform Economy”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hunter College, Apr 2023, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239379v1</w:t>
+                <w:t xml:space="preserve">hal-04239446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Pedagogical Mini-Series to Teach Specialised Liaison Interpretation</w:t>
               </w:r>
@@ -4433,52 +4433,61 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave encyclopedia of computer assisted language learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-51447-0_225-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -4499,91 +4508,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment (re)penser sa pédagogie en langues étrangères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4593,114 +4602,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l'approche intentionnelle de l'enseignement-apprentissage de l'anglais de spécialité : de la théorie à la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Aix Marseille Université, 2021. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04854442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4768,51 +4777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E5C3293"/>
+    <w:nsid w:val="2D1BC5E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4999,51 +5008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evgueniya-lyu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4457-7038" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431574v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Prudhon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406833v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Stojkovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406825v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara &#193;lvarez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137vv" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431568v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2v" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431567v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431565v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Der Yeught" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Resche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pog" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431571v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2t" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413077v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kelleher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Schofield" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesa Sahakyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5256/F1000RESEARCH.78069.R235911" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22190/JTESAP230718012L" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8701" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221517v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10520" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22190/JTESAP230225023L" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219875v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8351" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.9649" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2VQ0PZ7C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8222" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243838v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239446v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239379v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239453v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239339v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239437v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239430v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222899v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239324v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239394v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-7374-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481810v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04854442v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evgueniya-lyu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4457-7038" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431574v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Prudhon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406833v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Stojkovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406825v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara &#193;lvarez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137vv" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431568v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2v" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Der Yeught" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Resche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pog" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431571v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2t" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413077v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kelleher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Schofield" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesa Sahakyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5256/F1000RESEARCH.78069.R235911" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22190/JTESAP230718012L" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8701" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221517v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10520" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22190/JTESAP230225023L" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219875v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8351" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.9649" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2VQ0PZ7C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8222" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854470v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647330v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854463v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854455v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239446v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239453v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239339v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239437v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239430v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222899v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239324v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239394v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-7374-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481810v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51447-0_225-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854488v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04854442v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>