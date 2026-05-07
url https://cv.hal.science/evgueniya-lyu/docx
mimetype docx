--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -305,226 +305,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Culture in the Study of Specialized Discourses</w:t>
+                <w:t xml:space="preserve">Langues de spécialité, corpus et genres : réflexions méthodologiques, caractérisation et transposition didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sara Álvarez Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Peynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadezda Stojkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Teaching English For Specific and Academic Purposes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 57, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/137vv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406833v1</w:t>
+                <w:t xml:space="preserve">hal-05406825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langues de spécialité, corpus et genres : réflexions méthodologiques, caractérisation et transposition didactique</w:t>
+                <w:t xml:space="preserve">The Role of Culture in the Study of Specialized Discourses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Álvarez Martínez</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Peynaud</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Stojkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Teaching English For Specific and Academic Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406825v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anglais de spécialité et numérique</w:t>
               </w:r>
@@ -653,1269 +653,1269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Culture in the Study of Specialized Discourses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Counter Narratives of Artificial Intelligence: Critical Role-Playing Pedagogies in an Applied Foreign Languages Classroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Kelleher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadezda Stojkovic</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Teaching English For Specific and Academic Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (1), pp.i-v</w:t>
+              <w:t xml:space="preserve">RILEA - Revue Internationale des Langues Etrangères Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05432400v1</w:t>
+                <w:t xml:space="preserve">hal-05413077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anglais de spécialité : plus de postes disponibles que de thèses soutenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Anglais de Spécialité (ASp)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 88, pp.453-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment appliquer la transposition didactique en anglais financier : le cas des indices boursiers. Épisode 2 : Suggestions de mise en œuvre n° 2 et 3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel van Der Yeught</w:t>
+                <w:t xml:space="preserve">Anglais de spécialité et numérique : relation privilégiée et changement paradigmatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Resche</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Labetoulle</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 87, pp.185-194. </w:t>
+              <w:t xml:space="preserve">, 2025, 88, pp.199-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13pog⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15c2e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431565v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anglais de spécialité et numérique : relation privilégiée et changement paradigmatique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment appliquer la transposition didactique en anglais financier : le cas des indices boursiers. Épisode 2 : Suggestions de mise en œuvre n° 2 et 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel van Der Yeught</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueniya Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Resche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Labetoulle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 88, pp.199-206. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15c2e⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 87, pp.185-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13pog⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431567v1</w:t>
+                <w:t xml:space="preserve">hal-05431565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues de spécialité, corpus et genres : réflexions méthodologiques, caractérisation et transposition didactique (Introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Álvarez Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment appliquer la transposition didactique en anglais financier : le cas des indices boursiers. Épisode 3 : Suggestions de mise en œuvre no 4 et 5</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel van Der Yeught</w:t>
+                <w:t xml:space="preserve">The Role of Culture in the Study of Specialized Discourses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evgueniya Lyu</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aude Labetoulle</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Stojkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Teaching English For Specific and Academic Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.i-v</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431571v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counter Narratives of Artificial Intelligence: Critical Role-Playing Pedagogies in an Applied Foreign Languages Classroom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Kelleher</w:t>
+                <w:t xml:space="preserve">Comment appliquer la transposition didactique en anglais financier : le cas des indices boursiers. Épisode 3 : Suggestions de mise en œuvre no 4 et 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel van Der Yeught</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lily Schofield</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Resche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEA - Revue Internationale des Langues Etrangères Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 88, pp.467-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15c2t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413077v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer Review Report For: Training strategies for the improvement of NATO Level 2 results for English Functional Level exams in the armed forces.</w:t>
+                <w:t xml:space="preserve">TEACHING TECHNICAL VOCABULARY: ARE MATCHING EXERCISES THE THING OF THE PAST?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inesa Sahakyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5256/F1000RESEARCH.78069.R235911⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Teaching English For Specific and Academic Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22190/JTESAP230718012L⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495610v1</w:t>
+                <w:t xml:space="preserve">hal-04647333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEACHING TECHNICAL VOCABULARY: ARE MATCHING EXERCISES THE THING OF THE PAST?</w:t>
+                <w:t xml:space="preserve">Peer Review Report For: Training strategies for the improvement of NATO Level 2 results for English Functional Level exams in the armed forces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inesa Sahakyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Teaching English For Specific and Academic Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.133. </w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22190/JTESAP230718012L⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5256/F1000RESEARCH.78069.R235911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04647333v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama de la recherche en didactique de l’anglais de spécialité en France : Que révèle le travail cartographique mené par les membres du groupe de travail DidASP ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Labetoulle</w:t>
+                <w:t xml:space="preserve">Propositions pour théoriser la transposition didactique en langues de spécialité : l’approche intentionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel van Der Yeught</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 84, pp.137-176. </w:t>
+              <w:t xml:space="preserve">, 2023, 83, pp.7-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/asp.8701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/asp.8351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316476v1</w:t>
+                <w:t xml:space="preserve">hal-04219875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartes mentales et évaluation en langues : expérimentation à partir du Cles (Certificat de compétences en langues de l’enseignement supérieur)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Panorama de la recherche en didactique de l’anglais de spécialité en France : Que révèle le travail cartographique mené par les membres du groupe de travail DidASP ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Labetoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Considérer les représentations iconographiques dans l’enseignement-apprentissage de l’anglais, 42 (1), </w:t>
+              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84, pp.137-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/apliut.10520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/asp.8701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221517v1</w:t>
+                <w:t xml:space="preserve">hal-04316476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching English for specific purposes through case studies: Design, teaching, and evaluation</w:t>
+                <w:t xml:space="preserve">Cartes mentales et évaluation en langues : expérimentation à partir du Cles (Certificat de compétences en langues de l’enseignement supérieur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Teaching English For Specific and Academic Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (2), pp.307-317. </w:t>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Considérer les représentations iconographiques dans l’enseignement-apprentissage de l’anglais, 42 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22190/JTESAP230225023L⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/apliut.10520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239293v1</w:t>
+                <w:t xml:space="preserve">hal-04221517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propositions pour théoriser la transposition didactique en langues de spécialité : l’approche intentionnelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching English for specific purposes through case studies: Design, teaching, and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 83, pp.7-32. </w:t>
+              <w:t xml:space="preserve">The Journal of Teaching English For Specific and Academic Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.307-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/asp.8351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22190/JTESAP230225023L⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219875v1</w:t>
+                <w:t xml:space="preserve">hal-04239293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“A Case of Mistaken Identity?”: A Case Study as an Innovative Technique to Teach English for Specific Purposes</w:t>
               </w:r>
@@ -2105,77 +2105,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating critical role plays and creativity-based pedagogy in the context of AI societal, ethical and technological transitions in an ESP context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64e Congrès de la SAES : Transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2213,51 +2213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages, perceptions et besoins de l’intelligence artificielle générative dans l’enseignement supérieur français : défis et opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inesa Sahakyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIAI DAYS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MIAI Cluster IA, Jun 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2282,77 +2282,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counter Narratives of Artificial Intelligence: Critical Role-Playing and Creativity Pedagogies in an ESP Classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Schofield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46e colloque du GERAS : Les récits en anglais de spécialité : passé, présent et futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lumière Lyon 2, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2440,411 +2440,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Reflection in the Cultural Mirror: Enhancing Intercultural Competence through Virtual Exchanges</w:t>
+                <w:t xml:space="preserve">Building Intercultural Competence Through Virtual Exchange: A Case Study of French-Singaporean Collaboration in Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Virtual Exchange Consortium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, NA, France</w:t>
+              <w:t xml:space="preserve">24th IALIC conference “Towards a plurilingual curriculum: fostering pluricultural communication in the digital age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854467v1</w:t>
+                <w:t xml:space="preserve">hal-04854470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Intercultural Competence Through Virtual Exchange: A Case Study of French-Singaporean Collaboration in Higher Education</w:t>
+                <w:t xml:space="preserve">Using a Pedagogical Mini-Series to Teach Specialized Liaison Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IALIC conference “Towards a plurilingual curriculum: fostering pluricultural communication in the digital age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Languages for Specific Purposes &amp; Centers for International Business Education &amp; Research Business Language Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geroge Washington University, May 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854470v1</w:t>
+                <w:t xml:space="preserve">hal-04647330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Pedagogical Mini-Series to Teach Specialized Liaison Interpretation</w:t>
+                <w:t xml:space="preserve">Significance of Professional and Disciplinary Cultures for Research and Teaching of English for Specific Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Languages for Specific Purposes &amp; Centers for International Business Education &amp; Research Business Language Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Geroge Washington University, May 2024, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">ESSE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIL, Aug 2024, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647330v1</w:t>
+                <w:t xml:space="preserve">hal-04854463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of Professional and Disciplinary Cultures for Research and Teaching of English for Specific Purposes</w:t>
+                <w:t xml:space="preserve">Conception et utilisation d’une mini-série pédagogique pour enseigner l’interprétation spécialisée à travers diverses frontières professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Peynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNIL, Aug 2024, Lausanne ( CH), Switzerland</w:t>
+              <w:t xml:space="preserve">63e congrès de la SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854463v1</w:t>
+                <w:t xml:space="preserve">hal-04854455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et utilisation d’une mini-série pédagogique pour enseigner l’interprétation spécialisée à travers diverses frontières professionnelles</w:t>
+                <w:t xml:space="preserve">Self-Reflection in the Cultural Mirror: Enhancing Intercultural Competence through Virtual Exchanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63e congrès de la SAES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, May 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Virtual Exchange Consortium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854455v1</w:t>
+                <w:t xml:space="preserve">hal-04854467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do psychologists still use politically incorrect language or are expressions like 'oddball' and 'cripple' just fictional examples?</w:t>
               </w:r>
@@ -3070,924 +3070,924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la transmission à l’apprentissage : études de cas au service du secteur LANSAD</w:t>
+                <w:t xml:space="preserve">Conception d’un support innovant pour enseigner l’interprétation de liaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62e congrès de la SAES sur le thème "Transmission(s)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GREMUTS (ILCEA4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREMUTS - ILCEA4, Jan 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239303v1</w:t>
+                <w:t xml:space="preserve">hal-04223117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilisation à une culture spécialisée : enseignement-apprentissage des normes de la rédaction scientifique en anglais pour psychologues</w:t>
+                <w:t xml:space="preserve">De la transmission à l’apprentissage : études de cas au service du secteur LANSAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e colloque du GERAS sur le thème « Cultures, mémoires et héritages en anglais de spécialité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Paris-Saclay, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">62e congrès de la SAES sur le thème "Transmission(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239379v1</w:t>
+                <w:t xml:space="preserve">hal-04239303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Ways of Teaching Liaison Interpretation: Two-Layered Manifestation of the Platform Economy</w:t>
+                <w:t xml:space="preserve">Sensibilisation à une culture spécialisée : enseignement-apprentissage des normes de la rédaction scientifique en anglais pour psychologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Annual Language Works Conference “Translation, Interpreting and the Platform Economy”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hunter College, Apr 2023, New York, NY, United States</w:t>
+              <w:t xml:space="preserve">44e colloque du GERAS sur le thème « Cultures, mémoires et héritages en anglais de spécialité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Paris-Saclay, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239446v1</w:t>
+                <w:t xml:space="preserve">hal-04239379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Pedagogical Mini-Series to Teach Specialised Liaison Interpretation</w:t>
+                <w:t xml:space="preserve">Innovative Ways of Teaching Liaison Interpretation: Two-Layered Manifestation of the Platform Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INNO-LSP International Conference, 4th edition, “Innovative Trends in Teaching Languages for Specific Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ovidius University of Constanta, Sep 2023, Constanta, Romania</w:t>
+              <w:t xml:space="preserve">3rd Annual Language Works Conference “Translation, Interpreting and the Platform Economy”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hunter College, Apr 2023, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239453v1</w:t>
+                <w:t xml:space="preserve">hal-04239446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un support innovant pour enseigner l’interprétation de liaison</w:t>
+                <w:t xml:space="preserve">Using a Pedagogical Mini-Series to Teach Specialised Liaison Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GREMUTS (ILCEA4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREMUTS - ILCEA4, Jan 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">INNO-LSP International Conference, 4th edition, “Innovative Trends in Teaching Languages for Specific Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ovidius University of Constanta, Sep 2023, Constanta, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223117v1</w:t>
+                <w:t xml:space="preserve">hal-04239453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le choix de la modalité et son effet sur l’acquisition du lexique technique</w:t>
+                <w:t xml:space="preserve">Didactique de l’anglais de spécialité et spécialisé : approche française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43e colloque du GERAS sur le thème « Multimodalité et multimédialité en anglais de spécialité : aspects discursifs, culturels, didactiques et traductologiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Mar 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Une école française d’anglais de spécialité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, e Centre d’Études Linguistiques – Corpus, Discours et Sociétés (CEL), le Centre de recherche en linguistique appliquée (CeRLA) et le CeLiSo (Centre de linguistique en Sorbonne), Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239339v1</w:t>
+                <w:t xml:space="preserve">hal-04223112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Specialised Varieties of English in the French Higher Education Context: Motivational Faults</w:t>
+                <w:t xml:space="preserve">Teaching English for Specific Purposes through Case Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61e congrès de la SAES sur le thème « Failles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Clermont Auvergne, Jun 2022, Clermont - Ferrand, France</w:t>
+              <w:t xml:space="preserve">5th International ESP/LSP Workshop and Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Niš, Faculty of Electronic Engineering, Sep 2022, Nis, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223127v1</w:t>
+                <w:t xml:space="preserve">hal-04239437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching English for Specific Purposes through Case Studies</w:t>
+                <w:t xml:space="preserve">Comment survivre à la dernière année de thèse : conseils et astuces à l'intention des doctorant.es en anglais de spécialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International ESP/LSP Workshop and Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Niš, Faculty of Electronic Engineering, Sep 2022, Nis, Serbia</w:t>
+              <w:t xml:space="preserve">43e colloque du GERAS, Rencontres Doctorales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Mar 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239437v1</w:t>
+                <w:t xml:space="preserve">hal-05432401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment survivre à la dernière année de thèse : conseils et astuces à l'intention des doctorant.es en anglais de spécialité</w:t>
+                <w:t xml:space="preserve">Teaching Specialised Varieties of English in the French Higher Education Context: Motivational Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43e colloque du GERAS, Rencontres Doctorales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Mar 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">61e congrès de la SAES sur le thème « Failles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auvergne, Jun 2022, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05432401v1</w:t>
+                <w:t xml:space="preserve">hal-04223127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique de l’anglais de spécialité et spécialisé : approche française</w:t>
+                <w:t xml:space="preserve">Le choix de la modalité et son effet sur l’acquisition du lexique technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une école française d’anglais de spécialité ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, e Centre d’Études Linguistiques – Corpus, Discours et Sociétés (CEL), le Centre de recherche en linguistique appliquée (CeRLA) et le CeLiSo (Centre de linguistique en Sorbonne), Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">43e colloque du GERAS sur le thème « Multimodalité et multimédialité en anglais de spécialité : aspects discursifs, culturels, didactiques et traductologiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Mar 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223112v1</w:t>
+                <w:t xml:space="preserve">hal-04239339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The APA Publication Norms and Globalisation: One Without the Other?</w:t>
+                <w:t xml:space="preserve">Culture disciplinaire, choc culturel et tolérance : approcher l’interdisciplinarité à partir de la sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Specialised Language Teaching in the Era of Globalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Pratiques de l’interdisciplinarité dans l’anglistique : les enjeux du décentrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LERMA, Aix-Marseille Université, Oct 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239430v1</w:t>
+                <w:t xml:space="preserve">hal-04222899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESP and Technical Vocabulary: How Efficient are Definition Matching Exercises?</w:t>
+                <w:t xml:space="preserve">The APA Publication Norms and Globalisation: One Without the Other?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language for Specific Purposes: Trends and Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Monténégro, Sep 2021, Budva, Montenegro</w:t>
+              <w:t xml:space="preserve">Specialised Language Teaching in the Era of Globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239420v1</w:t>
+                <w:t xml:space="preserve">hal-04239430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture disciplinaire, choc culturel et tolérance : approcher l’interdisciplinarité à partir de la sociologie</w:t>
+                <w:t xml:space="preserve">ESP and Technical Vocabulary: How Efficient are Definition Matching Exercises?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques de l’interdisciplinarité dans l’anglistique : les enjeux du décentrement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LERMA, Aix-Marseille Université, Oct 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Language for Specific Purposes: Trends and Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Monténégro, Sep 2021, Budva, Montenegro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222899v1</w:t>
+                <w:t xml:space="preserve">hal-04239420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation d’une étude de cas destinée à sensibiliser des étudiants en psychologie à la dimension déontologique de la spécialité en contexte anglo-saxon</w:t>
               </w:r>
@@ -4399,51 +4399,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing creativity in technology-mediated language tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kelleher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4777,51 +4777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D1BC5E5"/>
+    <w:nsid w:val="3ADFFA6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5008,51 +5008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evgueniya-lyu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4457-7038" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431574v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Prudhon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406833v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Stojkovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406825v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara &#193;lvarez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137vv" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431568v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2v" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Der Yeught" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Resche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pog" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431571v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2t" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413077v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kelleher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Schofield" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesa Sahakyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5256/F1000RESEARCH.78069.R235911" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22190/JTESAP230718012L" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8701" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221517v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10520" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22190/JTESAP230225023L" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219875v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8351" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.9649" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2VQ0PZ7C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8222" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854470v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647330v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854463v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854455v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239446v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239453v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239339v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239437v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239430v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222899v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239324v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239394v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-7374-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481810v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51447-0_225-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854488v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04854442v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/evgueniya-lyu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4457-7038" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431574v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Prudhon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406825v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara &#193;lvarez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peynaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137vv" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406833v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Stojkovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431568v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2v" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413077v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kelleher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Schofield" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431565v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Der Yeught" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Resche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pog" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431570v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432400v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2t" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647333v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22190/JTESAP230718012L" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesa Sahakyan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5256/F1000RESEARCH.78069.R235911" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8351" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316476v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8701" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10520" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22190/JTESAP230225023L" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.9649" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2VQ0PZ7C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8222" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854463v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854455v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239303v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239379v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239446v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239453v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239437v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432401v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222899v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239420v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239324v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239394v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-7374-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481810v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51447-0_225-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854488v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04854442v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>