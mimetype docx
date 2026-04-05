--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,13793 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...13741 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.68370607029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evren Sahin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure Supply Chain et Operations ManagementCentraleSupélec, campus de Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evren Sahin est Professeure des Universités en Management de la Chaîne Logistique et Management des Opérations à CentraleSupélec (Université Paris-Saclay), l'une des grandes écoles d'ingénieurs les plus prestigieuses de France. Forte de plus de 25 ans d'expérience au carrefour de la recherche académique et de la pratique industrielle, elle est une experte reconnue en conception de chaînes logistiques, optimisation des stocks, planification des opérations, agilité, résilience et durabilité des chaînes logistiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle dirige la Chaire Supply Chain Management à CentraleSupélec — un partenariat de recherche et d'innovation avec de grands groupes industriels français, dont L'Oréal, Safran et Saint-Gobain — portant sur des enjeux stratégiques tels que l'amélioration de la performance opérationnelle, les jumeaux numériques, l'agilité des chaînes logistiques et la transformation durable des supply chains. Elle dirige également le parcours SCOM (Supply Chain & Operations Management), une filière de troisième année au sein du cursus ingénieur de CentraleSupélec, conçue pour former la prochaine génération de leaders en supply chain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son portefeuille de recherche — comprenant plus de 50 publications évaluées par les pairs dans des revues internationales de premier plan, dont IJPR, IJPE, EJOR, DSS et FSM — couvre la modélisation et l'optimisation des chaînes logistiques, les systèmes de stocks stochastiques, les opérations de santé (soins à domicile et services médicaux d'urgence) ainsi que les chaînes logistiques durables. Elle exerce la fonction de Rédactrice Associée pour plusieurs revues prestigieuses dans le domaine du Supply Chain Management.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au-delà du monde académique, Evren Sahin s'engage activement auprès de partenaires industriels et institutionnels en tant que conseillère stratégique et scientifique. Ses domaines d'expertise pour les engagements externes comprennent :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stratégie et évaluation de la performance des chaînes logistiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évaluation de projets R&D et expertise scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise et évaluation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception et accréditation de programmes d'ingénierie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conseil en innovation industrielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est membre du Conseil National des Universités (CNU, Section 61 — Génie Industriel) et exerce la fonction de Chargée de mission Relations Industrielles au sein du GDR MACS, le réseau national de recherche français en automatique et systèmes de production.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated production planning of orders with priorities and due dates in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 209, pp.111347. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2025.111347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and improving supply chain agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Parente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaman/dpaf010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging uncertainty: A data-driven DRO approach for correcting censored demand in newsvendor problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoli Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 285 (2), pp.109626. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2025.109626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete event simulation model assessing the impact of using new packaging in an agri-food supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed-Esmaeil Moussavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23302674.2024.2305816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support framework to improve flow management in a supply chain subject to risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.337-352. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2024.2335874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Acquired Deforming Hypertonia's Treatment in the Geriatric Institution(S) Using Radical Innovation Design Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Abdelatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blancheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Medicine and Rehabilitation - International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (5), pp.1244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete simulation-based optimization approach for multi-period redeployment in emergency medical services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 99 (7), pp.659-679. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00375497221139870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic approach for multi-echelon inventory optimisation in a closed-loop supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Fokouop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (10), pp.3435-3459. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2239393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Artificial-Immune-System-Based Algorithm Enhanced with Deep Reinforcement Learning for Solving Returnable Transport Item Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Limbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.5805. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14105805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Returnable Transport Items (RTI) Short-Term Planning Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Lakhmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (24), pp.16796. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su142416796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A supply chain flow model to assess agility in supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmen Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (2), pp.485-502. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2021.2010143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Partition-Based Random Search Method for Multimodal Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sichang Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math11010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the special issue on “Modelling, simulation, and optimization in health care”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cappanera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico J. Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Visintin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-020-09375-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of rush deliveries in periodic review assemble-to-order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (13), pp.4078-4097. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1505059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, design, and management of health care systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico J. Vandaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1-2), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-017-9294-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kitting optimisation in Just-in-Time mixed-model assembly lines: assigning parts to pickers in a hybrid robot–operator kitting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Boudella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1418988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Newsboy Problem subject to price dependent demand and multiple discounts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial and Management Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.931-951. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/jimo.2017083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The news-vendor problem with drop-shipping and resalable returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (22), pp.6547 - 6571. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1324221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OR problems related to Home Health Care: A review of relevant routing and scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalçindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research for Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13-14, p.1-22. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orhc.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line feeding optimization for Just in Time assembly lines: an application to the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174, pp.54-67. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2016.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Care Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1-2), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-015-9232-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical assessment of the performances of three line feeding modes used in the automotive sector: line stocking vs. kitting vs. sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patchong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (5), pp.1439-1459. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.944630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern-based decompositions for human resource planning in home health care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalçindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cappanera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73, pp.12-26. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2016.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive survey of guaranteed-service models for multi-echelon inventory optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena Eruguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172, pp.110-125. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The patient assignment problem in home health care: using a data-driven method to estimate the travel times of care givers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalçindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. George Shanthikumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (1-2), pp.304-335. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-015-9222-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location and relocation problems in the context of the emergency medical service systems: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Moeini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (3), pp.641-658. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10100-014-0374-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to operations management-related issues and models for home care structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, pp.355 - 385. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13675567.2014.946560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location and relocation problems in the context of the emergency medical service systems: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Moeini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10100-014-0374-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising reorder intervals and order-up-to levels in guaranteed service supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena Eruguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.149 - 164. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.831188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation study to improve the performance of an emergency medical service: Application to the French Val-de-Marne department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.46 - 59. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2014.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling home care organisations from an operations management perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed - Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services &amp; Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a periodic review inventory control system with perishables having random lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.283 - 298. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.839895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of perishability and the use of time temperature technologies on inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143 (1), pp.72 - 85. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on simulation models applied to emergency medical service operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (4), pp.734-750. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2013.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations management applied to home care services: Analysis of the districting problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (2), pp.587 - 598. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2012.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to evaluate the complexity of home care services.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Benzarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kybernetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (4), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/K-01-2013-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations Management Applied to Home Care Services: The Problem of Assigning Human Resources to Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Lanzarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (6), pp.1346 - 1363. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCA.2012.2210207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring inventory systems sensitive to shrinkage analysis of a periodic review inventory under a service level constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (13), pp.3529-3546. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2012.670919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-cancer drug supply chain: a coupled production-distribution problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00528014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabAct®: a decision-making tool for the anticipation of the preparation of anticancer drugs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Berhoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (6), pp.1129-1135. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2753.2009.01281.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying AHP to select drugs to be produced by anticipation in a chemotherapy compounding unit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Berhoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bonan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (2), pp.1528-1534. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2009.06.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Inaccuracy in Retail Stores Due to Theft: Ana Analysis of the Benefits of RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 118, pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of inventory inaccuracies within a Newsvendor framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 197 (3), pp.1108-1118. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2008.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of hazard analysis and critical control points and risk management in the preparation of anti-cancer drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Berhoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Quality in Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (1), pp.44-50. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/intqhc/mzn052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of inventory inaccuracies within a Newsvendor framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 197 (3), pp.1108-1118. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2008.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of the Undershoot in an (r,Q) Inventory Model for Perishables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.1573-1578. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090603-3-RU-2001.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring new operational research opportunities within the Home Care context: the chemotherapy at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Care Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (2), pp.179-191. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10729-009-9099-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00429472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the impact of the RFID technology on reducing product misplacement errors at retail stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (1), pp.264-278. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2006.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a newsvendor which has errors in inventory data records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Buzacott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 188 (2), pp.370-389. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2007.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Impact of the RFID Technology on Reducing Misplacement Errors at the Retailer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (1), pp.264-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution Errors in Retail Supply Chains: Analysis of the Case of Misplaced Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (7), pp.727-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a newsvendor which has errors in inventory data records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Buzacott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 188 (2), pp.370-389. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2007.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring supply chain safety through time temperature integrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zied Babaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Management, The</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (1), pp.102-124. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09574090710748199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Performance of Retail Stores Subject to Execution Errors: Coordination Versus RFID Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (4), pp.597-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Analysis of the Newsvendor Model with Unreliable Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (2), pp.207-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring supply chain safety through time temperature integrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zied Babaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Management, The</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (1), pp.102-124. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09574090710748199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive analysis of the Newsvendor model with unreliable supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (2), pp.207-233. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00291-005-0025-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Performance of Inventory Systems Subject to Errors by Deploying the RFID Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.N°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of a traceability system. An application to the radio frequency identification technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gershwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.6. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2002.1176118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributionally Robust Optimization Approach for Multi-Level and Multi-Period Disassembly Planning Under Lead Time Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCO’2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review of Network Design in a Sustainable Supply Chain: Focus on the social dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Planning and Financial Performance in the automotive industry, is there an opportunity to align?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC MIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.1349-1354, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques analytiques et intelligentes basées sur l'IA pour la planification de l'approvisionnement et de la production en situation d'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI‑QUALITA‑MOSIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Constraints of Production Planning: A Case Study in the Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hassan Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International conference on logistics operations management: smart sustainable and green logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSIAS, May 2024, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-optimization of an inventory control policy in a distribution multi-echelon system with returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Fokouop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois Rivières (Québec), Canada. pp.2992-2997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle d'aide à la décision pour l'optimisation de la répartition des flux de sourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Annuel de la Société Française d'Automatique, de Génie Industriel et de Productique (SAGIP2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twins for Supply Chains: Current Outlook and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Lugaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th ECMS International Conference on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. pp.451-456, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7148/2023-0451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Planning of Orders with Priorities and Due Dates in the Automotive Industry: A Proposition of a mixed-integer linear programming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hassan Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIE, Oct 2023, Sharjah - UAE, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.5014758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twins for Supply Chains: Main Functions, Existing Applications, and Research Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Lugaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Antonio, France. pp.2076-2087, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC60868.2023.10407569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Shipment and Production Planning: A mixed-integer linear programming approach with multiple suppliers and Due Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hassan Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Networking, Sensing &amp; Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille, Oct 2023, Marseille, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC58704.2023.10318988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Support Tool to Assess the Probability of Meeting Customer Deadlines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 5.7 International Conference on Advances in Production Management Systems, APMS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, unknown, France. pp.534-542, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16407-1_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-echelon inventory optimization in closed-loop supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fokouop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.2992-2997, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliographic review and qualitative comparison of scenarios for returnable transport items distribution planning in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Lakhmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Information Systems, Logistics and Supply Chain: Interconnected Supply Chains in an Era of Innovation, ILS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, unknown, France. pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Machine Learning Methods in Demand Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration Mechanism for Shared Returnable Transport Items in Closed Loop Supply Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Operations Research and Enterprise Systems, ICORES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0009162402470254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification centralisée des livraisons et des enlèvements de ressources de transport mobiles partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale en Management Opérationnel et de la Chaîne Logistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Settat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Framework for Classifying Returnable Transport Items Closed-Loop/Reverse Logistics Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Lakhmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.1955-1960, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain agility drivers and enablers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmen Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain agility: review of situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmen Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on operations research and entreprise systems, ICORES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of internal cross-docking in just-in-time plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components Inventory Control in an Assemble-to-Order System with Rush Ordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Inventories (International Society for Inventory Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling kitting operations in a semi-robotic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Boudella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IESM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components’ demand analysis in Assemble-to-Order systems: An analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new metric to evaluate the supply chain agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmen Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des livraisons exceptionnelles dans les systèmes d’assemblage à la commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème journées STP (Sciences et Techniques de la Production) du GdR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des Performances des Services d’Aide Médicale Urgente par une approche de simulation à évènements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence en Gestion et Ingénierie des Systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line feeding optimization for Just in Time assembly lines: An application to the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Working Seminar on Production Economics, IWSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Innsbruck, Austria. pp.54-67, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2016.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model to assess the performance of a robotic kitting system in an assembly plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Boudella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling, Optimization and Simulation (MOSIM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of different cross-docking organizations in a JIT manufacturing system; application in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IEEE-IESM’2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assortment decision in the Multi-Product News-Vendor Problem with Demand Substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Impact of Uncertain Advance Demand Information on Production/Inventory Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Policies for Multi-Product Production/Inventory Systems with Advance Demand Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIR WORKSHOP on Sustainable Logistics and Supply Chain Management (International Society for Inventory Research, ISIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of advance demand information on the performance of production/inventory systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Rostami-Tabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.1744-1749, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Newsboy Problem with Price-dependent Demand Distribution and Multiple Discounts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Information Systems, Logistics and Supply Chain (ILS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EMPIRICAL STUDY ON THE PERFORMANCE OF THREE ALTERNATIVE LINE FEEDING MODES IN A JIT CONTEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patchong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal line feeding policy in a JIT context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Breda, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the Guaranteed-Service Model to a Decentralized Supply Chain: Impact on the Cycle- Service-Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Idustrial Engineering and Systems Management (IESM'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Stage Approach for Solving Assignment and Routing Problems in Home Health Care Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalçındağ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. George Shanthikumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Health Care Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-01848-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle-Service-Level in Guaranteed-Service Supply Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modeling, Simulation and Applied Optimization (ICMSAO'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integer Programming Model for the Dynamic Location and Relocation of Emergency Vehicles: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Moeini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Operational Research (SOR '13) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dolenjske Toplice, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency Ambulance Deployment in Val-de-Marne Department A Simulation-based Iterative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004623105650576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Continuous Review Inventory Control Systems for Perishables With Deterministic Lifetime and Lead Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modeling, Simulation and Applied Optimization (ICMSAO'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'aide médicale urgente par la simulation - Application au SAMU du Val-de-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congrès International de Génie Industriel (CIGI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator assignment and routing problems in home health care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalcindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Automation Science and Engineering (CASE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Seoul, South Korea. pp.329-334, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoASE.2012.6386478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing ambulance response time using simulation: The case of Val-de-Marne department emergency medical service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference (WSC12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of the Guaranteed-Service Model for Multi-echelon Inventory Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse S Eruguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator assignment and routing problems in home health care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalcindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Automation Science and Engineering (CASE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Seoul, South Korea. pp.329-334, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoASE.2012.6386478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Resource Scheduling and Routing Problem in Home Health Care Context: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalçindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Operational Research Applied to Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Ordering and Inspection Policy for a Multi-Period Inventory system subject to Shrinkage Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Approaches for the Home Health Care Districting Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A literature review on Operations management based models developed for Home Health Care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Operational Research Applied to Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Genova, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic review inventory policy for perishables with random lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internationale de modélisation et simulation (MOSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Perishability and the Use of Time Temperature Technologies on Inventory Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of the Undershoot in an (r,Q) Inventory Model for Perishables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Moscow, Russia. pp.1573 - 1578, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090603-3-RU-2001.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An (r, Q) inventory policy for perishable products having a fixed lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence internationale de modélisation et simulation (MOSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPERATIONS MANAGEMENT RELATED ACTIVITIES FOR HOME HEALTH CARE PROVIDERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint- Etienne, France. pp.641-646, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Operations Management Practices in Home Health Care Structures by Using Patients' Activity Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.410-415, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of misplacement errors on decentralized retail supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Health Care Systems Engineering Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cappanera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Care Systems Engineering for Scientists and Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico J. Vandaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Proceedings in Mathematics &amp; Statistics. 169, 2015, Springer Proceedings in Mathematics &amp; Statistics, 978-3-319-35132-2. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-35132-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Health Care Systems Engineering Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanzarone Ettore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation model of a french emergency medical service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic modeling and analytics in healthcare delivery systems - World Scientific Publishing Company</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement de Recherche MACS - Bilan 2019-2023 et Projet 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Postoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnrs. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Method enabling Components Requisitions and Forecasts Analysis in Assemble-to-Order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CentraleSupélec. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative and quantitative analysis of the impact of the Auto ID technology on supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Centrale Paris, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00110784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -13846,51 +105,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="45741A58"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -13927,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001940v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Parente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpaf010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Mahmoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hichame Benbitour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111347" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177796v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Su" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Yuan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghu Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xiong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109626" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed-Esmaeil Moussavi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2024.2305816" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177791v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Hilali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2024.2335874" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Abdelatif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blancheteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Aboueljinane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497221139870" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Fokouop" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2239393" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334380v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Lakhmi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142416796" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmen Boubaker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.2010143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Lin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Matta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sichang Du" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11010017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668656v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Achamrah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Limbourg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14105805" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330905v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cappanera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingshan Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico J. Vandaele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Visintin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-020-09375-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1505059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729742v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Boudella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1418988" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672382v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyu Ma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2017083" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737972v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-017-9294-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1324221" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ciss&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Yal&#231;indag" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lent&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orhc.2017.06.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737960v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-015-9232-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patchong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.944630" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2016.01.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736734v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Scutell&#224;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.02.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265043v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Sena Eruguz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.11.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Moeini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10100-014-0374-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2014.946560" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265040v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. George Shanthikumar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-015-9222-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.831188" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.05.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737963v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chahed - Jebalia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672391v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaaben Kouki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.839895" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334391v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aboueljinane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jemai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2013.09.017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49BN8ZV7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672396v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR2JN8F1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Benzarti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2012.10.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260104v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/K-01-2013-0015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792714v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Lanzarone" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2012.2210207" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2012.670919" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chahed" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260113v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bonan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Berhoune" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2753.2009.01281.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE46AF5A565120CE25D542B11BA8E57B8D6DE2AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260122v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2009.06.067" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403750v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03403870v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzn052" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341596v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.03.042" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M90DGZW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334393v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335775v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dallery" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.0154" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00429472v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-009-9099-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2BP7QX10-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318610v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2006.08.024" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNDFCW2L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341603v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Buzacott" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.04.021" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD0XMGN5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403743v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403748v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335807v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403744v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393874v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341608v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Baba&#239;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vaillant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09574090710748199" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M8XNQPKS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335820v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177762v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-005-0025-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113465v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341623v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gershwin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1176118" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377192v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377154v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.227" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377210v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gouret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328043v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hassan Mahmoud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177780v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430389v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362569v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lugaresi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Jemai" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7148/2023-0451" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328041v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5014758" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177782v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC60868.2023.10407569" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328046v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC58704.2023.10318988" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330909v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16407-1_63" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341740v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fokouop" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.187" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336733v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Perego" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330911v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489898v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bouras" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009162402470254" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336722v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350793v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384786v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.489" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067458v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793491v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336737v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391988v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672406v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728551v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657807v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728555v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336771v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341750v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199290v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.337" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260542v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392006v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02441448v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Rostami-Tabar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.338" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266198v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672412v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ma" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166648v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336778v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672414v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Sena" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336655v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Yal&#231;&#305;nda&#287;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01848-5_4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672413v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786816v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672418v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004623105650576" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672417v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672421v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341779v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Yalcindag" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoASE.2012.6386478" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672423v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse S Eruguz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336657v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336784v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336797v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336793v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336789v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672435v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672440v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672438v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672446v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362565v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00325" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362564v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Garcin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320498" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672450v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737983v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-35132-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737987v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanzarone Ettore" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672403v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802516v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110784v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200645v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Mahmoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hichame Benbitour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111347" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001940v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Parente" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpaf010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177796v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Su" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Yuan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghu Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xiong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109626" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed-Esmaeil Moussavi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2024.2305816" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177791v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Hilali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2024.2335874" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Abdelatif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blancheteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Aboueljinane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497221139870" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Fokouop" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2239393" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Achamrah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Limbourg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14105805" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Lakhmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142416796" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmen Boubaker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.2010143" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Lin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Matta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sichang Du" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11010017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330905v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cappanera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingshan Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico J. Vandaele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Visintin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-020-09375-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1505059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737972v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-017-9294-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729742v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Boudella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1418988" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyu Ma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2017083" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1324221" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ciss&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Yal&#231;indag" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lent&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orhc.2017.06.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2016.01.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-015-9232-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265047v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patchong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.944630" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736734v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Scutell&#224;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.02.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265043v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Sena Eruguz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.11.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265040v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. George Shanthikumar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-015-9222-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Moeini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10100-014-0374-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265045v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2014.946560" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265042v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.831188" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.05.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHZSQNB4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737963v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chahed - Jebalia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672391v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaaben Kouki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.839895" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672396v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.032" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR2JN8F1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334391v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aboueljinane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jemai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2013.09.017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49BN8ZV7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786559v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Benzarti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2012.10.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/K-01-2013-0015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792714v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Lanzarone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2012.2210207" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2012.670919" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chahed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260113v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bonan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Berhoune" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2753.2009.01281.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE46AF5A565120CE25D542B11BA8E57B8D6DE2AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260122v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2009.06.067" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403750v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341596v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.03.042" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M90DGZW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03403870v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzn052" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334393v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dallery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.0154" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00429472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-009-9099-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2BP7QX10-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318610v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2006.08.024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNDFCW2L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341603v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Buzacott" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.04.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD0XMGN5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403743v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403748v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335807v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335820v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Baba&#239;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vaillant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09574090710748199" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M8XNQPKS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403744v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393874v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341608v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177762v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-005-0025-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113465v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341623v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gershwin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1176118" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377210v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377204v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gouret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377154v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.227" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377192v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328043v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hassan Mahmoud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430389v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177780v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362569v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lugaresi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Jemai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7148/2023-0451" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5014758" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177782v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC60868.2023.10407569" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328046v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC58704.2023.10318988" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330909v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16407-1_63" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341740v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fokouop" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.187" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330911v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336733v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Perego" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489898v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bouras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009162402470254" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336722v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384786v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.489" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350793v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067458v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793491v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336737v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728551v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657807v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672406v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391988v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336771v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341750v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728555v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266198v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260542v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199290v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.337" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392006v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02441448v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Rostami-Tabar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.338" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672412v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ma" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166648v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336778v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672413v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Sena" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336655v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Yal&#231;&#305;nda&#287;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01848-5_4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672414v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786816v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672418v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004623105650576" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672415v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672417v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341779v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Yalcindag" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoASE.2012.6386478" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672421v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672423v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse S Eruguz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336657v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336784v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336797v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336793v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336789v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672435v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672440v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672438v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672446v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362565v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00325" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362564v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Garcin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320498" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672450v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737976v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737983v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-35132-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737987v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanzarone Ettore" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672403v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802516v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110784v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>