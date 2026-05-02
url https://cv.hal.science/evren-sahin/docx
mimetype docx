--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.68370607029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evren Sahin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure Supply Chain et Operations ManagementCentraleSupélec, campus de Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evren Sahin est Professeure des Universités en Management de la Chaîne Logistique et Management des Opérations à CentraleSupélec (Université Paris-Saclay), l'une des grandes écoles d'ingénieurs les plus prestigieuses de France. Forte de plus de 25 ans d'expérience au carrefour de la recherche académique et de la pratique industrielle, elle est une experte reconnue en conception de chaînes logistiques, optimisation des stocks, planification des opérations, agilité, résilience et durabilité des chaînes logistiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle dirige la Chaire Supply Chain Management à CentraleSupélec — un partenariat de recherche et d'innovation avec de grands groupes industriels français, dont L'Oréal, Safran et Saint-Gobain — portant sur des enjeux stratégiques tels que l'amélioration de la performance opérationnelle, les jumeaux numériques, l'agilité des chaînes logistiques et la transformation durable des supply chains. Elle dirige également le parcours SCOM (Supply Chain & Operations Management), une filière de troisième année au sein du cursus ingénieur de CentraleSupélec, conçue pour former la prochaine génération de leaders en supply chain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son portefeuille de recherche — comprenant plus de 50 publications évaluées par les pairs dans des revues internationales de premier plan, dont IJPR, IJPE, EJOR, DSS et FSM — couvre la modélisation et l'optimisation des chaînes logistiques, les systèmes de stocks stochastiques, les opérations de santé (soins à domicile et services médicaux d'urgence) ainsi que les chaînes logistiques durables. Elle exerce la fonction de Rédactrice Associée pour plusieurs revues prestigieuses dans le domaine du Supply Chain Management.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au-delà du monde académique, Evren Sahin s'engage activement auprès de partenaires industriels et institutionnels en tant que conseillère stratégique et scientifique. Ses domaines d'expertise pour les engagements externes comprennent :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stratégie et évaluation de la performance des chaînes logistiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évaluation de projets R&D et expertise scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise et évaluation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception et accréditation de programmes d'ingénierie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conseil en innovation industrielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est membre du Conseil National des Universités (CNU, Section 61 — Génie Industriel) et exerce la fonction de Chargée de mission Relations Industrielles au sein du GDR MACS, le réseau national de recherche français en automatique et systèmes de production.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated production planning of orders with priorities and due dates in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 209, pp.111347. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2025.111347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and improving supply chain agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Parente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaman/dpaf010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging uncertainty: A data-driven DRO approach for correcting censored demand in newsvendor problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoli Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 285 (2), pp.109626. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2025.109626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete event simulation model assessing the impact of using new packaging in an agri-food supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed-Esmaeil Moussavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23302674.2024.2305816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support framework to improve flow management in a supply chain subject to risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.337-352. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2024.2335874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Acquired Deforming Hypertonia's Treatment in the Geriatric Institution(S) Using Radical Innovation Design Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Abdelatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blancheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Medicine and Rehabilitation - International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (5), pp.1244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete simulation-based optimization approach for multi-period redeployment in emergency medical services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 99 (7), pp.659-679. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00375497221139870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic approach for multi-echelon inventory optimisation in a closed-loop supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Fokouop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (10), pp.3435-3459. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2239393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Artificial-Immune-System-Based Algorithm Enhanced with Deep Reinforcement Learning for Solving Returnable Transport Item Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Limbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.5805. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14105805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Returnable Transport Items (RTI) Short-Term Planning Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Lakhmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (24), pp.16796. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su142416796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A supply chain flow model to assess agility in supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmen Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (2), pp.485-502. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2021.2010143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Partition-Based Random Search Method for Multimodal Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sichang Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math11010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the special issue on “Modelling, simulation, and optimization in health care”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cappanera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico J. Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Visintin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-020-09375-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of rush deliveries in periodic review assemble-to-order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (13), pp.4078-4097. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1505059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, design, and management of health care systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico J. Vandaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1-2), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-017-9294-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kitting optimisation in Just-in-Time mixed-model assembly lines: assigning parts to pickers in a hybrid robot–operator kitting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Boudella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1418988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Newsboy Problem subject to price dependent demand and multiple discounts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial and Management Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.931-951. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/jimo.2017083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The news-vendor problem with drop-shipping and resalable returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (22), pp.6547 - 6571. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1324221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OR problems related to Home Health Care: A review of relevant routing and scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalçindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research for Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13-14, p.1-22. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orhc.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line feeding optimization for Just in Time assembly lines: an application to the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174, pp.54-67. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2016.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Care Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1-2), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-015-9232-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical assessment of the performances of three line feeding modes used in the automotive sector: line stocking vs. kitting vs. sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patchong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (5), pp.1439-1459. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.944630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern-based decompositions for human resource planning in home health care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalçindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cappanera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73, pp.12-26. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2016.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive survey of guaranteed-service models for multi-echelon inventory optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena Eruguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172, pp.110-125. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The patient assignment problem in home health care: using a data-driven method to estimate the travel times of care givers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalçindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. George Shanthikumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (1-2), pp.304-335. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-015-9222-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location and relocation problems in the context of the emergency medical service systems: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Moeini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (3), pp.641-658. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10100-014-0374-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to operations management-related issues and models for home care structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, pp.355 - 385. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13675567.2014.946560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location and relocation problems in the context of the emergency medical service systems: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Moeini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10100-014-0374-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising reorder intervals and order-up-to levels in guaranteed service supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena Eruguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.149 - 164. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.831188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation study to improve the performance of an emergency medical service: Application to the French Val-de-Marne department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.46 - 59. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2014.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling home care organisations from an operations management perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed - Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services &amp; Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a periodic review inventory control system with perishables having random lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.283 - 298. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.839895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of perishability and the use of time temperature technologies on inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143 (1), pp.72 - 85. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on simulation models applied to emergency medical service operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (4), pp.734-750. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2013.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations management applied to home care services: Analysis of the districting problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (2), pp.587 - 598. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2012.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to evaluate the complexity of home care services.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Benzarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kybernetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (4), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/K-01-2013-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations Management Applied to Home Care Services: The Problem of Assigning Human Resources to Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Lanzarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (6), pp.1346 - 1363. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCA.2012.2210207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring inventory systems sensitive to shrinkage analysis of a periodic review inventory under a service level constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (13), pp.3529-3546. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2012.670919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-cancer drug supply chain: a coupled production-distribution problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00528014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabAct®: a decision-making tool for the anticipation of the preparation of anticancer drugs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Berhoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (6), pp.1129-1135. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2753.2009.01281.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying AHP to select drugs to be produced by anticipation in a chemotherapy compounding unit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Berhoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bonan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (2), pp.1528-1534. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2009.06.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Inaccuracy in Retail Stores Due to Theft: Ana Analysis of the Benefits of RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 118, pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of inventory inaccuracies within a Newsvendor framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 197 (3), pp.1108-1118. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2008.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of hazard analysis and critical control points and risk management in the preparation of anti-cancer drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Berhoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Quality in Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (1), pp.44-50. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/intqhc/mzn052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of inventory inaccuracies within a Newsvendor framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 197 (3), pp.1108-1118. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2008.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of the Undershoot in an (r,Q) Inventory Model for Perishables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.1573-1578. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090603-3-RU-2001.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring new operational research opportunities within the Home Care context: the chemotherapy at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Care Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (2), pp.179-191. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10729-009-9099-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00429472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the impact of the RFID technology on reducing product misplacement errors at retail stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (1), pp.264-278. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2006.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a newsvendor which has errors in inventory data records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Buzacott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 188 (2), pp.370-389. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2007.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Impact of the RFID Technology on Reducing Misplacement Errors at the Retailer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (1), pp.264-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution Errors in Retail Supply Chains: Analysis of the Case of Misplaced Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (7), pp.727-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a newsvendor which has errors in inventory data records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Buzacott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 188 (2), pp.370-389. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2007.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring supply chain safety through time temperature integrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zied Babaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Management, The</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (1), pp.102-124. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09574090710748199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Performance of Retail Stores Subject to Execution Errors: Coordination Versus RFID Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (4), pp.597-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Analysis of the Newsvendor Model with Unreliable Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (2), pp.207-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring supply chain safety through time temperature integrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zied Babaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Management, The</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (1), pp.102-124. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09574090710748199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive analysis of the Newsvendor model with unreliable supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (2), pp.207-233. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00291-005-0025-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Performance of Inventory Systems Subject to Errors by Deploying the RFID Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.N°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of a traceability system. An application to the radio frequency identification technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gershwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.6. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2002.1176118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributionally Robust Optimization Approach for Multi-Level and Multi-Period Disassembly Planning Under Lead Time Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCO’2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review of Network Design in a Sustainable Supply Chain: Focus on the social dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Planning and Financial Performance in the automotive industry, is there an opportunity to align?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC MIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.1349-1354, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques analytiques et intelligentes basées sur l'IA pour la planification de l'approvisionnement et de la production en situation d'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI‑QUALITA‑MOSIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Constraints of Production Planning: A Case Study in the Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hassan Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International conference on logistics operations management: smart sustainable and green logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSIAS, May 2024, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-optimization of an inventory control policy in a distribution multi-echelon system with returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Fokouop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois Rivières (Québec), Canada. pp.2992-2997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle d'aide à la décision pour l'optimisation de la répartition des flux de sourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Annuel de la Société Française d'Automatique, de Génie Industriel et de Productique (SAGIP2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twins for Supply Chains: Current Outlook and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Lugaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th ECMS International Conference on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. pp.451-456, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7148/2023-0451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Planning of Orders with Priorities and Due Dates in the Automotive Industry: A Proposition of a mixed-integer linear programming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hassan Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIE, Oct 2023, Sharjah - UAE, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.5014758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twins for Supply Chains: Main Functions, Existing Applications, and Research Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Lugaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Antonio, France. pp.2076-2087, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC60868.2023.10407569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Shipment and Production Planning: A mixed-integer linear programming approach with multiple suppliers and Due Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hassan Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Networking, Sensing &amp; Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille, Oct 2023, Marseille, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC58704.2023.10318988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Support Tool to Assess the Probability of Meeting Customer Deadlines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 5.7 International Conference on Advances in Production Management Systems, APMS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, unknown, France. pp.534-542, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16407-1_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-echelon inventory optimization in closed-loop supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fokouop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.2992-2997, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliographic review and qualitative comparison of scenarios for returnable transport items distribution planning in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Lakhmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Information Systems, Logistics and Supply Chain: Interconnected Supply Chains in an Era of Innovation, ILS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, unknown, France. pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Machine Learning Methods in Demand Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration Mechanism for Shared Returnable Transport Items in Closed Loop Supply Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Operations Research and Enterprise Systems, ICORES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0009162402470254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification centralisée des livraisons et des enlèvements de ressources de transport mobiles partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale en Management Opérationnel et de la Chaîne Logistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Settat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Framework for Classifying Returnable Transport Items Closed-Loop/Reverse Logistics Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Lakhmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.1955-1960, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain agility drivers and enablers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmen Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain agility: review of situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmen Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on operations research and entreprise systems, ICORES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of internal cross-docking in just-in-time plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components Inventory Control in an Assemble-to-Order System with Rush Ordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Inventories (International Society for Inventory Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling kitting operations in a semi-robotic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Boudella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IESM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components’ demand analysis in Assemble-to-Order systems: An analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new metric to evaluate the supply chain agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmen Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des livraisons exceptionnelles dans les systèmes d’assemblage à la commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème journées STP (Sciences et Techniques de la Production) du GdR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des Performances des Services d’Aide Médicale Urgente par une approche de simulation à évènements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence en Gestion et Ingénierie des Systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line feeding optimization for Just in Time assembly lines: An application to the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Working Seminar on Production Economics, IWSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Innsbruck, Austria. pp.54-67, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2016.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model to assess the performance of a robotic kitting system in an assembly plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Boudella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling, Optimization and Simulation (MOSIM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of different cross-docking organizations in a JIT manufacturing system; application in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IEEE-IESM’2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assortment decision in the Multi-Product News-Vendor Problem with Demand Substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Impact of Uncertain Advance Demand Information on Production/Inventory Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Policies for Multi-Product Production/Inventory Systems with Advance Demand Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIR WORKSHOP on Sustainable Logistics and Supply Chain Management (International Society for Inventory Research, ISIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of advance demand information on the performance of production/inventory systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Rostami-Tabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.1744-1749, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Newsboy Problem with Price-dependent Demand Distribution and Multiple Discounts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Information Systems, Logistics and Supply Chain (ILS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EMPIRICAL STUDY ON THE PERFORMANCE OF THREE ALTERNATIVE LINE FEEDING MODES IN A JIT CONTEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patchong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal line feeding policy in a JIT context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Breda, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the Guaranteed-Service Model to a Decentralized Supply Chain: Impact on the Cycle- Service-Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Idustrial Engineering and Systems Management (IESM'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Stage Approach for Solving Assignment and Routing Problems in Home Health Care Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalçındağ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. George Shanthikumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Health Care Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-01848-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle-Service-Level in Guaranteed-Service Supply Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modeling, Simulation and Applied Optimization (ICMSAO'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integer Programming Model for the Dynamic Location and Relocation of Emergency Vehicles: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Moeini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Operational Research (SOR '13) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dolenjske Toplice, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency Ambulance Deployment in Val-de-Marne Department A Simulation-based Iterative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004623105650576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Continuous Review Inventory Control Systems for Perishables With Deterministic Lifetime and Lead Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modeling, Simulation and Applied Optimization (ICMSAO'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'aide médicale urgente par la simulation - Application au SAMU du Val-de-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congrès International de Génie Industriel (CIGI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator assignment and routing problems in home health care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalcindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Automation Science and Engineering (CASE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Seoul, South Korea. pp.329-334, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoASE.2012.6386478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing ambulance response time using simulation: The case of Val-de-Marne department emergency medical service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference (WSC12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of the Guaranteed-Service Model for Multi-echelon Inventory Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse S Eruguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator assignment and routing problems in home health care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalcindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Automation Science and Engineering (CASE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Seoul, South Korea. pp.329-334, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoASE.2012.6386478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Resource Scheduling and Routing Problem in Home Health Care Context: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalçindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Operational Research Applied to Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Ordering and Inspection Policy for a Multi-Period Inventory system subject to Shrinkage Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Approaches for the Home Health Care Districting Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A literature review on Operations management based models developed for Home Health Care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Operational Research Applied to Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Genova, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic review inventory policy for perishables with random lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internationale de modélisation et simulation (MOSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Perishability and the Use of Time Temperature Technologies on Inventory Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of the Undershoot in an (r,Q) Inventory Model for Perishables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Moscow, Russia. pp.1573 - 1578, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090603-3-RU-2001.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An (r, Q) inventory policy for perishable products having a fixed lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence internationale de modélisation et simulation (MOSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPERATIONS MANAGEMENT RELATED ACTIVITIES FOR HOME HEALTH CARE PROVIDERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint- Etienne, France. pp.641-646, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Operations Management Practices in Home Health Care Structures by Using Patients' Activity Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.410-415, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of misplacement errors on decentralized retail supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Health Care Systems Engineering Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cappanera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Care Systems Engineering for Scientists and Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico J. Vandaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Proceedings in Mathematics &amp; Statistics. 169, 2015, Springer Proceedings in Mathematics &amp; Statistics, 978-3-319-35132-2. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-35132-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Health Care Systems Engineering Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanzarone Ettore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation model of a french emergency medical service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic modeling and analytics in healthcare delivery systems - World Scientific Publishing Company</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement de Recherche MACS - Bilan 2019-2023 et Projet 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Postoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnrs. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Method enabling Components Requisitions and Forecasts Analysis in Assemble-to-Order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CentraleSupélec. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative and quantitative analysis of the impact of the Auto ID technology on supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Centrale Paris, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00110784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.68370607029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evren Sahin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure Supply Chain et Operations ManagementCentraleSupélec, campus de Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evren Sahin est Professeure des Universités en Management de la Chaîne Logistique et Management des Opérations à CentraleSupélec (Université Paris-Saclay), l'une des grandes écoles d'ingénieurs les plus prestigieuses de France. Forte de plus de 25 ans d'expérience au carrefour de la recherche académique et de la pratique industrielle, elle est une experte reconnue en conception de chaînes logistiques, optimisation des stocks, planification des opérations, agilité, résilience et durabilité des chaînes logistiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle dirige la Chaire Supply Chain Management à CentraleSupélec — un partenariat de recherche et d'innovation avec de grands groupes industriels français, dont L'Oréal, Safran et Saint-Gobain — portant sur des enjeux stratégiques tels que l'amélioration de la performance opérationnelle, les jumeaux numériques, l'agilité des chaînes logistiques et la transformation durable des supply chains. Elle dirige également le parcours SCOM (Supply Chain & Operations Management), une filière de troisième année au sein du cursus ingénieur de CentraleSupélec, conçue pour former la prochaine génération de leaders en supply chain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son portefeuille de recherche — comprenant plus de 50 publications évaluées par les pairs dans des revues internationales de premier plan, dont IJPR, IJPE, EJOR, DSS et FSM — couvre la modélisation et l'optimisation des chaînes logistiques, les systèmes de stocks stochastiques, les opérations de santé (soins à domicile et services médicaux d'urgence) ainsi que les chaînes logistiques durables. Elle exerce la fonction de Rédactrice Associée pour plusieurs revues prestigieuses dans le domaine du Supply Chain Management.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au-delà du monde académique, Evren Sahin s'engage activement auprès de partenaires industriels et institutionnels en tant que conseillère stratégique et scientifique. Ses domaines d'expertise pour les engagements externes comprennent :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stratégie et évaluation de la performance des chaînes logistiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évaluation de projets R&D et expertise scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise et évaluation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception et accréditation de programmes d'ingénierie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conseil en innovation industrielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est membre du Conseil National des Universités (CNU, Section 61 — Génie Industriel) et exerce la fonction de Chargée de mission Relations Industrielles au sein du GDR MACS, le réseau national de recherche français en automatique et systèmes de production.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated production planning of orders with priorities and due dates in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 209, pp.111347. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2025.111347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and improving supply chain agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Parente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaman/dpaf010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging uncertainty: A data-driven DRO approach for correcting censored demand in newsvendor problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoli Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 285 (2), pp.109626. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2025.109626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete event simulation model assessing the impact of using new packaging in an agri-food supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed-Esmaeil Moussavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23302674.2024.2305816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support framework to improve flow management in a supply chain subject to risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.337-352. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2024.2335874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Acquired Deforming Hypertonia's Treatment in the Geriatric Institution(S) Using Radical Innovation Design Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Abdelatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blancheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Medicine and Rehabilitation - International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (5), pp.1244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic approach for multi-echelon inventory optimisation in a closed-loop supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Fokouop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (10), pp.3435-3459. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2239393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete simulation-based optimization approach for multi-period redeployment in emergency medical services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 99 (7), pp.659-679. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00375497221139870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Artificial-Immune-System-Based Algorithm Enhanced with Deep Reinforcement Learning for Solving Returnable Transport Item Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Limbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.5805. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14105805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Returnable Transport Items (RTI) Short-Term Planning Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Lakhmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (24), pp.16796. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su142416796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A supply chain flow model to assess agility in supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmen Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (2), pp.485-502. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2021.2010143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Partition-Based Random Search Method for Multimodal Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sichang Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math11010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the special issue on “Modelling, simulation, and optimization in health care”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cappanera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico J. Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Visintin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-020-09375-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of rush deliveries in periodic review assemble-to-order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (13), pp.4078-4097. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1505059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, design, and management of health care systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico J. Vandaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1-2), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-017-9294-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Newsboy Problem subject to price dependent demand and multiple discounts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial and Management Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.931-951. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/jimo.2017083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kitting optimisation in Just-in-Time mixed-model assembly lines: assigning parts to pickers in a hybrid robot–operator kitting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Boudella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1418988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The news-vendor problem with drop-shipping and resalable returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (22), pp.6547 - 6571. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1324221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OR problems related to Home Health Care: A review of relevant routing and scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalçindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research for Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13-14, p.1-22. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orhc.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line feeding optimization for Just in Time assembly lines: an application to the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174, pp.54-67. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2016.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical assessment of the performances of three line feeding modes used in the automotive sector: line stocking vs. kitting vs. sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patchong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (5), pp.1439-1459. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.944630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Care Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1-2), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-015-9232-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern-based decompositions for human resource planning in home health care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalçindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cappanera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73, pp.12-26. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2016.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive survey of guaranteed-service models for multi-echelon inventory optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena Eruguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172, pp.110-125. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The patient assignment problem in home health care: using a data-driven method to estimate the travel times of care givers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalçindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. George Shanthikumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (1-2), pp.304-335. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-015-9222-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to operations management-related issues and models for home care structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, pp.355 - 385. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13675567.2014.946560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location and relocation problems in the context of the emergency medical service systems: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Moeini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (3), pp.641-658. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10100-014-0374-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location and relocation problems in the context of the emergency medical service systems: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Moeini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10100-014-0374-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation study to improve the performance of an emergency medical service: Application to the French Val-de-Marne department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.46 - 59. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2014.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising reorder intervals and order-up-to levels in guaranteed service supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena Eruguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.149 - 164. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.831188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling home care organisations from an operations management perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed - Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services &amp; Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a periodic review inventory control system with perishables having random lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.283 - 298. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.839895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations management applied to home care services: Analysis of the districting problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (2), pp.587 - 598. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2012.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to evaluate the complexity of home care services.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Benzarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kybernetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (4), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/K-01-2013-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on simulation models applied to emergency medical service operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (4), pp.734-750. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2013.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of perishability and the use of time temperature technologies on inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143 (1), pp.72 - 85. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations Management Applied to Home Care Services: The Problem of Assigning Human Resources to Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Lanzarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (6), pp.1346 - 1363. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCA.2012.2210207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring inventory systems sensitive to shrinkage analysis of a periodic review inventory under a service level constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (13), pp.3529-3546. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2012.670919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-cancer drug supply chain: a coupled production-distribution problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00528014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabAct®: a decision-making tool for the anticipation of the preparation of anticancer drugs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Berhoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (6), pp.1129-1135. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2753.2009.01281.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying AHP to select drugs to be produced by anticipation in a chemotherapy compounding unit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Berhoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bonan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (2), pp.1528-1534. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2009.06.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of inventory inaccuracies within a Newsvendor framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 197 (3), pp.1108-1118. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2008.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of the Undershoot in an (r,Q) Inventory Model for Perishables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.1573-1578. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090603-3-RU-2001.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Inaccuracy in Retail Stores Due to Theft: Ana Analysis of the Benefits of RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 118, pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of inventory inaccuracies within a Newsvendor framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 197 (3), pp.1108-1118. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2008.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of hazard analysis and critical control points and risk management in the preparation of anti-cancer drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Berhoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Quality in Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (1), pp.44-50. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/intqhc/mzn052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring new operational research opportunities within the Home Care context: the chemotherapy at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Care Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (2), pp.179-191. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10729-009-9099-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00429472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a newsvendor which has errors in inventory data records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Buzacott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 188 (2), pp.370-389. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2007.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the impact of the RFID technology on reducing product misplacement errors at retail stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (1), pp.264-278. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2006.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Impact of the RFID Technology on Reducing Misplacement Errors at the Retailer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (1), pp.264-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution Errors in Retail Supply Chains: Analysis of the Case of Misplaced Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (7), pp.727-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a newsvendor which has errors in inventory data records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Buzacott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 188 (2), pp.370-389. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2007.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring supply chain safety through time temperature integrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zied Babaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Management, The</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (1), pp.102-124. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09574090710748199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Performance of Retail Stores Subject to Execution Errors: Coordination Versus RFID Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (4), pp.597-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Analysis of the Newsvendor Model with Unreliable Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (2), pp.207-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring supply chain safety through time temperature integrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zied Babaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Management, The</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (1), pp.102-124. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09574090710748199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive analysis of the Newsvendor model with unreliable supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (2), pp.207-233. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00291-005-0025-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Performance of Inventory Systems Subject to Errors by Deploying the RFID Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.N°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of a traceability system. An application to the radio frequency identification technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gershwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.6. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2002.1176118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributionally Robust Optimization Approach for Multi-Level and Multi-Period Disassembly Planning Under Lead Time Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCO’2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review of Network Design in a Sustainable Supply Chain: Focus on the social dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques analytiques et intelligentes basées sur l'IA pour la planification de l'approvisionnement et de la production en situation d'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI‑QUALITA‑MOSIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Planning and Financial Performance in the automotive industry, is there an opportunity to align?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC MIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.1349-1354, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Constraints of Production Planning: A Case Study in the Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hassan Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International conference on logistics operations management: smart sustainable and green logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSIAS, May 2024, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twins for Supply Chains: Current Outlook and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Lugaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th ECMS International Conference on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. pp.451-456, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7148/2023-0451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Planning of Orders with Priorities and Due Dates in the Automotive Industry: A Proposition of a mixed-integer linear programming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hassan Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIE, Oct 2023, Sharjah - UAE, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.5014758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-optimization of an inventory control policy in a distribution multi-echelon system with returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Fokouop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois Rivières (Québec), Canada. pp.2992-2997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle d'aide à la décision pour l'optimisation de la répartition des flux de sourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Annuel de la Société Française d'Automatique, de Génie Industriel et de Productique (SAGIP2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twins for Supply Chains: Main Functions, Existing Applications, and Research Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Lugaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Antonio, France. pp.2076-2087, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC60868.2023.10407569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Shipment and Production Planning: A mixed-integer linear programming approach with multiple suppliers and Due Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hassan Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Networking, Sensing &amp; Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille, Oct 2023, Marseille, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC58704.2023.10318988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Support Tool to Assess the Probability of Meeting Customer Deadlines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 5.7 International Conference on Advances in Production Management Systems, APMS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, unknown, France. pp.534-542, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16407-1_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-echelon inventory optimization in closed-loop supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fokouop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.2992-2997, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliographic review and qualitative comparison of scenarios for returnable transport items distribution planning in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Lakhmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Information Systems, Logistics and Supply Chain: Interconnected Supply Chains in an Era of Innovation, ILS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, unknown, France. pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Machine Learning Methods in Demand Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration Mechanism for Shared Returnable Transport Items in Closed Loop Supply Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Operations Research and Enterprise Systems, ICORES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0009162402470254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification centralisée des livraisons et des enlèvements de ressources de transport mobiles partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale en Management Opérationnel et de la Chaîne Logistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Settat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Framework for Classifying Returnable Transport Items Closed-Loop/Reverse Logistics Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Lakhmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.1955-1960, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain agility drivers and enablers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmen Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain agility: review of situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmen Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on operations research and entreprise systems, ICORES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of internal cross-docking in just-in-time plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components Inventory Control in an Assemble-to-Order System with Rush Ordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Inventories (International Society for Inventory Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling kitting operations in a semi-robotic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Boudella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IESM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components’ demand analysis in Assemble-to-Order systems: An analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new metric to evaluate the supply chain agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmen Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des livraisons exceptionnelles dans les systèmes d’assemblage à la commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème journées STP (Sciences et Techniques de la Production) du GdR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des Performances des Services d’Aide Médicale Urgente par une approche de simulation à évènements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence en Gestion et Ingénierie des Systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line feeding optimization for Just in Time assembly lines: An application to the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Working Seminar on Production Economics, IWSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Innsbruck, Austria. pp.54-67, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2016.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model to assess the performance of a robotic kitting system in an assembly plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Boudella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling, Optimization and Simulation (MOSIM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of different cross-docking organizations in a JIT manufacturing system; application in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IEEE-IESM’2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assortment decision in the Multi-Product News-Vendor Problem with Demand Substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Impact of Uncertain Advance Demand Information on Production/Inventory Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Policies for Multi-Product Production/Inventory Systems with Advance Demand Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIR WORKSHOP on Sustainable Logistics and Supply Chain Management (International Society for Inventory Research, ISIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of advance demand information on the performance of production/inventory systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Rostami-Tabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.1744-1749, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Newsboy Problem with Price-dependent Demand Distribution and Multiple Discounts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Information Systems, Logistics and Supply Chain (ILS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal line feeding policy in a JIT context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Breda, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EMPIRICAL STUDY ON THE PERFORMANCE OF THREE ALTERNATIVE LINE FEEDING MODES IN A JIT CONTEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patchong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the Guaranteed-Service Model to a Decentralized Supply Chain: Impact on the Cycle- Service-Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Idustrial Engineering and Systems Management (IESM'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Stage Approach for Solving Assignment and Routing Problems in Home Health Care Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalçındağ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. George Shanthikumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Health Care Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-01848-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle-Service-Level in Guaranteed-Service Supply Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modeling, Simulation and Applied Optimization (ICMSAO'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integer Programming Model for the Dynamic Location and Relocation of Emergency Vehicles: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Moeini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Operational Research (SOR '13) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dolenjske Toplice, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency Ambulance Deployment in Val-de-Marne Department A Simulation-based Iterative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004623105650576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Continuous Review Inventory Control Systems for Perishables With Deterministic Lifetime and Lead Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modeling, Simulation and Applied Optimization (ICMSAO'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'aide médicale urgente par la simulation - Application au SAMU du Val-de-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congrès International de Génie Industriel (CIGI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator assignment and routing problems in home health care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalcindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Automation Science and Engineering (CASE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Seoul, South Korea. pp.329-334, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoASE.2012.6386478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing ambulance response time using simulation: The case of Val-de-Marne department emergency medical service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference (WSC12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of the Guaranteed-Service Model for Multi-echelon Inventory Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse S Eruguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator assignment and routing problems in home health care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalcindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Automation Science and Engineering (CASE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Seoul, South Korea. pp.329-334, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoASE.2012.6386478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Resource Scheduling and Routing Problem in Home Health Care Context: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalçindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Operational Research Applied to Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Ordering and Inspection Policy for a Multi-Period Inventory system subject to Shrinkage Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Approaches for the Home Health Care Districting Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A literature review on Operations management based models developed for Home Health Care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Operational Research Applied to Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Genova, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic review inventory policy for perishables with random lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internationale de modélisation et simulation (MOSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Perishability and the Use of Time Temperature Technologies on Inventory Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of the Undershoot in an (r,Q) Inventory Model for Perishables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Moscow, Russia. pp.1573 - 1578, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090603-3-RU-2001.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An (r, Q) inventory policy for perishable products having a fixed lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence internationale de modélisation et simulation (MOSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPERATIONS MANAGEMENT RELATED ACTIVITIES FOR HOME HEALTH CARE PROVIDERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint- Etienne, France. pp.641-646, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Operations Management Practices in Home Health Care Structures by Using Patients' Activity Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.410-415, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of misplacement errors on decentralized retail supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Health Care Systems Engineering Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cappanera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Care Systems Engineering for Scientists and Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico J. Vandaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Proceedings in Mathematics &amp; Statistics. 169, 2015, Springer Proceedings in Mathematics &amp; Statistics, 978-3-319-35132-2. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-35132-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Health Care Systems Engineering Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanzarone Ettore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation model of a french emergency medical service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic modeling and analytics in healthcare delivery systems - World Scientific Publishing Company</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement de Recherche MACS - Bilan 2019-2023 et Projet 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Postoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnrs. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Method enabling Components Requisitions and Forecasts Analysis in Assemble-to-Order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CentraleSupélec. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative and quantitative analysis of the impact of the Auto ID technology on supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Centrale Paris, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00110784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45741A58"/>
+    <w:nsid w:val="CE42C863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200645v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Mahmoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hichame Benbitour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111347" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001940v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Parente" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpaf010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177796v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Su" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Yuan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghu Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xiong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109626" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed-Esmaeil Moussavi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2024.2305816" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177791v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Hilali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2024.2335874" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Abdelatif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blancheteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Aboueljinane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497221139870" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Fokouop" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2239393" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Achamrah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Limbourg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14105805" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Lakhmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142416796" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmen Boubaker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.2010143" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Lin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Matta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sichang Du" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11010017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330905v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cappanera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingshan Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico J. Vandaele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Visintin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-020-09375-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1505059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737972v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-017-9294-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729742v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Boudella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1418988" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyu Ma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2017083" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1324221" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ciss&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Yal&#231;indag" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lent&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orhc.2017.06.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2016.01.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-015-9232-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265047v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patchong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.944630" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736734v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Scutell&#224;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.02.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265043v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Sena Eruguz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.11.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265040v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. George Shanthikumar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-015-9222-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Moeini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10100-014-0374-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265045v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2014.946560" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265042v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.831188" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.05.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHZSQNB4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737963v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chahed - Jebalia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672391v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaaben Kouki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.839895" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672396v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.032" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR2JN8F1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334391v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aboueljinane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jemai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2013.09.017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49BN8ZV7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786559v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Benzarti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2012.10.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/K-01-2013-0015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792714v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Lanzarone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2012.2210207" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2012.670919" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chahed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260113v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bonan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Berhoune" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2753.2009.01281.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE46AF5A565120CE25D542B11BA8E57B8D6DE2AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260122v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2009.06.067" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403750v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341596v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.03.042" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M90DGZW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03403870v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzn052" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334393v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dallery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.0154" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00429472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-009-9099-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2BP7QX10-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318610v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2006.08.024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNDFCW2L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341603v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Buzacott" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.04.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD0XMGN5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403743v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403748v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335807v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335820v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Baba&#239;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vaillant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09574090710748199" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M8XNQPKS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403744v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393874v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341608v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177762v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-005-0025-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113465v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341623v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gershwin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1176118" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377210v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377204v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gouret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377154v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.227" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377192v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328043v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hassan Mahmoud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430389v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177780v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362569v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lugaresi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Jemai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7148/2023-0451" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5014758" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177782v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC60868.2023.10407569" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328046v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC58704.2023.10318988" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330909v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16407-1_63" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341740v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fokouop" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.187" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330911v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336733v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Perego" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489898v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bouras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009162402470254" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336722v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384786v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.489" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350793v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067458v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793491v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336737v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728551v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657807v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672406v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391988v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336771v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341750v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728555v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266198v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260542v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199290v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.337" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392006v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02441448v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Rostami-Tabar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.338" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672412v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ma" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166648v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336778v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672413v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Sena" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336655v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Yal&#231;&#305;nda&#287;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01848-5_4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672414v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786816v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672418v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004623105650576" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672415v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672417v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341779v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Yalcindag" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoASE.2012.6386478" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672421v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672423v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse S Eruguz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336657v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336784v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336797v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336793v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336789v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672435v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672440v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672438v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672446v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362565v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00325" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362564v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Garcin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320498" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672450v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737976v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737983v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-35132-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737987v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanzarone Ettore" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672403v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802516v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110784v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200645v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Mahmoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hichame Benbitour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111347" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001940v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Parente" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpaf010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177796v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Su" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Yuan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghu Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xiong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109626" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed-Esmaeil Moussavi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2024.2305816" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177791v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Hilali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2024.2335874" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Abdelatif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blancheteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330901v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Fokouop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2239393" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Aboueljinane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497221139870" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Achamrah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Limbourg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14105805" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Lakhmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142416796" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmen Boubaker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.2010143" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Lin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Matta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sichang Du" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11010017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330905v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cappanera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingshan Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico J. Vandaele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Visintin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-020-09375-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1505059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737972v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-017-9294-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672382v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyu Ma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2017083" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Boudella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1418988" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1324221" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ciss&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Yal&#231;indag" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lent&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orhc.2017.06.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2016.01.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265047v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patchong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.944630" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-015-9232-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736734v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Scutell&#224;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.02.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265043v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Sena Eruguz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.11.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265040v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. George Shanthikumar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-015-9222-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2014.946560" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Moeini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10100-014-0374-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265042v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672390v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.05.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHZSQNB4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672392v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.831188" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737963v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chahed - Jebalia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672391v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaaben Kouki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.839895" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786559v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Benzarti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2012.10.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/K-01-2013-0015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334391v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aboueljinane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jemai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2013.09.017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49BN8ZV7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672396v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.032" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR2JN8F1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792714v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Lanzarone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2012.2210207" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2012.670919" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chahed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260113v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bonan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Berhoune" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2753.2009.01281.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE46AF5A565120CE25D542B11BA8E57B8D6DE2AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260122v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2009.06.067" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334393v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.03.042" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M90DGZW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335775v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dallery" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.0154" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403750v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341596v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03403870v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzn052" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00429472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-009-9099-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2BP7QX10-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341603v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Buzacott" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.04.021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD0XMGN5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318610v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2006.08.024" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNDFCW2L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403743v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403748v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335807v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335820v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Baba&#239;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vaillant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09574090710748199" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M8XNQPKS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403744v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393874v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341608v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177762v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-005-0025-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113465v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341623v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gershwin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1176118" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377210v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377204v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gouret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377192v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377154v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.227" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328043v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hassan Mahmoud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362569v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lugaresi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Jemai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7148/2023-0451" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328041v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5014758" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430389v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177780v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177782v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC60868.2023.10407569" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328046v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC58704.2023.10318988" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330909v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16407-1_63" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341740v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fokouop" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.187" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330911v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336733v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Perego" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489898v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bouras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009162402470254" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336722v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384786v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.489" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350793v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067458v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793491v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336737v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728551v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657807v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672406v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391988v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336771v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341750v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728555v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266198v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260542v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199290v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.337" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392006v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02441448v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Rostami-Tabar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.338" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672412v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ma" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336778v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166648v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672413v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Sena" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336655v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Yal&#231;&#305;nda&#287;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01848-5_4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672414v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786816v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672418v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004623105650576" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672415v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672417v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341779v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Yalcindag" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoASE.2012.6386478" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672421v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672423v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse S Eruguz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336657v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336784v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336797v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336793v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336789v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672435v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672440v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672438v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672446v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362565v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00325" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362564v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Garcin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320498" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672450v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737976v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737983v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-35132-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737987v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanzarone Ettore" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672403v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802516v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110784v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>