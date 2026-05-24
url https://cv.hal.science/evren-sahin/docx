--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.68370607029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evren Sahin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure Supply Chain et Operations ManagementCentraleSupélec, campus de Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evren Sahin est Professeure des Universités en Management de la Chaîne Logistique et Management des Opérations à CentraleSupélec (Université Paris-Saclay), l'une des grandes écoles d'ingénieurs les plus prestigieuses de France. Forte de plus de 25 ans d'expérience au carrefour de la recherche académique et de la pratique industrielle, elle est une experte reconnue en conception de chaînes logistiques, optimisation des stocks, planification des opérations, agilité, résilience et durabilité des chaînes logistiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle dirige la Chaire Supply Chain Management à CentraleSupélec — un partenariat de recherche et d'innovation avec de grands groupes industriels français, dont L'Oréal, Safran et Saint-Gobain — portant sur des enjeux stratégiques tels que l'amélioration de la performance opérationnelle, les jumeaux numériques, l'agilité des chaînes logistiques et la transformation durable des supply chains. Elle dirige également le parcours SCOM (Supply Chain & Operations Management), une filière de troisième année au sein du cursus ingénieur de CentraleSupélec, conçue pour former la prochaine génération de leaders en supply chain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son portefeuille de recherche — comprenant plus de 50 publications évaluées par les pairs dans des revues internationales de premier plan, dont IJPR, IJPE, EJOR, DSS et FSM — couvre la modélisation et l'optimisation des chaînes logistiques, les systèmes de stocks stochastiques, les opérations de santé (soins à domicile et services médicaux d'urgence) ainsi que les chaînes logistiques durables. Elle exerce la fonction de Rédactrice Associée pour plusieurs revues prestigieuses dans le domaine du Supply Chain Management.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au-delà du monde académique, Evren Sahin s'engage activement auprès de partenaires industriels et institutionnels en tant que conseillère stratégique et scientifique. Ses domaines d'expertise pour les engagements externes comprennent :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stratégie et évaluation de la performance des chaînes logistiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évaluation de projets R&D et expertise scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise et évaluation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception et accréditation de programmes d'ingénierie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conseil en innovation industrielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est membre du Conseil National des Universités (CNU, Section 61 — Génie Industriel) et exerce la fonction de Chargée de mission Relations Industrielles au sein du GDR MACS, le réseau national de recherche français en automatique et systèmes de production.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated production planning of orders with priorities and due dates in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 209, pp.111347. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2025.111347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and improving supply chain agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Parente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaman/dpaf010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging uncertainty: A data-driven DRO approach for correcting censored demand in newsvendor problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoli Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 285 (2), pp.109626. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2025.109626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete event simulation model assessing the impact of using new packaging in an agri-food supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed-Esmaeil Moussavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23302674.2024.2305816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support framework to improve flow management in a supply chain subject to risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.337-352. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2024.2335874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Acquired Deforming Hypertonia's Treatment in the Geriatric Institution(S) Using Radical Innovation Design Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Abdelatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blancheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Medicine and Rehabilitation - International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (5), pp.1244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic approach for multi-echelon inventory optimisation in a closed-loop supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Fokouop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (10), pp.3435-3459. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2239393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete simulation-based optimization approach for multi-period redeployment in emergency medical services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 99 (7), pp.659-679. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00375497221139870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Artificial-Immune-System-Based Algorithm Enhanced with Deep Reinforcement Learning for Solving Returnable Transport Item Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Limbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.5805. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14105805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Returnable Transport Items (RTI) Short-Term Planning Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Lakhmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (24), pp.16796. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su142416796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A supply chain flow model to assess agility in supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmen Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (2), pp.485-502. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2021.2010143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Partition-Based Random Search Method for Multimodal Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sichang Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math11010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the special issue on “Modelling, simulation, and optimization in health care”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cappanera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico J. Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Visintin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-020-09375-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of rush deliveries in periodic review assemble-to-order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (13), pp.4078-4097. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1505059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, design, and management of health care systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico J. Vandaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1-2), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-017-9294-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Newsboy Problem subject to price dependent demand and multiple discounts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial and Management Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.931-951. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/jimo.2017083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kitting optimisation in Just-in-Time mixed-model assembly lines: assigning parts to pickers in a hybrid robot–operator kitting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Boudella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1418988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The news-vendor problem with drop-shipping and resalable returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (22), pp.6547 - 6571. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1324221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OR problems related to Home Health Care: A review of relevant routing and scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalçindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research for Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13-14, p.1-22. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orhc.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line feeding optimization for Just in Time assembly lines: an application to the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174, pp.54-67. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2016.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical assessment of the performances of three line feeding modes used in the automotive sector: line stocking vs. kitting vs. sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patchong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (5), pp.1439-1459. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.944630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Care Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1-2), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-015-9232-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern-based decompositions for human resource planning in home health care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalçindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cappanera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73, pp.12-26. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2016.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive survey of guaranteed-service models for multi-echelon inventory optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena Eruguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172, pp.110-125. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The patient assignment problem in home health care: using a data-driven method to estimate the travel times of care givers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalçindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. George Shanthikumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (1-2), pp.304-335. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-015-9222-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to operations management-related issues and models for home care structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, pp.355 - 385. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13675567.2014.946560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location and relocation problems in the context of the emergency medical service systems: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Moeini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (3), pp.641-658. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10100-014-0374-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location and relocation problems in the context of the emergency medical service systems: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Moeini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10100-014-0374-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation study to improve the performance of an emergency medical service: Application to the French Val-de-Marne department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.46 - 59. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2014.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising reorder intervals and order-up-to levels in guaranteed service supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena Eruguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.149 - 164. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.831188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling home care organisations from an operations management perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed - Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services &amp; Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a periodic review inventory control system with perishables having random lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.283 - 298. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.839895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations management applied to home care services: Analysis of the districting problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (2), pp.587 - 598. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2012.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to evaluate the complexity of home care services.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Benzarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kybernetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (4), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/K-01-2013-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on simulation models applied to emergency medical service operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (4), pp.734-750. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2013.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of perishability and the use of time temperature technologies on inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143 (1), pp.72 - 85. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations Management Applied to Home Care Services: The Problem of Assigning Human Resources to Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Lanzarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (6), pp.1346 - 1363. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCA.2012.2210207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring inventory systems sensitive to shrinkage analysis of a periodic review inventory under a service level constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (13), pp.3529-3546. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2012.670919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-cancer drug supply chain: a coupled production-distribution problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00528014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabAct®: a decision-making tool for the anticipation of the preparation of anticancer drugs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Berhoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (6), pp.1129-1135. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2753.2009.01281.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying AHP to select drugs to be produced by anticipation in a chemotherapy compounding unit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Berhoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bonan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (2), pp.1528-1534. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2009.06.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of inventory inaccuracies within a Newsvendor framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 197 (3), pp.1108-1118. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2008.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of the Undershoot in an (r,Q) Inventory Model for Perishables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.1573-1578. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090603-3-RU-2001.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Inaccuracy in Retail Stores Due to Theft: Ana Analysis of the Benefits of RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 118, pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of inventory inaccuracies within a Newsvendor framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 197 (3), pp.1108-1118. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2008.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of hazard analysis and critical control points and risk management in the preparation of anti-cancer drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Berhoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Quality in Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (1), pp.44-50. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/intqhc/mzn052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring new operational research opportunities within the Home Care context: the chemotherapy at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Care Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (2), pp.179-191. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10729-009-9099-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00429472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a newsvendor which has errors in inventory data records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Buzacott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 188 (2), pp.370-389. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2007.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the impact of the RFID technology on reducing product misplacement errors at retail stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (1), pp.264-278. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2006.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Impact of the RFID Technology on Reducing Misplacement Errors at the Retailer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (1), pp.264-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution Errors in Retail Supply Chains: Analysis of the Case of Misplaced Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (7), pp.727-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a newsvendor which has errors in inventory data records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Buzacott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 188 (2), pp.370-389. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2007.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring supply chain safety through time temperature integrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zied Babaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Management, The</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (1), pp.102-124. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09574090710748199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Performance of Retail Stores Subject to Execution Errors: Coordination Versus RFID Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (4), pp.597-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Analysis of the Newsvendor Model with Unreliable Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (2), pp.207-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring supply chain safety through time temperature integrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zied Babaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Management, The</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (1), pp.102-124. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09574090710748199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive analysis of the Newsvendor model with unreliable supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (2), pp.207-233. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00291-005-0025-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Performance of Inventory Systems Subject to Errors by Deploying the RFID Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.N°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of a traceability system. An application to the radio frequency identification technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gershwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.6. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2002.1176118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributionally Robust Optimization Approach for Multi-Level and Multi-Period Disassembly Planning Under Lead Time Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCO’2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review of Network Design in a Sustainable Supply Chain: Focus on the social dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques analytiques et intelligentes basées sur l'IA pour la planification de l'approvisionnement et de la production en situation d'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI‑QUALITA‑MOSIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Planning and Financial Performance in the automotive industry, is there an opportunity to align?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC MIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.1349-1354, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Constraints of Production Planning: A Case Study in the Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hassan Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International conference on logistics operations management: smart sustainable and green logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSIAS, May 2024, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twins for Supply Chains: Current Outlook and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Lugaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th ECMS International Conference on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. pp.451-456, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7148/2023-0451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Planning of Orders with Priorities and Due Dates in the Automotive Industry: A Proposition of a mixed-integer linear programming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hassan Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIE, Oct 2023, Sharjah - UAE, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.5014758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-optimization of an inventory control policy in a distribution multi-echelon system with returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Fokouop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois Rivières (Québec), Canada. pp.2992-2997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle d'aide à la décision pour l'optimisation de la répartition des flux de sourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Annuel de la Société Française d'Automatique, de Génie Industriel et de Productique (SAGIP2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twins for Supply Chains: Main Functions, Existing Applications, and Research Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Lugaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Antonio, France. pp.2076-2087, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC60868.2023.10407569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Shipment and Production Planning: A mixed-integer linear programming approach with multiple suppliers and Due Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hassan Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Networking, Sensing &amp; Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille, Oct 2023, Marseille, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC58704.2023.10318988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Support Tool to Assess the Probability of Meeting Customer Deadlines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 5.7 International Conference on Advances in Production Management Systems, APMS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, unknown, France. pp.534-542, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16407-1_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-echelon inventory optimization in closed-loop supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fokouop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.2992-2997, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliographic review and qualitative comparison of scenarios for returnable transport items distribution planning in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Lakhmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Information Systems, Logistics and Supply Chain: Interconnected Supply Chains in an Era of Innovation, ILS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, unknown, France. pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Machine Learning Methods in Demand Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration Mechanism for Shared Returnable Transport Items in Closed Loop Supply Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Operations Research and Enterprise Systems, ICORES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0009162402470254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification centralisée des livraisons et des enlèvements de ressources de transport mobiles partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale en Management Opérationnel et de la Chaîne Logistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Settat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Framework for Classifying Returnable Transport Items Closed-Loop/Reverse Logistics Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Lakhmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.1955-1960, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain agility drivers and enablers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmen Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain agility: review of situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmen Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on operations research and entreprise systems, ICORES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of internal cross-docking in just-in-time plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components Inventory Control in an Assemble-to-Order System with Rush Ordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Inventories (International Society for Inventory Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling kitting operations in a semi-robotic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Boudella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IESM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components’ demand analysis in Assemble-to-Order systems: An analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new metric to evaluate the supply chain agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmen Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des livraisons exceptionnelles dans les systèmes d’assemblage à la commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème journées STP (Sciences et Techniques de la Production) du GdR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des Performances des Services d’Aide Médicale Urgente par une approche de simulation à évènements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence en Gestion et Ingénierie des Systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line feeding optimization for Just in Time assembly lines: An application to the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Working Seminar on Production Economics, IWSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Innsbruck, Austria. pp.54-67, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2016.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model to assess the performance of a robotic kitting system in an assembly plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Boudella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling, Optimization and Simulation (MOSIM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of different cross-docking organizations in a JIT manufacturing system; application in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IEEE-IESM’2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assortment decision in the Multi-Product News-Vendor Problem with Demand Substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Impact of Uncertain Advance Demand Information on Production/Inventory Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Policies for Multi-Product Production/Inventory Systems with Advance Demand Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIR WORKSHOP on Sustainable Logistics and Supply Chain Management (International Society for Inventory Research, ISIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of advance demand information on the performance of production/inventory systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Rostami-Tabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.1744-1749, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Newsboy Problem with Price-dependent Demand Distribution and Multiple Discounts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Information Systems, Logistics and Supply Chain (ILS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal line feeding policy in a JIT context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Breda, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EMPIRICAL STUDY ON THE PERFORMANCE OF THREE ALTERNATIVE LINE FEEDING MODES IN A JIT CONTEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patchong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the Guaranteed-Service Model to a Decentralized Supply Chain: Impact on the Cycle- Service-Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Idustrial Engineering and Systems Management (IESM'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Stage Approach for Solving Assignment and Routing Problems in Home Health Care Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalçındağ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. George Shanthikumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Health Care Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-01848-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle-Service-Level in Guaranteed-Service Supply Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modeling, Simulation and Applied Optimization (ICMSAO'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integer Programming Model for the Dynamic Location and Relocation of Emergency Vehicles: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Moeini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Operational Research (SOR '13) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dolenjske Toplice, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency Ambulance Deployment in Val-de-Marne Department A Simulation-based Iterative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004623105650576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Continuous Review Inventory Control Systems for Perishables With Deterministic Lifetime and Lead Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modeling, Simulation and Applied Optimization (ICMSAO'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'aide médicale urgente par la simulation - Application au SAMU du Val-de-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congrès International de Génie Industriel (CIGI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator assignment and routing problems in home health care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalcindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Automation Science and Engineering (CASE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Seoul, South Korea. pp.329-334, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoASE.2012.6386478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing ambulance response time using simulation: The case of Val-de-Marne department emergency medical service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference (WSC12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of the Guaranteed-Service Model for Multi-echelon Inventory Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse S Eruguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator assignment and routing problems in home health care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalcindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Automation Science and Engineering (CASE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Seoul, South Korea. pp.329-334, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoASE.2012.6386478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Resource Scheduling and Routing Problem in Home Health Care Context: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalçindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Operational Research Applied to Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Ordering and Inspection Policy for a Multi-Period Inventory system subject to Shrinkage Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Approaches for the Home Health Care Districting Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A literature review on Operations management based models developed for Home Health Care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Operational Research Applied to Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Genova, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic review inventory policy for perishables with random lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internationale de modélisation et simulation (MOSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Perishability and the Use of Time Temperature Technologies on Inventory Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of the Undershoot in an (r,Q) Inventory Model for Perishables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Moscow, Russia. pp.1573 - 1578, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090603-3-RU-2001.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An (r, Q) inventory policy for perishable products having a fixed lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence internationale de modélisation et simulation (MOSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPERATIONS MANAGEMENT RELATED ACTIVITIES FOR HOME HEALTH CARE PROVIDERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint- Etienne, France. pp.641-646, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Operations Management Practices in Home Health Care Structures by Using Patients' Activity Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.410-415, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of misplacement errors on decentralized retail supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Health Care Systems Engineering Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cappanera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Care Systems Engineering for Scientists and Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico J. Vandaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Proceedings in Mathematics &amp; Statistics. 169, 2015, Springer Proceedings in Mathematics &amp; Statistics, 978-3-319-35132-2. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-35132-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Health Care Systems Engineering Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanzarone Ettore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation model of a french emergency medical service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic modeling and analytics in healthcare delivery systems - World Scientific Publishing Company</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement de Recherche MACS - Bilan 2019-2023 et Projet 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Postoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnrs. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Method enabling Components Requisitions and Forecasts Analysis in Assemble-to-Order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CentraleSupélec. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative and quantitative analysis of the impact of the Auto ID technology on supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Centrale Paris, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00110784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.68370607029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Evren Sahin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure Supply Chain et Operations ManagementCentraleSupélec, campus de Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evren Sahin est Professeure des Universités en Management de la Chaîne Logistique et Management des Opérations à CentraleSupélec (Université Paris-Saclay), l'une des grandes écoles d'ingénieurs les plus prestigieuses de France. Forte de plus de 25 ans d'expérience au carrefour de la recherche académique et de la pratique industrielle, elle est une experte reconnue en conception de chaînes logistiques, optimisation des stocks, planification des opérations, agilité, résilience et durabilité des chaînes logistiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle dirige la Chaire Supply Chain Management à CentraleSupélec — un partenariat de recherche et d'innovation avec de grands groupes industriels français, dont L'Oréal, Safran et Saint-Gobain — portant sur des enjeux stratégiques tels que l'amélioration de la performance opérationnelle, les jumeaux numériques, l'agilité des chaînes logistiques et la transformation durable des supply chains. Elle dirige également le parcours SCOM (Supply Chain & Operations Management), une filière de troisième année au sein du cursus ingénieur de CentraleSupélec, conçue pour former la prochaine génération de leaders en supply chain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son portefeuille de recherche — comprenant plus de 50 publications évaluées par les pairs dans des revues internationales de premier plan, dont IJPR, IJPE, EJOR, DSS et FSM — couvre la modélisation et l'optimisation des chaînes logistiques, les systèmes de stocks stochastiques, les opérations de santé (soins à domicile et services médicaux d'urgence) ainsi que les chaînes logistiques durables. Elle exerce la fonction de Rédactrice Associée pour plusieurs revues prestigieuses dans le domaine du Supply Chain Management.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au-delà du monde académique, Evren Sahin s'engage activement auprès de partenaires industriels et institutionnels en tant que conseillère stratégique et scientifique. Ses domaines d'expertise pour les engagements externes comprennent :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stratégie et évaluation de la performance des chaînes logistiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évaluation de projets R&D et expertise scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise et évaluation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception et accréditation de programmes d'ingénierie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conseil en innovation industrielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est membre du Conseil National des Universités (CNU, Section 61 — Génie Industriel) et exerce la fonction de Chargée de mission Relations Industrielles au sein du GDR MACS, le réseau national de recherche français en automatique et systèmes de production.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated production planning of orders with priorities and due dates in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 209, pp.111347. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2025.111347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and improving supply chain agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Parente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaman/dpaf010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging uncertainty: A data-driven DRO approach for correcting censored demand in newsvendor problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoli Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xiong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 285 (2), pp.109626. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2025.109626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete event simulation model assessing the impact of using new packaging in an agri-food supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed-Esmaeil Moussavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23302674.2024.2305816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support framework to improve flow management in a supply chain subject to risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.337-352. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2024.2335874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Acquired Deforming Hypertonia's Treatment in the Geriatric Institution(S) Using Radical Innovation Design Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naila Abdelatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blancheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Jankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Medicine and Rehabilitation - International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (5), pp.1244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic approach for multi-echelon inventory optimisation in a closed-loop supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Fokouop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (10), pp.3435-3459. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2239393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete simulation-based optimization approach for multi-period redeployment in emergency medical services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 99 (7), pp.659-679. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00375497221139870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Returnable Transport Items (RTI) Short-Term Planning Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Lakhmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (24), pp.16796. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su142416796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A supply chain flow model to assess agility in supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmen Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (2), pp.485-502. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2021.2010143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Partition-Based Random Search Method for Multimodal Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sichang Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math11010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Artificial-Immune-System-Based Algorithm Enhanced with Deep Reinforcement Learning for Solving Returnable Transport Item Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Limbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.5805. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14105805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the special issue on “Modelling, simulation, and optimization in health care”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cappanera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico J. Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Visintin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-020-09375-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of rush deliveries in periodic review assemble-to-order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (13), pp.4078-4097. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1505059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, design, and management of health care systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico J. Vandaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1-2), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-017-9294-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Newsboy Problem subject to price dependent demand and multiple discounts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial and Management Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.931-951. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/jimo.2017083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kitting optimisation in Just-in-Time mixed-model assembly lines: assigning parts to pickers in a hybrid robot–operator kitting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Boudella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1418988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The news-vendor problem with drop-shipping and resalable returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (22), pp.6547 - 6571. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1324221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OR problems related to Home Health Care: A review of relevant routing and scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalçindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research for Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13-14, p.1-22. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orhc.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line feeding optimization for Just in Time assembly lines: an application to the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174, pp.54-67. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2016.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical assessment of the performances of three line feeding modes used in the automotive sector: line stocking vs. kitting vs. sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patchong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (5), pp.1439-1459. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.944630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Care Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1-2), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-015-9232-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern-based decompositions for human resource planning in home health care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalçindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cappanera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73, pp.12-26. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2016.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive survey of guaranteed-service models for multi-echelon inventory optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena Eruguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172, pp.110-125. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to operations management-related issues and models for home care structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, pp.355 - 385. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13675567.2014.946560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location and relocation problems in the context of the emergency medical service systems: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Moeini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (3), pp.641-658. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10100-014-0374-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location and relocation problems in the context of the emergency medical service systems: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Moeini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10100-014-0374-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The patient assignment problem in home health care: using a data-driven method to estimate the travel times of care givers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalçindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. George Shanthikumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (1-2), pp.304-335. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-015-9222-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation study to improve the performance of an emergency medical service: Application to the French Val-de-Marne department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.46 - 59. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2014.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising reorder intervals and order-up-to levels in guaranteed service supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena Eruguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.149 - 164. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.831188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling home care organisations from an operations management perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed - Jebalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services &amp; Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a periodic review inventory control system with perishables having random lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), pp.283 - 298. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.839895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations management applied to home care services: Analysis of the districting problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (2), pp.587 - 598. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2012.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to evaluate the complexity of home care services.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Benzarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kybernetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (4), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/K-01-2013-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of perishability and the use of time temperature technologies on inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 143 (1), pp.72 - 85. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on simulation models applied to emergency medical service operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (4), pp.734-750. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2013.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations Management Applied to Home Care Services: The Problem of Assigning Human Resources to Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Lanzarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (6), pp.1346 - 1363. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCA.2012.2210207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring inventory systems sensitive to shrinkage analysis of a periodic review inventory under a service level constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (13), pp.3529-3546. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2012.670919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-cancer drug supply chain: a coupled production-distribution problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00528014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabAct®: a decision-making tool for the anticipation of the preparation of anticancer drugs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Berhoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (6), pp.1129-1135. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2753.2009.01281.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying AHP to select drugs to be produced by anticipation in a chemotherapy compounding unit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Berhoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bonan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (2), pp.1528-1534. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2009.06.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of inventory inaccuracies within a Newsvendor framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 197 (3), pp.1108-1118. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2008.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of the Undershoot in an (r,Q) Inventory Model for Perishables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.1573-1578. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090603-3-RU-2001.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Inaccuracy in Retail Stores Due to Theft: Ana Analysis of the Benefits of RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 118, pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of inventory inaccuracies within a Newsvendor framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 197 (3), pp.1108-1118. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2008.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of hazard analysis and critical control points and risk management in the preparation of anti-cancer drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Berhoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Quality in Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (1), pp.44-50. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/intqhc/mzn052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring new operational research opportunities within the Home Care context: the chemotherapy at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Care Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (2), pp.179-191. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10729-009-9099-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00429472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a newsvendor which has errors in inventory data records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Buzacott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 188 (2), pp.370-389. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2007.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the impact of the RFID technology on reducing product misplacement errors at retail stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (1), pp.264-278. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2006.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Impact of the RFID Technology on Reducing Misplacement Errors at the Retailer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (1), pp.264-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution Errors in Retail Supply Chains: Analysis of the Case of Misplaced Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (7), pp.727-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a newsvendor which has errors in inventory data records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Buzacott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 188 (2), pp.370-389. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2007.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Performance of Retail Stores Subject to Execution Errors: Coordination Versus RFID Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (4), pp.597-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Analysis of the Newsvendor Model with Unreliable Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (2), pp.207-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring supply chain safety through time temperature integrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zied Babaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Management, The</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (1), pp.102-124. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09574090710748199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring supply chain safety through time temperature integrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zied Babaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Management, The</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (1), pp.102-124. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09574090710748199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive analysis of the Newsvendor model with unreliable supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (2), pp.207-233. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00291-005-0025-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Performance of Inventory Systems Subject to Errors by Deploying the RFID Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.N°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of a traceability system. An application to the radio frequency identification technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gershwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.6. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2002.1176118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Planning and Financial Performance in the automotive industry, is there an opportunity to align?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC MIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.1349-1354, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques analytiques et intelligentes basées sur l'IA pour la planification de l'approvisionnement et de la production en situation d'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI‑QUALITA‑MOSIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributionally Robust Optimization Approach for Multi-Level and Multi-Period Disassembly Planning Under Lead Time Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCO’2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review of Network Design in a Sustainable Supply Chain: Focus on the social dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Constraints of Production Planning: A Case Study in the Automotive Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hassan Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International conference on logistics operations management: smart sustainable and green logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSIAS, May 2024, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twins for Supply Chains: Current Outlook and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Lugaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th ECMS International Conference on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. pp.451-456, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7148/2023-0451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Planning of Orders with Priorities and Due Dates in the Automotive Industry: A Proposition of a mixed-integer linear programming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hassan Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIE, Oct 2023, Sharjah - UAE, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.5014758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-optimization of an inventory control policy in a distribution multi-echelon system with returns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Fokouop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois Rivières (Québec), Canada. pp.2992-2997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle d'aide à la décision pour l'optimisation de la répartition des flux de sourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Annuel de la Société Française d'Automatique, de Génie Industriel et de Productique (SAGIP2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twins for Supply Chains: Main Functions, Existing Applications, and Research Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Lugaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Antonio, France. pp.2076-2087, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC60868.2023.10407569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Shipment and Production Planning: A mixed-integer linear programming approach with multiple suppliers and Due Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Hassan Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Networking, Sensing &amp; Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille, Oct 2023, Marseille, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC58704.2023.10318988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Support Tool to Assess the Probability of Meeting Customer Deadlines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 5.7 International Conference on Advances in Production Management Systems, APMS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, unknown, France. pp.534-542, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16407-1_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-echelon inventory optimization in closed-loop supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fokouop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.2992-2997, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliographic review and qualitative comparison of scenarios for returnable transport items distribution planning in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Lakhmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Information Systems, Logistics and Supply Chain: Interconnected Supply Chains in an Era of Innovation, ILS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, unknown, France. pp.95-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Machine Learning Methods in Demand Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration Mechanism for Shared Returnable Transport Items in Closed Loop Supply Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Operations Research and Enterprise Systems, ICORES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0009162402470254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification centralisée des livraisons et des enlèvements de ressources de transport mobiles partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale en Management Opérationnel et de la Chaîne Logistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Settat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Framework for Classifying Returnable Transport Items Closed-Loop/Reverse Logistics Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Lakhmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.1955-1960, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain agility drivers and enablers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmen Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain agility: review of situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmen Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on operations research and entreprise systems, ICORES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of internal cross-docking in just-in-time plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components Inventory Control in an Assemble-to-Order System with Rush Ordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Inventories (International Society for Inventory Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des livraisons exceptionnelles dans les systèmes d’assemblage à la commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème journées STP (Sciences et Techniques de la Production) du GdR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new metric to evaluate the supply chain agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmen Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components’ demand analysis in Assemble-to-Order systems: An analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling kitting operations in a semi-robotic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Boudella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IESM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model to assess the performance of a robotic kitting system in an assembly plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Boudella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling, Optimization and Simulation (MOSIM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line feeding optimization for Just in Time assembly lines: An application to the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Working Seminar on Production Economics, IWSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Innsbruck, Austria. pp.54-67, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2016.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des Performances des Services d’Aide Médicale Urgente par une approche de simulation à évènements discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence en Gestion et Ingénierie des Systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assortment decision in the Multi-Product News-Vendor Problem with Demand Substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Impact of Uncertain Advance Demand Information on Production/Inventory Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Policies for Multi-Product Production/Inventory Systems with Advance Demand Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIR WORKSHOP on Sustainable Logistics and Supply Chain Management (International Society for Inventory Research, ISIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of advance demand information on the performance of production/inventory systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Rostami-Tabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.1744-1749, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of different cross-docking organizations in a JIT manufacturing system; application in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IEEE-IESM’2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Newsboy Problem with Price-dependent Demand Distribution and Multiple Discounts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Information Systems, Logistics and Supply Chain (ILS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal line feeding policy in a JIT context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Breda, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EMPIRICAL STUDY ON THE PERFORMANCE OF THREE ALTERNATIVE LINE FEEDING MODES IN A JIT CONTEXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Sali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Patchong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Stage Approach for Solving Assignment and Routing Problems in Home Health Care Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalçındağ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. George Shanthikumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Health Care Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-01848-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the Guaranteed-Service Model to a Decentralized Supply Chain: Impact on the Cycle- Service-Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Idustrial Engineering and Systems Management (IESM'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle-Service-Level in Guaranteed-Service Supply Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modeling, Simulation and Applied Optimization (ICMSAO'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integer Programming Model for the Dynamic Location and Relocation of Emergency Vehicles: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Moeini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Operational Research (SOR '13) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dolenjske Toplice, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency Ambulance Deployment in Val-de-Marne Department A Simulation-based Iterative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004623105650576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Continuous Review Inventory Control Systems for Perishables With Deterministic Lifetime and Lead Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modeling, Simulation and Applied Optimization (ICMSAO'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'aide médicale urgente par la simulation - Application au SAMU du Val-de-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congrès International de Génie Industriel (CIGI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator assignment and routing problems in home health care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalcindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Automation Science and Engineering (CASE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Seoul, South Korea. pp.329-334, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoASE.2012.6386478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing ambulance response time using simulation: The case of Val-de-Marne department emergency medical service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference (WSC12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of the Guaranteed-Service Model for Multi-echelon Inventory Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayse S Eruguz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator assignment and routing problems in home health care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalcindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Automation Science and Engineering (CASE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Seoul, South Korea. pp.329-334, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoASE.2012.6386478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Resource Scheduling and Routing Problem in Home Health Care Context: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semih Yalçindag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Operational Research Applied to Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Ordering and Inspection Policy for a Multi-Period Inventory system subject to Shrinkage Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence de Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Approaches for the Home Health Care Districting Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A literature review on Operations management based models developed for Home Health Care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Operational Research Applied to Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Genova, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic review inventory policy for perishables with random lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internationale de modélisation et simulation (MOSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Perishability and the Use of Time Temperature Technologies on Inventory Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of the Undershoot in an (r,Q) Inventory Model for Perishables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Moscow, Russia. pp.1573 - 1578, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090603-3-RU-2001.0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An (r, Q) inventory policy for perishable products having a fixed lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaaben Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence internationale de modélisation et simulation (MOSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPERATIONS MANAGEMENT RELATED ACTIVITIES FOR HOME HEALTH CARE PROVIDERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint- Etienne, France. pp.641-646, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Operations Management Practices in Home Health Care Structures by Using Patients' Activity Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Garcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.410-415, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of misplacement errors on decentralized retail supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing (INCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Health Care Systems Engineering Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cappanera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Care Systems Engineering for Scientists and Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico J. Vandaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Proceedings in Mathematics &amp; Statistics. 169, 2015, Springer Proceedings in Mathematics &amp; Statistics, 978-3-319-35132-2. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-35132-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Health Care Systems Engineering Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanzarone Ettore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation model of a french emergency medical service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aboueljinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic modeling and analytics in healthcare delivery systems - World Scientific Publishing Company</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement de Recherche MACS - Bilan 2019-2023 et Projet 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Postoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnrs. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Method enabling Components Requisitions and Forecasts Analysis in Assemble-to-Order Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] CentraleSupélec. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative and quantitative analysis of the impact of the Auto ID technology on supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Centrale Paris, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00110784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE42C863"/>
+    <w:nsid w:val="96D8612C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200645v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Mahmoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hichame Benbitour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111347" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001940v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Parente" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpaf010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177796v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Su" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Yuan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghu Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xiong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109626" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed-Esmaeil Moussavi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2024.2305816" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177791v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Hilali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2024.2335874" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Abdelatif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blancheteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330901v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Fokouop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2239393" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Aboueljinane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497221139870" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Achamrah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Limbourg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14105805" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Lakhmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142416796" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmen Boubaker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.2010143" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Lin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Matta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sichang Du" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11010017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330905v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cappanera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingshan Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico J. Vandaele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Visintin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-020-09375-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1505059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737972v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-017-9294-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672382v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyu Ma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2017083" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Boudella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1418988" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1324221" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ciss&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Yal&#231;indag" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lent&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orhc.2017.06.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2016.01.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265047v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patchong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.944630" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-015-9232-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736734v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Scutell&#224;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.02.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265043v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Sena Eruguz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.11.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265040v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. George Shanthikumar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-015-9222-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2014.946560" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Moeini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10100-014-0374-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265042v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672390v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.05.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHZSQNB4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672392v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.831188" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737963v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chahed - Jebalia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672391v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaaben Kouki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.839895" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786559v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Benzarti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2012.10.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/K-01-2013-0015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334391v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aboueljinane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jemai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2013.09.017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49BN8ZV7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672396v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.032" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR2JN8F1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792714v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Lanzarone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2012.2210207" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2012.670919" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chahed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260113v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bonan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Berhoune" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2753.2009.01281.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE46AF5A565120CE25D542B11BA8E57B8D6DE2AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260122v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2009.06.067" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334393v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.03.042" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M90DGZW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335775v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dallery" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.0154" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403750v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341596v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03403870v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzn052" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00429472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-009-9099-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2BP7QX10-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341603v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Buzacott" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.04.021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD0XMGN5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318610v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2006.08.024" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNDFCW2L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403743v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403748v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335807v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335820v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Baba&#239;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vaillant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09574090710748199" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M8XNQPKS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403744v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393874v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341608v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177762v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-005-0025-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113465v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341623v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gershwin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1176118" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377210v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377204v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gouret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377192v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377154v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.227" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328043v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hassan Mahmoud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362569v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lugaresi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Jemai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7148/2023-0451" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328041v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5014758" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430389v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177780v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177782v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC60868.2023.10407569" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328046v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC58704.2023.10318988" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330909v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16407-1_63" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341740v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fokouop" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.187" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330911v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336733v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Perego" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489898v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bouras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009162402470254" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336722v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384786v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.489" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350793v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067458v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793491v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336737v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728551v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657807v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672406v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391988v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336771v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341750v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728555v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266198v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260542v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199290v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.337" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392006v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02441448v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Rostami-Tabar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.338" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672412v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ma" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336778v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166648v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672413v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Sena" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336655v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Yal&#231;&#305;nda&#287;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01848-5_4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672414v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786816v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672418v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004623105650576" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672415v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672417v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341779v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Yalcindag" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoASE.2012.6386478" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672421v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672423v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse S Eruguz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336657v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336784v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336797v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336793v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336789v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672435v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672440v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672438v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672446v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362565v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00325" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362564v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Garcin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320498" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672450v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737976v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737983v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-35132-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737987v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanzarone Ettore" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672403v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802516v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110784v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200645v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Mahmoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hichame Benbitour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111347" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001940v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Parente" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpaf010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177796v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Su" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Yuan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghu Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xiong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109626" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed-Esmaeil Moussavi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2024.2305816" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177791v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Hilali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2024.2335874" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Abdelatif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blancheteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330901v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Fokouop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2239393" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Aboueljinane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497221139870" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334380v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Lakhmi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142416796" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmen Boubaker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.2010143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Lin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Matta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sichang Du" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11010017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668656v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Achamrah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Limbourg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14105805" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330905v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cappanera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingshan Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico J. Vandaele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Visintin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-020-09375-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1505059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737972v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-017-9294-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672382v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyu Ma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2017083" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Boudella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1418988" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1324221" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ciss&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Yal&#231;indag" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lent&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orhc.2017.06.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2016.01.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265047v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patchong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.944630" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-015-9232-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736734v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Scutell&#224;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.02.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265043v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Sena Eruguz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.11.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265045v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2014.946560" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848523v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Moeini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10100-014-0374-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265040v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. George Shanthikumar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-015-9222-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672390v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.05.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHZSQNB4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672392v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.831188" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737963v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chahed - Jebalia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672391v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaaben Kouki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.839895" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786559v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Benzarti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2012.10.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/K-01-2013-0015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672396v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR2JN8F1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334391v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aboueljinane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jemai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2013.09.017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49BN8ZV7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792714v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Lanzarone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2012.2210207" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2012.670919" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chahed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260113v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bonan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Berhoune" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2753.2009.01281.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE46AF5A565120CE25D542B11BA8E57B8D6DE2AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260122v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2009.06.067" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334393v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.03.042" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M90DGZW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335775v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dallery" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.0154" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403750v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341596v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03403870v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzn052" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00429472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-009-9099-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2BP7QX10-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341603v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Buzacott" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.04.021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD0XMGN5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318610v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2006.08.024" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNDFCW2L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403743v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403748v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335807v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403744v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393874v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341608v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Baba&#239;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vaillant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09574090710748199" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M8XNQPKS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335820v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177762v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-005-0025-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113465v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341623v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gershwin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1176118" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377154v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.227" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377192v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377210v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377204v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gouret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328043v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hassan Mahmoud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362569v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lugaresi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Jemai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7148/2023-0451" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328041v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5014758" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430389v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177780v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177782v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC60868.2023.10407569" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328046v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC58704.2023.10318988" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330909v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16407-1_63" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341740v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fokouop" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.187" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330911v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336733v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Perego" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489898v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bouras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009162402470254" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336722v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384786v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.489" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350793v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067458v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793491v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336737v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672406v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657807v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728551v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728555v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341750v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336771v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260542v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199290v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.337" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392006v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02441448v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Rostami-Tabar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.338" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266198v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672412v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ma" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336778v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166648v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336655v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Yal&#231;&#305;nda&#287;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-01848-5_4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672413v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Sena" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672414v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786816v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672418v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004623105650576" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672415v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672417v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341779v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Yalcindag" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoASE.2012.6386478" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672421v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672423v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse S Eruguz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336657v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336784v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336797v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336793v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336789v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672435v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672440v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672438v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672446v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362565v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00325" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362564v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Garcin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320498" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672450v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737976v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737983v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-35132-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737987v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanzarone Ettore" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672403v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802516v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110784v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>