--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -671,165 +671,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre la visibilité et l'invisibilité paradoxale.</w:t>
+                <w:t xml:space="preserve">Educating and transmitting for the world of tomorrow: The new witnesses on the changing field of memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Parcours de vie des personnes immigrées âgées en France, 4 (16), pp.39-52</w:t>
+              <w:t xml:space="preserve">Journal of Educational Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, XII (2(34)), pp.20-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01416146v1</w:t>
+                <w:t xml:space="preserve">halshs-01913737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educating and transmitting for the world of tomorrow: The new witnesses on the changing field of memory</w:t>
+                <w:t xml:space="preserve">Entre la visibilité et l'invisibilité paradoxale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, XII (2(34)), pp.20-31</w:t>
+              <w:t xml:space="preserve">Vie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Parcours de vie des personnes immigrées âgées en France, 4 (16), pp.39-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01913737v1</w:t>
+                <w:t xml:space="preserve">halshs-01416146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture : Note de lecture : Jan Karski &amp;quot;Mon témoignange devant le monde. Histoire d’un État clandestin&amp;quot; Paris R. Laffond 2010.</w:t>
               </w:r>
@@ -1029,191 +1029,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00981671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La discriminación social desde una perspectiva psicosociológica</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Note de lecture : Jan T. Gross, &amp;quot;La peur. L’antisémitisme en Pologne après Auschwitz&amp;quot;. Ed. Calmann-Lévy, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Psicología- Universidad de Antioquia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.4-20</w:t>
+              <w:t xml:space="preserve">Témoigner entre histoire et mémoire : revue pluridisciplinaire de la Fondation Auschwitz = Getuigen tussen geschiedenis en gedachtenis : multidisciplinair tijdschrift van de Auschwitz stichting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les enfants de la Guerre d'Espagne. Expériences et représentations culturelles., 112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00756243v1</w:t>
+                <w:t xml:space="preserve">halshs-01377251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de lecture : Jan T. Gross, &amp;quot;La peur. L’antisémitisme en Pologne après Auschwitz&amp;quot;. Ed. Calmann-Lévy, 2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La discriminación social desde una perspectiva psicosociológica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Prévert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro-Carrascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Témoigner entre histoire et mémoire : revue pluridisciplinaire de la Fondation Auschwitz = Getuigen tussen geschiedenis en gedachtenis : multidisciplinair tijdschrift van de Auschwitz stichting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Les enfants de la Guerre d'Espagne. Expériences et représentations culturelles., 112</w:t>
+              <w:t xml:space="preserve">Revista de Psicología- Universidad de Antioquia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.4-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01377251v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00756243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise, les discours politiques et la place des citoyens. Réflexions sociologiques.</w:t>
               </w:r>
@@ -1488,51 +1488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxes des actions non discriminantes engagées par les entreprises et les collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1818,51 +1818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages du registre diversité par les entreprises : une réalité protéiforme, peu lisible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1913,51 +1913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours institutionnels de victimes de discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lutte contre les discriminations, journée de travail thématique des DRJSCS - ACSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1995,51 +1995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de reconnaissance des victimes de discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence projet ARC5 (Communautés de Recherche Académique Rhône-Alpes) " Itinéraires de reconnaissance. Espaces culturels et aspirations minoritaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2058,588 +2058,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00972611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience de la discrimination comme fait incertain.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'entrepreneur non-discriminant. Entre le mythe et la réalité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomiej Barcik</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX Congrès International des Sociologues de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">18° Conférence Internationale du réseau PGV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lisbonne, Portugal. pp.372-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00995985v1</w:t>
+                <w:t xml:space="preserve">halshs-00995984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entrepreneur non-discriminant. Entre le mythe et la réalité.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parcours institutionnels de victimes de discriminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Prévert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bartlomiej Barcik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18° Conférence Internationale du réseau PGV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lisbonne, Portugal. pp.372-381</w:t>
+              <w:t xml:space="preserve">Diagnostic et accompagnement des victimes de discrimination - Grenoble Alpes Métropole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00995984v1</w:t>
+                <w:t xml:space="preserve">halshs-00972614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours institutionnels de victimes de discriminations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La lutte contre les discriminations : construction et usages d'un espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic et accompagnement des victimes de discrimination - Grenoble Alpes Métropole</w:t>
+              <w:t xml:space="preserve">Colloque international "Masculins-féminins : dialogues géographiques et au-delà"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00972614v1</w:t>
+                <w:t xml:space="preserve">halshs-00972616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lutte contre les discriminations : construction et usages d'un espace public</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L'expérience de la discrimination comme fait incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomiej Barcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Masculins-féminins : dialogues géographiques et au-delà"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Penser l'incertain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00972616v1</w:t>
+                <w:t xml:space="preserve">halshs-00756248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience de la discrimination comme fait incertain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Parcours institutionnels de victimes de discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l'incertain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">ORIV Strasbourg - Lutte contre les discriminations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00756248v1</w:t>
+                <w:t xml:space="preserve">halshs-00972618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours institutionnels de victimes de discrimination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'expérience de la discrimination comme fait incertain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomiej Barcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORIV Strasbourg - Lutte contre les discriminations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">XIX Congrès International des Sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00972618v1</w:t>
+                <w:t xml:space="preserve">halshs-00995985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de victimes de discrimination : premières avancées de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La discrimination, un objet indicible ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2677,51 +2677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences de discrimination et parcours de victimes. Eléments d'analyse à partir d'une étude de deux municipalités européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etat des lieux des pratiques d'accompagnement des victimes de discriminations et de leurs accès aux droits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2759,51 +2759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of racial discrimination as a foudation of the policies of &amp;quot;non discrimination&amp;quot; in France and Poland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immigration and integration in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2841,51 +2841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-discrimination-practices of local authorities. Citizens, European experiences and perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citizenship and Democracy: Memberships, forms of participation, within and across European territories - ESA Research Network 32 - Political Sociology Midterm conference, CERAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2910,51 +2910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences de discrimination et actions de victimes. Eléments d'analyse à partir de l'étude de deux municipalités européennes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2986,329 +2986,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00532787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination et non-discrimination dans les pratiques des municipalités (Grenoble-France, Lodz-Pologne)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Discrimination et non-discrimination dans les pratiques des municipalités : étude comparée (Grenoble-France, Lodz-Pologne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Doutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence européenne "Non-discrimination"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Lodz, Pologne</w:t>
+              <w:t xml:space="preserve">Cycle de conférences "Pour une université non discriminante/handicap"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00383082v1</w:t>
+                <w:t xml:space="preserve">halshs-00383086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination et non-discrimination dans les pratiques des municipalités : étude comparée (Grenoble-France, Lodz-Pologne)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Discrimination et non-discrimination dans les pratiques des municipalités (Grenoble-France, Lodz-Pologne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Doutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences "Pour une université non discriminante/handicap"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire de travail "Non-discrimination"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00383086v1</w:t>
+                <w:t xml:space="preserve">halshs-00383081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination et non-discrimination dans les pratiques des municipalités (Grenoble-France, Lodz-Pologne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Doutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de travail "Non-discrimination"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence européenne "Non-discrimination"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lodz, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00383081v1</w:t>
+                <w:t xml:space="preserve">halshs-00383082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de discrimination et de non-discrimination de municipalités à travers l'opinion de leurs usagers et agents. Etude comparative de deux villes européennes (Grenoble-France, Lodz-Pologne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3782,51 +3782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions universitaires européennes, pp.171, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4445,51 +4445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La discrimination syndicale : une place singulière dans le champ de la lutte contre les discriminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4690,51 +4690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La non-discrimination et l'action municipale : expériences et perceptions des usagers et des agents municipaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Blatier, Martine Paulicand et Liliane Bensahel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vous avez dit non-discrimination ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.15-41, 2012</w:t>
@@ -5468,203 +5468,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences de discrimination et parcours de victimes. Contribution à la compréhension du traitement de la discrimination par les politiques publiques.</w:t>
+                <w:t xml:space="preserve">Parcours institutionnels des victimes de discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomiej Barcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro-Carrascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00693274v1</w:t>
+                <w:t xml:space="preserve">halshs-00693270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours institutionnels des victimes de discrimination</w:t>
+                <w:t xml:space="preserve">Expériences de discrimination et parcours de victimes. Contribution à la compréhension du traitement de la discrimination par les politiques publiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00693270v1</w:t>
+                <w:t xml:space="preserve">halshs-00693274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'école républicaine : entre normes et adaptations. L'exemple grenoblois</w:t>
               </w:r>
@@ -5878,51 +5878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6307,319 +6307,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche évaluative du Plan « Lutte contre les discriminations » de la Ville de Saint Martin d’Hères</w:t>
+                <w:t xml:space="preserve">La littérature académique francophone sur les discriminations Recensement, analyse critique et étude des circuits d’influence (période 2001-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bartlomiej Barcik</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Guillalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Krol,</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Mairie de Saint-Martin d'Hères. 2015, pp.30</w:t>
+                <w:t xml:space="preserve">Nicolas Beron-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Fernandez-Varas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence pour la Cohésion Sociale et l'Egalité des Chances. 2015, pp.145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01347811v1</w:t>
+                <w:t xml:space="preserve">halshs-00972584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littérature académique francophone sur les discriminations Recensement, analyse critique et étude des circuits d’influence (période 2001-2012)</w:t>
+                <w:t xml:space="preserve">Démarche évaluative du Plan « Lutte contre les discriminations » de la Ville de Saint Martin d’Hères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomiej Barcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krol,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mairie de Saint-Martin d'Hères. 2015, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beron-Perez</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-00972584v1</w:t>
+                <w:t xml:space="preserve">halshs-01347811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le non-usage des dispositifs de lutte contre les discriminations. Enjeux pour l’action publique et les victimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Guillalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beron-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Fernandez Varas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6652,272 +6652,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01347812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recensement et analyse critique de la littérature académique francophone sur les discriminations (période 2001-2012). Emploi, Logement, Santé, Origine, Sexe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parcours des immigrés victimes de discriminations dans l'emploi. Le rôle des entreprises et des acteurs publics et l'action des publics immigrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00989225v1</w:t>
+                <w:t xml:space="preserve">halshs-00972578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours des immigrés victimes de discriminations dans l'emploi. Le rôle des entreprises et des acteurs publics et l'action des publics immigrés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recensement et analyse critique de la littérature académique francophone sur les discriminations (période 2001-2012). Emploi, Logement, Santé, Origine, Sexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Guillalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beron-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Fernandez Varas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00972578v1</w:t>
+                <w:t xml:space="preserve">halshs-00989225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours institutionnels de victimes de discriminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro-Carrascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomiej Barcik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6961,77 +6961,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours institutionnels des victimes de discriminations. Analyse comparée local/national, France/Pologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomiej Barcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro-Carrascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7062,51 +7062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminations et non-discriminations dans les pratiques des municipalités. Étude comparative de deux villes européennes (Grenoble-France, Lodz-Pologne). Rapport final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Doutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7227,51 +7227,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2462918D"/>
+    <w:nsid w:val="4752E333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7458,51 +7458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ewa.Martin@iut2.upmf-grenoble.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ewa.bogalska-martin@umrpacte.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Bogalska-Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416146v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913737v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981671v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maftoul Marcela," TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pr&#233;vert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro-Carrascal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377251v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981713v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Doutre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jobert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.064.0037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187895v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Antaluca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Barcik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972616v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972618v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383086v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383081v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383089v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta Varga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02860490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Matteudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377097v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editura.uvt.ro/?page_id=1059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981598v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duch&#233; Genvi&#232;ve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377225v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/banlieues-cites-ghettos-bidonvilles-campements/15006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://piz.san.edu.pl/docs/tec.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347817v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983087v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983074v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard Duguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Froment" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Guillalot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Lopez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://unesdoc.unesco.org/images/0018/001883/188331f.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983054v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983038v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983065v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230652v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Skaff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382199v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Sayah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382197v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755519v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varas Diego Fernandez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez Nicolas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krol," TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beron-Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernandez-Varas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347812v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernandez Varas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989225v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756208v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693262v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ewa.Martin@iut2.upmf-grenoble.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ewa.bogalska-martin@umrpacte.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Bogalska-Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913737v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416146v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981671v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maftoul Marcela," TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pr&#233;vert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro-Carrascal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981713v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Doutre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jobert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.064.0037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187895v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Antaluca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Barcik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972614v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972618v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383081v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383089v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta Varga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02860490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Matteudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377097v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editura.uvt.ro/?page_id=1059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981598v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duch&#233; Genvi&#232;ve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377225v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/banlieues-cites-ghettos-bidonvilles-campements/15006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://piz.san.edu.pl/docs/tec.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347817v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983087v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983074v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard Duguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Froment" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Guillalot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Lopez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://unesdoc.unesco.org/images/0018/001883/188331f.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983054v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983038v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983065v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230652v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Skaff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382199v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Sayah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382197v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755519v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varas Diego Fernandez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez Nicolas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972584v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beron-Perez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernandez-Varas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347811v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krol," TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347812v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernandez Varas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989225v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756208v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693262v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>