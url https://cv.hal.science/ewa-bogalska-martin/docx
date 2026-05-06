--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -671,165 +671,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educating and transmitting for the world of tomorrow: The new witnesses on the changing field of memory</w:t>
+                <w:t xml:space="preserve">Entre la visibilité et l'invisibilité paradoxale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, XII (2(34)), pp.20-31</w:t>
+              <w:t xml:space="preserve">Vie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Parcours de vie des personnes immigrées âgées en France, 4 (16), pp.39-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01913737v1</w:t>
+                <w:t xml:space="preserve">halshs-01416146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre la visibilité et l'invisibilité paradoxale.</w:t>
+                <w:t xml:space="preserve">Educating and transmitting for the world of tomorrow: The new witnesses on the changing field of memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Parcours de vie des personnes immigrées âgées en France, 4 (16), pp.39-52</w:t>
+              <w:t xml:space="preserve">Journal of Educational Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, XII (2(34)), pp.20-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01416146v1</w:t>
+                <w:t xml:space="preserve">halshs-01913737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture : Note de lecture : Jan Karski &amp;quot;Mon témoignange devant le monde. Histoire d’un État clandestin&amp;quot; Paris R. Laffond 2010.</w:t>
               </w:r>
@@ -6307,250 +6307,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littérature académique francophone sur les discriminations Recensement, analyse critique et étude des circuits d’influence (période 2001-2012)</w:t>
+                <w:t xml:space="preserve">Démarche évaluative du Plan « Lutte contre les discriminations » de la Ville de Saint Martin d’Hères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Guillalot</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomiej Barcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beron-Perez</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Agence pour la Cohésion Sociale et l'Egalité des Chances. 2015, pp.145</w:t>
+                <w:t xml:space="preserve">Anna Krol,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mairie de Saint-Martin d'Hères. 2015, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00972584v1</w:t>
+                <w:t xml:space="preserve">halshs-01347811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche évaluative du Plan « Lutte contre les discriminations » de la Ville de Saint Martin d’Hères</w:t>
+                <w:t xml:space="preserve">La littérature académique francophone sur les discriminations Recensement, analyse critique et étude des circuits d’influence (période 2001-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bartlomiej Barcik</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Guillalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beron-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Krol,</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Mairie de Saint-Martin d'Hères. 2015, pp.30</w:t>
+                <w:t xml:space="preserve">Diego Fernandez-Varas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence pour la Cohésion Sociale et l'Egalité des Chances. 2015, pp.145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01347811v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00972584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le non-usage des dispositifs de lutte contre les discriminations. Enjeux pour l’action publique et les victimes</w:t>
               </w:r>
@@ -6575,51 +6575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Guillalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beron-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Fernandez Varas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6772,51 +6772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Bogalska-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Prévert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beron-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Fernandez Varas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7227,51 +7227,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4752E333"/>
+    <w:nsid w:val="5F50839A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7458,51 +7458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ewa.Martin@iut2.upmf-grenoble.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ewa.bogalska-martin@umrpacte.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Bogalska-Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913737v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416146v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981671v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maftoul Marcela," TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pr&#233;vert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro-Carrascal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981713v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Doutre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jobert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.064.0037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187895v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Antaluca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Barcik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972614v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972618v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383081v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383089v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta Varga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02860490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Matteudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377097v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editura.uvt.ro/?page_id=1059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981598v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duch&#233; Genvi&#232;ve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377225v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/banlieues-cites-ghettos-bidonvilles-campements/15006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://piz.san.edu.pl/docs/tec.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347817v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983087v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983074v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard Duguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Froment" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Guillalot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Lopez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://unesdoc.unesco.org/images/0018/001883/188331f.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983054v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983038v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983065v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230652v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Skaff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382199v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Sayah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382197v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755519v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varas Diego Fernandez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez Nicolas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972584v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beron-Perez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernandez-Varas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347811v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krol," TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347812v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernandez Varas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989225v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756208v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693262v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ewa.Martin@iut2.upmf-grenoble.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ewa.bogalska-martin@umrpacte.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Bogalska-Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416146v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913737v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981671v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maftoul Marcela," TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pr&#233;vert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro-Carrascal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981713v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Doutre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jobert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.064.0037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187895v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Antaluca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Barcik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972614v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972618v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383081v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383089v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta Varga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02860490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Matteudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377097v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editura.uvt.ro/?page_id=1059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981598v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duch&#233; Genvi&#232;ve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377225v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/banlieues-cites-ghettos-bidonvilles-campements/15006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://piz.san.edu.pl/docs/tec.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347817v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983087v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983074v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard Duguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Froment" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Guillalot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Lopez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://unesdoc.unesco.org/images/0018/001883/188331f.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983054v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983038v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983065v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230652v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Skaff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382199v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Sayah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382197v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755519v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varas Diego Fernandez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez Nicolas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krol," TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beron-Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernandez-Varas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347812v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fernandez Varas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989225v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756208v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693262v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>