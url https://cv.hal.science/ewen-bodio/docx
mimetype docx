--- v0 (2026-03-14)
+++ v1 (2026-05-03)
@@ -3977,251 +3977,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labeling of a self-hardening bone substitute using ruthenium tris-bipyridine complexes, for the analysis of its in vivo metabolism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O-(diphenylphosphinyl)hydroxylamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Bodio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2008.01.013⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11, pp.1744-1745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2008-1077826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143960v1</w:t>
+                <w:t xml:space="preserve">hal-02143959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-(diphenylphosphinyl)hydroxylamine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Labeling of a self-hardening bone substitute using ruthenium tris-bipyridine complexes, for the analysis of its in vivo metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Bodio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Fatimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bujoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (6-7), pp.641-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2008.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2008-1077826⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02143959v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4427,51 +4427,51 @@
                 <w:t xml:space="preserve">Benoît Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pliquett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : FR19315089.3. 2019</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR19315089.3. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4533,51 +4533,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3037955. SUBATECH-Radiochimie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4924,51 +4924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassima Tajani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Verrieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Godard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2025.112773" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bendellaa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dalonneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01435" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trommenschlager" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Mabrouk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Racoeur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Balan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chazeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christol Fabre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Privat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c02139" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225835v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chotard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Th&#233;ron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bayardon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00493" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927565v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Al Shehimy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03918" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Kalot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Busser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c00100" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03806346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rousselle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Massot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dondaine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202100773" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Printz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00343" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253905v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coninx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Bodio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Goze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2bm01271e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436249v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lescure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pliquett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Baffroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.113483" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292599v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Laly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ghiringhelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03708G" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437148v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Flor&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Galan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941480v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.0c00175" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Busser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mans Broekgaarden" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9091953" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324069v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosita Lapenta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00501" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02169667v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uttara Basu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gendre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2019.02.041" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718831v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Velic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Betta&#239;eb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tomasoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900227" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Malacea-Kabbara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00851" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220134v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Spreckelmeyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot van der Zee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan St&#252;rup" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00377" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344961v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheila Amor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800474" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01693664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Passador" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2017.12.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01563252v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT01377A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01566449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Marques" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT01981E" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399094v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Doulain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Decr&#233;au" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc10526a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01402767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wenzel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia de Almeida" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Bigaeva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kavanagh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02910" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399346v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Escudero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501304" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HN503BJ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01402883v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt04275e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143960v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fatimi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bujoli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.01.013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKM6JD0M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143959v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1077826" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466084v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466100v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01255471v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Younes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268730v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geny M M Groothuis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Casini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-014-1095-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassima Tajani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Verrieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sickinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Godard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2025.112773" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bendellaa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dalonneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01435" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trommenschlager" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Mabrouk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Racoeur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Balan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chazeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christol Fabre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malorie Privat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c02139" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225835v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chotard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Th&#233;ron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bayardon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00493" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927565v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Al Shehimy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03918" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Kalot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Busser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c00100" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03806346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rousselle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Massot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dondaine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202100773" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Printz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00343" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253905v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coninx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Bodio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Goze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2bm01271e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436249v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lescure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pliquett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Baffroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.113483" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292599v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Laly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ghiringhelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03708G" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437148v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Flor&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Galan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941480v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.0c00175" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Busser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mans Broekgaarden" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9091953" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324069v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosita Lapenta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00501" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02169667v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uttara Basu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gendre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2019.02.041" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718831v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Velic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Betta&#239;eb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tomasoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900227" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Malacea-Kabbara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00851" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220134v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Spreckelmeyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot van der Zee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan St&#252;rup" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00377" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344961v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheila Amor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800474" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01693664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Passador" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2017.12.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01563252v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT01377A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01566449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Marques" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT01981E" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399094v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Doulain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Decr&#233;au" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc10526a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01402767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wenzel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia de Almeida" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Bigaeva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kavanagh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02910" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399346v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Escudero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501304" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HN503BJ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01402883v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt04275e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143959v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1077826" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143960v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fatimi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bujoli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.01.013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKM6JD0M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466084v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466100v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01255471v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Younes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268730v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geny M M Groothuis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Casini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-014-1095-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>