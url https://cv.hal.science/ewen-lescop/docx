--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -3417,295 +3417,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into structural disorder in human respiratory syncytial virus phosphoprotein and implications for binding of protein partners</w:t>
+                <w:t xml:space="preserve">1H, 13C and 15N assignments of the C-terminal intrinsically disordered cytosolic fragment of the receptor tyrosine kinase ErbB2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Pereira</w:t>
+                <w:t xml:space="preserve">Yinghui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cardone</w:t>
+                <w:t xml:space="preserve">Louise Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Assrir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Lassoued</w:t>
+                <w:t xml:space="preserve">Latifa Elantak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Galloux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jenna Fix</w:t>
+                <w:t xml:space="preserve">Francoise Guerlesquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M116.765958⟩</w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.23 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-017-9773-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605660v1</w:t>
+                <w:t xml:space="preserve">hal-01791552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H, 13C and 15N assignments of the C-terminal intrinsically disordered cytosolic fragment of the receptor tyrosine kinase ErbB2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into structural disorder in human respiratory syncytial virus phosphoprotein and implications for binding of protein partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yinghui Wang</w:t>
+                <w:t xml:space="preserve">Christophe Cardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Pinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Assrir</w:t>
+                <w:t xml:space="preserve">Safa Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Elantak</w:t>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Guerlesquin</w:t>
+                <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (1), pp.23 - 26. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 292 (6), pp.2120-2131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12104-017-9773-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M116.765958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791552v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Biochemical, Biophysical, and Cellular Methods to Study Fe–S Cluster Transfer and Cytosolic Aconitase Repair by MitoNEET</w:t>
               </w:r>
@@ -3953,295 +3953,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Modulation of a G Protein-Coupled Receptor Conformational Landscape in a Lipid Bilayer</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small fluorescence-activating and absorption-shifting tag for tunable protein imaging in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Moncoq</w:t>
+                <w:t xml:space="preserve">Marie-Aude Plamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Billon-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gauron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico M. Pimenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b04432⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (3), pp.497-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1513094113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114802v1</w:t>
+                <w:t xml:space="preserve">hal-01259909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small fluorescence-activating and absorption-shifting tag for tunable protein imaging in vivo</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carole Gauron</w:t>
+                <w:t xml:space="preserve">Functional Modulation of a G Protein-Coupled Receptor Conformational Landscape in a Lipid Bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Casiraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederico M. Pimenta</w:t>
+                <w:t xml:space="preserve">Karine Moncoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113 (3), pp.497-502. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (35), pp.11170-11175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1513094113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b04432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259909v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intramolecular Pd-Catalyzed Arylation of 1-Amidosugars: A New Route to N -Glycosyl Quinolin-2-ones</w:t>
               </w:r>
@@ -7461,290 +7461,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Fluctuations Coupled to the Thiol-Disulfide Transfer between Thioredoxin and Arsenate Reductase in Bacillus subtilis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated Spectral Compression for Fast Multidimensional NMR and Increased Time Resolution in Real-Time NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Schanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Rasia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Brutscher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M700970200⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129 (10), pp.2756-2757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja068949u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116003v1</w:t>
+                <w:t xml:space="preserve">hal-02118645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Spectral Compression for Fast Multidimensional NMR and Increased Time Resolution in Real-Time NMR Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conformational Fluctuations Coupled to the Thiol-Disulfide Transfer between Thioredoxin and Arsenate Reductase in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunfei Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinxin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huimin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja068949u⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 282 (15), pp.11078-11083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M700970200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02118645v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity-optimized experiment for the measurement of residual dipolar couplings between amide protons</w:t>
               </w:r>
@@ -7876,103 +7876,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Solution Structure of Escherichia coli Wzb Reveals a Novel Substrate Recognition Mechanism of Prokaryotic Low Molecular Weight Protein-tyrosine Phosphatases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinxin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianrong Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunfei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 281 (28), pp.19570-19577. </w:t>
@@ -8010,103 +8010,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bacillus subtilis YkuV Is a Thiol:Disulfide Oxidoreductase Revealed by Its Redox Structures and Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinxin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunfei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianrong Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 281 (12), pp.8296-8304. </w:t>
@@ -8945,277 +8945,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the coupled dynamics between lipids and membrane proteins in nanodiscs by high-pressure NMR spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Point</w:t>
+                <w:t xml:space="preserve">Molecular bases of the specific recognition of tRNA by cyclodipeptide synthases: Use of RNA microhelices to mimick tRNA acceptor stem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Marouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Fernandez Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Glousieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème congrès du Groupe français des membranes (GEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFB/GEM, Mar 2023, Autrans, France</w:t>
+              <w:t xml:space="preserve">Journée ED ITFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED ITFA, Jun 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396785v1</w:t>
+                <w:t xml:space="preserve">hal-04397018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular bases of the specific recognition of tRNA by cyclodipeptide synthases: Use of RNA microhelices to mimick tRNA acceptor stem</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nelly Morellet</w:t>
+                <w:t xml:space="preserve">Probing the coupled dynamics between lipids and membrane proteins in nanodiscs by high-pressure NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Casiraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ED ITFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ED ITFA, Jun 2023, Orsay, France</w:t>
+              <w:t xml:space="preserve">22ème congrès du Groupe français des membranes (GEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFB/GEM, Mar 2023, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397018v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR to probe (bio)molecules-light interactions: application to fluorescent proteins?</w:t>
               </w:r>
@@ -9316,277 +9316,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FUNCTIONAL, STRUCTURAL AND BINDING STUDIES OF THE ATYPICAL ER-RESIDENT PROTEIN FKBP7, A POTENTIAL TARGET IN CHEMORESISTANT PROSTATE CANCER.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yohann Loriot</w:t>
+                <w:t xml:space="preserve">Probing the coupled dynamics between lipids and membrane proteins in nanodiscs by high-pressure NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Casiraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ARTP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARTP, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès BSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFC/SFB, Nov 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397195v1</w:t>
+                <w:t xml:space="preserve">hal-04396783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the coupled dynamics between lipids and membrane proteins in nanodiscs by high-pressure NMR spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Point</w:t>
+                <w:t xml:space="preserve">FUNCTIONAL, STRUCTURAL AND BINDING STUDIES OF THE ATYPICAL ER-RESIDENT PROTEIN FKBP7, A POTENTIAL TARGET IN CHEMORESISTANT PROSTATE CANCER.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Dreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farès Ousalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besimé Celik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Tiraboschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès BSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFC/SFB, Nov 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès ARTP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARTP, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396783v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do lipids and proteins affect each other's dynamics in biomembranes? Insights at atomic resolution from high-pressure NMR studies</w:t>
               </w:r>
@@ -9822,90 +9822,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the interactions of Cyclodipeptide Synthases with their shortened tRNA substrates by NMR, X-ray crystallography and biophysical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Marouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Marouf</w:t>
+                <w:t xml:space="preserve">Paloma Fernandez Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paloma Fernandez Varela</w:t>
+                <w:t xml:space="preserve">Carine Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Glousieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10691,277 +10691,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'interactions lipides / protéines membranaires par RMN à haute pression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Point</w:t>
+                <w:t xml:space="preserve">Atomic level description of the Binding of the Cancer-Related TCTP Protein to the sertraline drug and to the anti-apoptotic Mcl-1 protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Nhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée HP "Biologie sous pression : développement de cellules et métrologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Forum haute pression, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biotechnocentre, Oct 2021, Chaumont sur Tharonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396766v1</w:t>
+                <w:t xml:space="preserve">hal-04396389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic level description of the Binding of the Cancer-Related TCTP Protein to the sertraline drug and to the anti-apoptotic Mcl-1 protein</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Chabrier</w:t>
+                <w:t xml:space="preserve">Etude d'interactions lipides / protéines membranaires par RMN à haute pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Casiraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biotechnocentre, Oct 2021, Chaumont sur Tharonne, France</w:t>
+              <w:t xml:space="preserve">Journée HP "Biologie sous pression : développement de cellules et métrologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forum haute pression, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396389v1</w:t>
+                <w:t xml:space="preserve">hal-04396766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REGULATION OF EIF4F TRANSLATION INITIATION COMPLEX BY THE PEPTIDYL PROLYL ISOMERASE FKBP7 IN TAXANE-RESISTANT PROSTATE CANCER</w:t>
               </w:r>
@@ -11191,370 +11191,370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHODES (RAPIDES) POUR DES ETUDES DE RMN SOUS PRESSION</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A well-balanced preexisting equilibrium governs maximal electron flux efficiency of a multidomain diflavin reductase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Frances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fataneh Fatemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pompon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès GERM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GERM, May 2019, Oléron, France</w:t>
+              <w:t xml:space="preserve">Asia-Pacific NMR conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396354v1</w:t>
+                <w:t xml:space="preserve">hal-04396350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The molecular mechanism of the interaction between TCTP and the Bcl-2 proteins (Bcl-xL, Mcl-1) in the context of tumor reversion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">METHODES (RAPIDES) POUR DES ETUDES DE RMN SOUS PRESSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès BSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFC/SFB, Nov 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès GERM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GERM, May 2019, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396359v1</w:t>
+                <w:t xml:space="preserve">hal-04396354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A well-balanced preexisting equilibrium governs maximal electron flux efficiency of a multidomain diflavin reductase.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Guittet</w:t>
+                <w:t xml:space="preserve">The molecular mechanism of the interaction between TCTP and the Bcl-2 proteins (Bcl-xL, Mcl-1) in the context of tumor reversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Thureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific NMR conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Congrès BSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFC/SFB, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396350v1</w:t>
+                <w:t xml:space="preserve">hal-04396359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering at the atomic level the protein/protein interaction network between the cancer targets TCTP and Bcl-2 proteins Bcl-xL and Mcl-1 by NMR spectroscopy and other structural approaches.</w:t>
+                <w:t xml:space="preserve">Pharmacology of tumor reversion at TCTP protein: interaction studies, limitation and future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sizun</w:t>
@@ -11589,97 +11589,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International cancer and ageing conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HUST Wuhan, Oct 2019, Wuhan, China</w:t>
+              <w:t xml:space="preserve">8eme Colloque Annuel du LabEx LERMIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LERMIT, Nov 2019, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396348v1</w:t>
+                <w:t xml:space="preserve">hal-04396325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacology of tumor reversion at TCTP protein: interaction studies, limitation and future</w:t>
+                <w:t xml:space="preserve">Deciphering at the atomic level the protein/protein interaction network between the cancer targets TCTP and Bcl-2 proteins Bcl-xL and Mcl-1 by NMR spectroscopy and other structural approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sizun</w:t>
@@ -11714,73 +11714,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8eme Colloque Annuel du LabEx LERMIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LERMIT, Nov 2019, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">International cancer and ageing conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HUST Wuhan, Oct 2019, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396325v1</w:t>
+                <w:t xml:space="preserve">hal-04396348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards NMR characterization of apelin encapsulated in liposomes</w:t>
               </w:r>
@@ -12303,90 +12303,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular basis of the specific recognition of tRNA substrates by cyclodipeptide synthases explored using RNA microhelices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Marouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Marouf</w:t>
+                <w:t xml:space="preserve">Paloma Fernandez Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paloma Fernandez Varela</w:t>
+                <w:t xml:space="preserve">Carine Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Glousieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12467,64 +12467,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farès Ousalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besimé Celik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Tiraboschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs ARC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
@@ -12672,333 +12672,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional studies of cyclodipeptide synthases with RNA microhelices mimicking their tRNA susbtrates.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Glousieau</w:t>
+                <w:t xml:space="preserve">Functional, structural, and binding studies of the atypical ER-resident protein FKBP7, a potential target in chemoresistant-prostate cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Dreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Séguin</w:t>
+                <w:t xml:space="preserve">Sofian Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Tiraboschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Calpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème édition de la Conférence Européenne de Cristallographie (ECM33)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Versailles, France</w:t>
+              <w:t xml:space="preserve">AACR Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397149v1</w:t>
+                <w:t xml:space="preserve">hal-04396828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional, structural, and binding studies of the atypical ER-resident protein FKBP7, a potential target in chemoresistant-prostate cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luce Dreno</w:t>
+                <w:t xml:space="preserve">Structural and functional studies of cyclodipeptide synthases with RNA microhelices mimicking their tRNA susbtrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Marouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Fernandez Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Glousieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofian Lacoste</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marine Garrido</w:t>
+                <w:t xml:space="preserve">Jérôme Séguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AACR Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">33ème édition de la Conférence Européenne de Cristallographie (ECM33)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396828v1</w:t>
+                <w:t xml:space="preserve">hal-04397149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUNCTIONAL, STRUCTURAL AND BINDING STUDIES OF THE ATYPICAL ER-RESIDENT PROTEIN FKBP7, A POTENTIAL TARGET IN CHEMORESISTANT PROSTATE CANCER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Dreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Tiraboschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13047,277 +13047,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ParaHP-NMR: Paramagnetic effects under high hydrostatic pressure NMR to probe the structure of proteins and contrast agents.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wenxue Jiang</w:t>
+                <w:t xml:space="preserve">Structural studies of cyclodipeptide synthases with RNA microhelices mimicking their natural tRNA susbtrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Marouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Glousieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès BSI</w:t>
+              <w:t xml:space="preserve">congrès BSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396420v1</w:t>
+                <w:t xml:space="preserve">hal-04397035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural studies of cyclodipeptide synthases with RNA microhelices mimicking their natural tRNA susbtrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Jacquet</w:t>
+                <w:t xml:space="preserve">ParaHP-NMR: Paramagnetic effects under high hydrostatic pressure NMR to probe the structure of proteins and contrast agents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Potenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenxue Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès BSI</w:t>
+              <w:t xml:space="preserve">Congrès BSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397035v1</w:t>
+                <w:t xml:space="preserve">hal-04396420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Pressure NMR to probe protein and lipid bilayer structure/dynamics</w:t>
               </w:r>
@@ -14062,90 +14062,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR study of the structure and dynamics of the intrinsically disordered tail of ErbB2, phosphorylation and interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinghui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Guerlesquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIth International Conference on Magnetic Resonance in Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
@@ -14495,275 +14495,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The molecular mechanism of the interaction between the cancer-related TCTP and Bcl-2 proteins Bcl-xL and Mcl-1.</w:t>
+                <w:t xml:space="preserve">Deciphering at the atomic level the protein/protein interaction network between the cancer targets TCTP and Bcl-2 proteins Bcl-xL and Mcl-1 by NMR spectroscopy and other structural approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484743v1</w:t>
+                <w:t xml:space="preserve">hal-04484742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering at the atomic level the protein/protein interaction network between the cancer targets TCTP and Bcl-2 proteins Bcl-xL and Mcl-1 by NMR spectroscopy and other structural approaches.</w:t>
+                <w:t xml:space="preserve">The molecular mechanism of the interaction between the cancer-related TCTP and Bcl-2 proteins Bcl-xL and Mcl-1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484742v1</w:t>
+                <w:t xml:space="preserve">hal-04484743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein dynamics: the missing link between protein structure and function? Contributions from NMR spectroscopy</w:t>
+                <w:t xml:space="preserve">NMR tools to probe conformational energy landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484740v1</w:t>
+                <w:t xml:space="preserve">hal-04484739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR tools to probe conformational energy landscapes</w:t>
+                <w:t xml:space="preserve">Protein dynamics: the missing link between protein structure and function? Contributions from NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484739v1</w:t>
+                <w:t xml:space="preserve">hal-04484740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15078,51 +15078,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8CAF3F1A"/>
+    <w:nsid w:val="D5378DAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15309,51 +15309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ewen-lescop" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2623-9365" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078210895" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525667v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Dreno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Ousalem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim&#233; Celik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Claps" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Al Nakouzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864191v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carlier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954807v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fourel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pozza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Point" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.06.033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.104830" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370569v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Nhiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202100528" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03671481v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mouhand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loussin&#233; Zargarian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belfetmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Catala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pasi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030632" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Danner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouzies" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Meyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2022.101140" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03665500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cece" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casiraghi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29410-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Daressy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Seguy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Apel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202100011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095358v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescop" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerlesquin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.03.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301899v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Coureux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Frances" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.1c00037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Bessa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moriau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bontems" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-021-00240-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02604220v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Rivi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gayral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cr&#233;chet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Nhiri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c00590" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309073v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L. Chevallier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbance" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b06305" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Xiang Ye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Gong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Yang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Xin An" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13238-019-0644-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114795v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derrien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sebban" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Assrir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-018-1625-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02322309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Arrondel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Missoury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozemarijn Snoek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Patat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Menara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11951-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114790v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kretov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lyabin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1303" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jeanne Dit Fouque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D Hegemann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rebuffat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02134-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129718v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mons" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botzanowski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nikolaev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hellwig" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianf&#233;rani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00777" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114800v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Morellet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghong Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Wieninger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Taylor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bischerour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky044" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301757v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Romano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Fusco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassanul G Choudhury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Mehmood" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol V Robinson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00226" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011579v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ban&#232;res" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Catoire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114798v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Alami" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.04.024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605660v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Pereira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardone" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lassoued" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.765958" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791552v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pinet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Elantak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guerlesquin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-017-9773-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873518v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ferecatu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Riquier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2017.07.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873511v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Golinelli-Cohen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cl&#233;mancey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m115.711218" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114802v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Moncoq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b04432" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259909v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Plamont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maurin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gauron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico M. Pimenta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1513094113" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118684v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Huyen Luong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Brion" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b00752" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118696v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pavelkova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Dazzoni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ducasse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600306" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXDPGK4P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430638v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goulard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.5b00584" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142871v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fataneh Fatemi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pompon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.01.032" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912794v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Richez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Badet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.09.011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5VP9W8L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873509v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m114.548438" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783539v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bocahut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernad" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-012-0956-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bocahut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Derrien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernad" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sebban" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sacquin-Mora" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912800v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Altmayer-Henzien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Declerck" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Aitken" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Merlet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob41876f" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763833v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sigoillot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brockhoff" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Meyerhof" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-3897-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7X8C7QG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678535v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kok-Phen Yan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201100702" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LTDC1L5L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733233v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aigrain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.03.022" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4TD7PQ1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798113v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms131115012" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798115v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Brutscher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-480-3_21" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689143v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo M Rasia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier F Palatnik" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boisbouvier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-011-9567-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q7SFDC9J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759164v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Birlirakis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bontems" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guittet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Leroy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605370v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salmon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Ortega Roldan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Licinio" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Nuland" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201100310" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3H29STF4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464636v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kern" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brutscher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2009.12.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVGFCGHC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114811v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwei Lu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Liu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Xu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyu Li" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi8016262" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375337v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi802300k" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385027v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-009-9314-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WH1T83QJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114814v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rasia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja800914h" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FWCV0LQF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337329v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Ringkj&#248;bing Jensen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje Houben" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W H Ruigrok" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja801332d" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T4SKC0W0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114815v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0751577" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6HTDGH3H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116026v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schanda" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2007.04.002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RZF3ZQ6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116003v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Li" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Hu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Zhang" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M700970200" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118645v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja068949u" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9DPL7282-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116021v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Falge" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sounier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9138-2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1214716F503CE1046147179348E3D2D347B20BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116001v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianrong Guo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M601263200" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115994v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M512015200" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118644v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Bailey" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Halmos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goudreau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Llin&#224;s-Brunet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm049864b" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B0GXNJWD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115990v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine van Heijenoort" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012428527813" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D07F869EE2463D2D34B43C04394CB7AFDA3C80D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115992v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Birlirakis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.2001.1478" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13KNFGP8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671654v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932630v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484744v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Potenza" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Dong" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxue Jiang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396785v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397018v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Marouf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Fernandez Varela" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tellier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glousieau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396805v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Beguin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giraud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pasquier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397195v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Tiraboschi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Loriot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396783v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396788v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429995v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396986v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429875v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396762v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396757v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396414v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396931v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Garrido" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Calpe" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tannoury" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396413v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396766v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396389v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396926v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396378v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396354v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396359v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396350v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396348v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396325v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396367v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396328v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396339v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396332v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mons" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758513v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Pernollet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397161v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397185v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396751v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397149v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me S&#233;guin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396828v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Lacoste" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396877v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396420v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397035v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396409v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396910v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396383v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong Zhou" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Tang" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396372v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04381885v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Mamigonian Bessa" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396375v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435655v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396376v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830664v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484747v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484743v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484742v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484740v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484739v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309075v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67591-6_2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006777v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ewen-lescop" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2623-9365" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078210895" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525667v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Dreno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Ousalem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim&#233; Celik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Claps" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Al Nakouzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864191v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carlier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954807v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fourel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pozza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Point" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.06.033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.104830" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370569v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Nhiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202100528" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03671481v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mouhand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loussin&#233; Zargarian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belfetmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Catala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pasi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030632" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Danner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouzies" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Meyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2022.101140" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03665500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cece" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casiraghi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29410-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Daressy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Seguy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Apel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202100011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095358v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescop" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerlesquin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.03.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301899v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Coureux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Frances" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.1c00037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Bessa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moriau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bontems" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-021-00240-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02604220v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Rivi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gayral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cr&#233;chet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Nhiri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c00590" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309073v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L. Chevallier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbance" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b06305" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Xiang Ye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Gong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Yang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Xin An" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13238-019-0644-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114795v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derrien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sebban" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Assrir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-018-1625-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02322309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Arrondel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Missoury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozemarijn Snoek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Patat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Menara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11951-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114790v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kretov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lyabin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1303" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jeanne Dit Fouque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D Hegemann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rebuffat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02134-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129718v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mons" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botzanowski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nikolaev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hellwig" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianf&#233;rani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00777" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114800v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Morellet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghong Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Wieninger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Taylor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bischerour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky044" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301757v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Romano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Fusco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassanul G Choudhury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Mehmood" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol V Robinson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00226" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011579v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ban&#232;res" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Catoire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114798v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Alami" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.04.024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791552v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pinet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Elantak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guerlesquin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-017-9773-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605660v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Pereira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lassoued" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.765958" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873518v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ferecatu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Riquier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2017.07.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873511v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Golinelli-Cohen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cl&#233;mancey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m115.711218" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259909v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Plamont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maurin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gauron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico M. Pimenta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1513094113" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114802v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Moncoq" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b04432" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118684v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Huyen Luong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Brion" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b00752" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118696v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pavelkova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Dazzoni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ducasse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600306" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXDPGK4P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430638v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goulard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.5b00584" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142871v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fataneh Fatemi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pompon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.01.032" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912794v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Richez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Badet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.09.011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5VP9W8L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873509v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m114.548438" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783539v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bocahut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernad" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-012-0956-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bocahut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Derrien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernad" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sebban" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sacquin-Mora" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912800v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Altmayer-Henzien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Declerck" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Aitken" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Merlet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob41876f" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763833v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sigoillot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brockhoff" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Meyerhof" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-3897-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7X8C7QG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678535v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kok-Phen Yan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201100702" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LTDC1L5L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733233v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aigrain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.03.022" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4TD7PQ1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798113v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms131115012" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798115v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Brutscher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-480-3_21" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689143v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo M Rasia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier F Palatnik" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boisbouvier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-011-9567-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q7SFDC9J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759164v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Birlirakis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bontems" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guittet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Leroy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605370v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salmon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Ortega Roldan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Licinio" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Nuland" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201100310" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3H29STF4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464636v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kern" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brutscher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2009.12.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVGFCGHC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114811v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwei Lu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Liu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Xu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyu Li" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi8016262" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375337v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi802300k" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385027v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-009-9314-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WH1T83QJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114814v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rasia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja800914h" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FWCV0LQF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337329v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Ringkj&#248;bing Jensen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje Houben" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W H Ruigrok" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja801332d" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T4SKC0W0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114815v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0751577" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6HTDGH3H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116026v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schanda" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2007.04.002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RZF3ZQ6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118645v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja068949u" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9DPL7282-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116003v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Li" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Hu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Zhang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M700970200" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116021v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Falge" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sounier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9138-2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1214716F503CE1046147179348E3D2D347B20BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116001v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianrong Guo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M601263200" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115994v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M512015200" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118644v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Bailey" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Halmos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goudreau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Llin&#224;s-Brunet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm049864b" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B0GXNJWD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115990v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine van Heijenoort" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012428527813" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D07F869EE2463D2D34B43C04394CB7AFDA3C80D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115992v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Birlirakis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.2001.1478" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13KNFGP8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671654v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932630v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484744v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Potenza" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Dong" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxue Jiang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397018v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Marouf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Fernandez Varela" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tellier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glousieau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396785v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396805v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Beguin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giraud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pasquier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396783v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397195v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Tiraboschi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Loriot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396788v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429995v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396986v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429875v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396762v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396757v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396414v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396931v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Garrido" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Calpe" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tannoury" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396413v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396389v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396766v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396926v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396378v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396350v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396354v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396359v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396325v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396348v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396367v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396328v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396339v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396332v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mons" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758513v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Pernollet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397161v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397185v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396751v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396828v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Lacoste" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397149v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me S&#233;guin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396877v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397035v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396420v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396409v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396910v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396383v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong Zhou" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Tang" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396372v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04381885v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Mamigonian Bessa" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396375v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435655v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396376v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830664v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484747v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484742v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484743v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484739v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484740v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309075v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67591-6_2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006777v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>