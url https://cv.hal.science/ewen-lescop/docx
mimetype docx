--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -875,295 +875,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370569v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Low-Populated Excited States of the HIV-1 Nucleocapsid Domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EpyNN: Educational python for Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assia Mouhand</w:t>
+                <w:t xml:space="preserve">Laura Danner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loussiné Zargarian</w:t>
+                <w:t xml:space="preserve">Emilie Rouzies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Belfetmi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marco Pasi</w:t>
+                <w:t xml:space="preserve">Jesse Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14030632⟩</w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.101140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2022.101140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03671481v1</w:t>
+                <w:t xml:space="preserve">hal-03795656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EpyNN: Educational python for Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Malard</w:t>
+                <w:t xml:space="preserve">Investigation of the Low-Populated Excited States of the HIV-1 Nucleocapsid Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Mouhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loussiné Zargarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Danner</w:t>
+                <w:t xml:space="preserve">Anissa Belfetmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Rouzies</w:t>
+                <w:t xml:space="preserve">Marjorie Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesse Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ewen Lescop</w:t>
+                <w:t xml:space="preserve">Marco Pasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19, pp.101140. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2022.101140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v14030632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795656v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the dynamic interplay between lipids and membrane proteins by hydrostatic pressure</w:t>
               </w:r>
@@ -2751,295 +2751,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The H 2 O 2 -Resistant Fe–S Redox Switch MitoNEET Acts as a pH Sensor To Repair Stress-Damaged Fe–S Protein</w:t>
+                <w:t xml:space="preserve">Sequence-specific DNA binding activity of the cross-brace zinc finger motif of the piggyBac transposase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Mons</w:t>
+                <w:t xml:space="preserve">Nelly Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Botzanowski</w:t>
+                <w:t xml:space="preserve">Xianghong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Nikolaev</w:t>
+                <w:t xml:space="preserve">Silke Wieninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Hellwig</w:t>
+                <w:t xml:space="preserve">Jennifer Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cianférani</w:t>
+                <w:t xml:space="preserve">Julien Bischerour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (38), pp.5616-5628. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (5), pp.2660-2677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.8b00777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129718v1</w:t>
+                <w:t xml:space="preserve">hal-02114800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence-specific DNA binding activity of the cross-brace zinc finger motif of the piggyBac transposase</w:t>
+                <w:t xml:space="preserve">The H 2 O 2 -Resistant Fe–S Redox Switch MitoNEET Acts as a pH Sensor To Repair Stress-Damaged Fe–S Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Morellet</w:t>
+                <w:t xml:space="preserve">Cécile Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianghong Li</w:t>
+                <w:t xml:space="preserve">Thomas Botzanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silke Wieninger</w:t>
+                <w:t xml:space="preserve">Anton Nikolaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Taylor</w:t>
+                <w:t xml:space="preserve">Petra Hellwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bischerour</w:t>
+                <w:t xml:space="preserve">Sarah Cianférani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (5), pp.2660-2677. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (38), pp.5616-5628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gky044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.8b00777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114800v1</w:t>
+                <w:t xml:space="preserve">hal-02129718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Basis for Natural Product Selection and Export by Bacterial ABC Transporters</w:t>
               </w:r>
@@ -3691,51 +3691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Biochemical, Biophysical, and Cellular Methods to Study Fe–S Cluster Transfer and Cytosolic Aconitase Repair by MitoNEET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ferecatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3851,51 +3851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Golinelli-Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3953,295 +3953,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small fluorescence-activating and absorption-shifting tag for tunable protein imaging in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional Modulation of a G Protein-Coupled Receptor Conformational Landscape in a Lipid Bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Casiraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aude Plamont</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frederico M. Pimenta</w:t>
+                <w:t xml:space="preserve">Karine Moncoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1513094113⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (35), pp.11170-11175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b04432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259909v1</w:t>
+                <w:t xml:space="preserve">hal-02114802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Modulation of a G Protein-Coupled Receptor Conformational Landscape in a Lipid Bilayer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elodie Point</w:t>
+                <w:t xml:space="preserve">Small fluorescence-activating and absorption-shifting tag for tunable protein imaging in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Plamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Billon-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gauron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Moncoq</w:t>
+                <w:t xml:space="preserve">Frederico M. Pimenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 138 (35), pp.11170-11175. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (3), pp.497-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b04432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1513094113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114802v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intramolecular Pd-Catalyzed Arylation of 1-Amidosugars: A New Route to N -Glycosyl Quinolin-2-ones</w:t>
               </w:r>
@@ -4409,51 +4409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Dazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (19), pp.1851-1858. </w:t>
@@ -5749,51 +5749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The closed and compact domain organization of the 70-kDa human cytochrome P450 reductase in its oxidized state as revealed by NMR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fataneh Fatemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9003,51 +9003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Glousieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée ED ITFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ED ITFA, Jun 2023, Orsay, France</w:t>
@@ -9874,51 +9874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Glousieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée BSI@Paris-Saclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau BSI@Paris-Saclay, Nov 2022, Gif-sur-Yvette, France</w:t>
@@ -10441,277 +10441,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FUNCTIONAL, STRUCTURAL AND BINDING STUDIES OF THE ATYPICAL ER-RESIDENT PROTEIN FKBP7, A POTENTIAL TARGET IN CHEMORESISTANT PROSTATE CANCER</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mariana Tannoury</w:t>
+                <w:t xml:space="preserve">TCTP is an anti-apoptotic protein containing a BH3-like motif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Thureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée ED 582</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ED582 Paris-Saclay, Nov 2021, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">ENC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENC, Mar 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396931v1</w:t>
+                <w:t xml:space="preserve">hal-04396413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCTP is an anti-apoptotic protein containing a BH3-like motif</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Carlier</w:t>
+                <w:t xml:space="preserve">FUNCTIONAL, STRUCTURAL AND BINDING STUDIES OF THE ATYPICAL ER-RESIDENT PROTEIN FKBP7, A POTENTIAL TARGET IN CHEMORESISTANT PROSTATE CANCER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Dreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Calpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Tannoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENC, Mar 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">journée ED 582</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED582 Paris-Saclay, Nov 2021, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396413v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic level description of the Binding of the Cancer-Related TCTP Protein to the sertraline drug and to the anti-apoptotic Mcl-1 protein</w:t>
               </w:r>
@@ -10960,77 +10960,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REGULATION OF EIF4F TRANSLATION INITIATION COMPLEX BY THE PEPTIDYL PROLYL ISOMERASE FKBP7 IN TAXANE-RESISTANT PROSTATE CANCER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Dreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Tannoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Assrir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12717,64 +12717,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Tiraboschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Calpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AACR Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, New Orleans, United States</w:t>
@@ -12967,64 +12967,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Tiraboschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Tannoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique ARTP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
@@ -13066,51 +13066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural studies of cyclodipeptide synthases with RNA microhelices mimicking their natural tRNA susbtrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Marouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13441,90 +13441,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ER-resident FKBP7: a new candidate for the Endoplasmic Reticulum to Cytosol Signaling (ERCYS) pathway?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Dreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Calpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Tannoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endoplasmic Reticulum 2021 symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
@@ -15078,51 +15078,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5378DAF"/>
+    <w:nsid w:val="38B4645E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15309,51 +15309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ewen-lescop" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2623-9365" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078210895" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525667v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Dreno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Ousalem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim&#233; Celik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Claps" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Al Nakouzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864191v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carlier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954807v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fourel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pozza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Point" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.06.033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.104830" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370569v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Nhiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202100528" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03671481v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mouhand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loussin&#233; Zargarian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belfetmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Catala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pasi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030632" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Danner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouzies" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Meyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2022.101140" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03665500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cece" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casiraghi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29410-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Daressy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Seguy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Apel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202100011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095358v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescop" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerlesquin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.03.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301899v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Coureux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Frances" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.1c00037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Bessa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moriau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bontems" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-021-00240-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02604220v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Rivi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gayral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cr&#233;chet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Nhiri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c00590" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309073v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L. Chevallier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbance" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b06305" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Xiang Ye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Gong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Yang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Xin An" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13238-019-0644-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114795v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derrien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sebban" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Assrir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-018-1625-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02322309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Arrondel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Missoury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozemarijn Snoek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Patat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Menara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11951-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114790v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kretov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lyabin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1303" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jeanne Dit Fouque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D Hegemann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rebuffat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02134-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129718v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mons" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botzanowski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nikolaev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hellwig" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianf&#233;rani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00777" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114800v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Morellet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghong Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Wieninger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Taylor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bischerour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky044" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301757v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Romano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Fusco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassanul G Choudhury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Mehmood" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol V Robinson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00226" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011579v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ban&#232;res" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Catoire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114798v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Alami" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.04.024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791552v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pinet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Elantak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guerlesquin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-017-9773-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605660v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Pereira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lassoued" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.765958" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873518v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ferecatu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Riquier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2017.07.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873511v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Golinelli-Cohen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cl&#233;mancey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m115.711218" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259909v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Plamont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maurin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gauron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico M. Pimenta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1513094113" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114802v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Moncoq" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b04432" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118684v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Huyen Luong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Brion" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b00752" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118696v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pavelkova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Dazzoni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ducasse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600306" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXDPGK4P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430638v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goulard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.5b00584" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142871v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fataneh Fatemi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pompon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.01.032" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912794v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Richez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Badet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.09.011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5VP9W8L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873509v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m114.548438" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783539v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bocahut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernad" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-012-0956-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bocahut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Derrien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernad" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sebban" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sacquin-Mora" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912800v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Altmayer-Henzien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Declerck" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Aitken" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Merlet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob41876f" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763833v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sigoillot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brockhoff" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Meyerhof" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-3897-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7X8C7QG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678535v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kok-Phen Yan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201100702" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LTDC1L5L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733233v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aigrain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.03.022" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4TD7PQ1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798113v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms131115012" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798115v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Brutscher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-480-3_21" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689143v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo M Rasia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier F Palatnik" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boisbouvier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-011-9567-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q7SFDC9J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759164v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Birlirakis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bontems" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guittet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Leroy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605370v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salmon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Ortega Roldan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Licinio" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Nuland" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201100310" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3H29STF4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464636v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kern" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brutscher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2009.12.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVGFCGHC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114811v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwei Lu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Liu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Xu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyu Li" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi8016262" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375337v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi802300k" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385027v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-009-9314-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WH1T83QJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114814v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rasia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja800914h" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FWCV0LQF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337329v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Ringkj&#248;bing Jensen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje Houben" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W H Ruigrok" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja801332d" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T4SKC0W0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114815v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0751577" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6HTDGH3H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116026v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schanda" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2007.04.002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RZF3ZQ6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118645v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja068949u" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9DPL7282-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116003v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Li" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Hu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Zhang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M700970200" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116021v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Falge" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sounier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9138-2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1214716F503CE1046147179348E3D2D347B20BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116001v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianrong Guo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M601263200" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115994v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M512015200" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118644v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Bailey" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Halmos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goudreau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Llin&#224;s-Brunet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm049864b" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B0GXNJWD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115990v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine van Heijenoort" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012428527813" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D07F869EE2463D2D34B43C04394CB7AFDA3C80D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115992v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Birlirakis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.2001.1478" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13KNFGP8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671654v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932630v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484744v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Potenza" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Dong" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxue Jiang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397018v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Marouf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Fernandez Varela" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tellier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glousieau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396785v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396805v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Beguin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giraud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pasquier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396783v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397195v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Tiraboschi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Loriot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396788v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429995v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396986v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429875v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396762v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396757v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396414v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396931v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Garrido" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Calpe" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tannoury" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396413v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396389v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396766v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396926v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396378v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396350v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396354v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396359v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396325v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396348v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396367v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396328v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396339v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396332v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mons" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758513v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Pernollet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397161v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397185v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396751v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396828v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Lacoste" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397149v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me S&#233;guin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396877v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397035v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396420v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396409v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396910v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396383v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong Zhou" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Tang" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396372v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04381885v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Mamigonian Bessa" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396375v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435655v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396376v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830664v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484747v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484742v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484743v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484739v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484740v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309075v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67591-6_2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006777v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ewen-lescop" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2623-9365" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078210895" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525667v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Dreno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Ousalem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim&#233; Celik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Claps" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Al Nakouzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864191v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carlier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954807v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fourel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pozza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Point" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.06.033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.104830" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370569v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Nhiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202100528" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795656v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Danner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouzies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2022.101140" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03671481v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mouhand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loussin&#233; Zargarian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belfetmi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Catala" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pasi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030632" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03665500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cece" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casiraghi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29410-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Daressy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Seguy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Apel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202100011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095358v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-H. Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescop" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerlesquin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2021.03.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301899v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Coureux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Frances" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.1c00037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Bessa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moriau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bontems" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-021-00240-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02604220v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Rivi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gayral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cr&#233;chet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Nhiri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c00590" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309073v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L. Chevallier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbance" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b06305" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang-Xiang Ye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Gong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Yang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Xin An" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13238-019-0644-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114795v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derrien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sebban" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Assrir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-018-1625-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02322309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Arrondel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Missoury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozemarijn Snoek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Patat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Menara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11951-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114790v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kretov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lyabin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1303" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jeanne Dit Fouque" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D Hegemann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rebuffat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02134-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114800v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Morellet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghong Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Wieninger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Taylor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bischerour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky044" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129718v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mons" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botzanowski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nikolaev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hellwig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianf&#233;rani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00777" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301757v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Romano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Fusco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassanul G Choudhury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Mehmood" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol V Robinson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00226" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011579v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ban&#232;res" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Catoire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114798v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Alami" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.04.024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791552v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pinet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Elantak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guerlesquin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-017-9773-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605660v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Pereira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lassoued" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.765958" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873518v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ferecatu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Riquier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2017.07.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873511v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Golinelli-Cohen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cl&#233;mancey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m115.711218" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114802v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Moncoq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b04432" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259909v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Plamont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maurin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gauron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico M. Pimenta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1513094113" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118684v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Huyen Luong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Brion" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b00752" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118696v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pavelkova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Dazzoni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ducasse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600306" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXDPGK4P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430638v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goulard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.5b00584" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142871v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fataneh Fatemi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pompon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.01.032" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912794v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Richez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Badet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.09.011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5VP9W8L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873509v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m114.548438" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783539v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bocahut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernad" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-012-0956-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bocahut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Derrien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernad" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sebban" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sacquin-Mora" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912800v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Altmayer-Henzien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Declerck" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Aitken" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Merlet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob41876f" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763833v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sigoillot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brockhoff" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Meyerhof" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-3897-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7X8C7QG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678535v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kok-Phen Yan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201100702" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LTDC1L5L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733233v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aigrain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.03.022" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4TD7PQ1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798113v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms131115012" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798115v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Brutscher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-480-3_21" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689143v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo M Rasia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier F Palatnik" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boisbouvier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-011-9567-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q7SFDC9J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759164v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Birlirakis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bontems" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guittet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Leroy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605370v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salmon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Ortega Roldan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Licinio" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Nuland" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201100310" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3H29STF4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464636v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kern" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brutscher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2009.12.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVGFCGHC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114811v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwei Lu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Liu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Xu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyu Li" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi8016262" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375337v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi802300k" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385027v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-009-9314-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WH1T83QJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114814v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rasia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja800914h" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FWCV0LQF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337329v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Ringkj&#248;bing Jensen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje Houben" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W H Ruigrok" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja801332d" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T4SKC0W0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114815v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0751577" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6HTDGH3H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116026v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schanda" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2007.04.002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RZF3ZQ6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118645v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja068949u" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9DPL7282-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116003v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Li" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Hu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Zhang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M700970200" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116021v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Falge" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sounier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-9138-2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1214716F503CE1046147179348E3D2D347B20BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116001v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianrong Guo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M601263200" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115994v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M512015200" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118644v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Bailey" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Halmos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goudreau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Llin&#224;s-Brunet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm049864b" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B0GXNJWD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115990v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine van Heijenoort" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012428527813" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D07F869EE2463D2D34B43C04394CB7AFDA3C80D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115992v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Birlirakis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.2001.1478" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13KNFGP8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671654v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932630v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484744v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Potenza" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Dong" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxue Jiang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397018v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Marouf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Fernandez Varela" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tellier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glousieau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396785v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396805v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Beguin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giraud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pasquier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396783v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397195v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Tiraboschi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Loriot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396788v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429995v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396986v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429875v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396762v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396757v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396414v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396413v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396931v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Garrido" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Calpe" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tannoury" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396389v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396766v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396926v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396378v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396350v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396354v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396359v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396325v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396348v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396367v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396328v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396339v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396332v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mons" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758513v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Pernollet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397161v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397185v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396751v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396828v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Lacoste" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397149v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me S&#233;guin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396877v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397035v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396420v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396409v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396910v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396383v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong Zhou" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Tang" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396372v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04381885v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Mamigonian Bessa" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396375v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435655v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396376v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830664v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484747v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484742v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484743v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484739v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484740v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309075v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67591-6_2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006777v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>