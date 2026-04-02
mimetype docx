--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Witrant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Estimation for the Kuramoto-Sivashinsky Equation Using Scanning Outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2025.3587921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789578v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Boundary Control of the Kuramoto-Sivashinsky Equation Under Intermittent Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Volume 178, pp.112379. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522551v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-predictive kinetic control with data-driven models on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (12), pp.126069. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad893b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing deep reinforcement learning with integral action to control tokamak safety factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Zoboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Mavkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 196, pp.114008. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.114008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive observer design for uncertain hyperbolic PDEs coupled with uncertain LTV ODEs; Application to refrigeration systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghousein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154 (August 2023), pp.111096. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven control methodology applied to throttle valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Doré Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139 (October), pp.105634. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Modeling and Structural Properties of Small-Scale Mine Ventilation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Fernando Novella-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Commault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.1253. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math10081253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control of q-profile and βp using data-driven models on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162, pp.112071. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2020.112071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratospheric carbon isotope fractionation and tropospheric histories of CFC-11, CFC-12, and CFC-113 isotopologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Allin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (9), pp.6857-6873. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-6857-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategies for ventilation networks in small‐scale mines using an experimental benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar‐oswaldo Rodriguez‐diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinson Franco‐mejia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), pp.72-81. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.2394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive boundary observer design for linear hyperbolic systems; Application to estimation in heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghousein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viren Bhanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Petagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114 (April), pp.108824. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2020.108824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Boundary Observer Design for coupled ODEs-Hyperbolic PDEs systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghousein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (2), pp.7605-7610. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Control of Coupled Inhomogeneous Diffusion in Tokamak Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Mavkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.443-450. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2017.2768039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic constraint on the twentieth-century increase in tropospheric ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanting Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 570 (7760), pp.224-227. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1277-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional Abstraction and Safety Synthesis using Overlapping Symbolic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (6), pp.1835-1841. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2017.2753039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a Lyapunov-based controller for the plasma safety factor and plasma pressure in the TCV tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Mavkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Maljaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Felici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (5), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aab16a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes to the chemical state of the Northern Hemisphere atmosphere during the second half of the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Newland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Helmig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R. Worton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (13), pp.8269-8283. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-8269-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-experiment state-space identification of coupled magnetic and kinetic parameters in tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Mavkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.28-38. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining N&lt;sub&gt;2&lt;/sub&gt;O emissions since 1940 using firn air isotope measurements in both hemispheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markella Prokopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia J. Sapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (7), pp.4539 - 4564. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-4539-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporally stable surface mass balance asymmetry across an ice rise derived from radar internal reflection horizons through inverse modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pattyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (233), pp.525-534. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2016.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric observations of CFC-114 and CFC-114a with a focus on long-term trends and emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes C. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norfazrin Mohd Hanif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eileen Gallacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (23), pp.15347 - 15358. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-15347-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining N20 emissions since 1940 using firn air isotope measurements in both hemispheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markella Prokopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Sapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-2016-487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining variable density of ice shelves using wide-angle radar measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenichi Matsuoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.811 - 823. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-811-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust controlled invariance for monotone systems: application to ventilation regulation in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.14-20. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2016.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new reconstruction of atmospheric gaseous elemental mercury trend over the last 60 years from Greenland firn records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dommergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M Etheridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, July 2016, 136, pp.156-164. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01387203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric abundance and global emissions of perfluorocarbons CF4, C2F6 and C3F8 since 1800 inferred from ice core, firn, air archive and in situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy M. Trudinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Etheridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William T. Sturges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin K. Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (18), pp.11733 - 11754. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-11733-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes to the chemical state of the northern hemisphere atmosphere during the second half of the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Newland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Helmig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Worton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-2016-927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresh Air Fraction Control in Engines Using Dynamic Boundary Stabilization of LPV Hyperbolic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (3), pp.963-974. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2014.2356858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorine isotope composition in chlorofluorocarbons CFC-11, CFC-12 and CFC-113 in firn, stratospheric and tropospheric air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Allin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (12), pp.6867--6877. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-6867-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Fraction and EGR Proportion Control for Dual Loop EGR Diesel Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingenieria y Universidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1), pp.115 - 133. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11144/Javeriana.iyu19-1.aegr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalously-dense firn in an ice-shelf channel revealed by wide-angle radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenichi Matsuoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5), pp.5647--5680. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tcd-9-5647-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Heat Source Term and Thermal Diffusion in Tokamak Plasmas Using a Kalman Filtering Method in the Early Lumping Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mechhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (2), pp.449 - 463. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2014.2342760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly detected ozone-depleting substances in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Newland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A.M. Brenninkmeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.266-269. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition of flow regime along a marine-terminating outlet glacier in East Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée D. Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Matsuoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Steinhage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.867-875. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-867-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of switched linear hyperbolic systems by Lyapunov techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (8), pp.2196-2202. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2013.2297191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Northern Hemisphere 1950-2010 atmospheric non-methane hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Helmig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Röckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.1463-1483. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-1463-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of energy saving thanks to a reduced-model-based approach: Example of bread baking by jet impingement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.74 - 82. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2013.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eemian interglacial reconstructed from a Greenland folded ice core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dahl-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aldahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Balslev-Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 493, pp.489-494. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60-yr record of atmospheric carbon monoxide reconstructed from Greenland firn air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Etheridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.7567-7583. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-7567-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strict Control Lyapunov Function for a Diffusion Equation with Time-Varying Distributed Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (2), pp.290-303. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2012.2209260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary Observers for Linear and Quasi-linear Hyperbolic Systems with Application to Flow Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (11), pp.3180-3188. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2013.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the carbon isotopic composition of methane be reconstructed from multi-site firn air measurements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Sapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chappellaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. W. van de Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (14), pp.6993-7005. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-6993-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov-Based Distributed Control of the Safety Factor Profile in a Tokamak Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Nouailletas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.033005. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/3/033005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme 13C depletion of CCl2F2 in firn air samples from NEEM, Greenland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zuiderweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (2), pp.599-609. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-599-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions halted of the potent greenhouse gas SF5CF3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. T. Sturges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. Oram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Newland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.3653-3658. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-3653-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-gas constrained model of trace gas non-homogeneous transport in firn: evaluation and behavior at eleven polar sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (3), pp.11465-11483. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-11465-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The isotopic record of Northern Hemisphere atmospheric carbon monoxide since 1950, implications for the CO budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chappellaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.4365-4377. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-4365-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas transport in firn: multiple-tracer characterisation and model intercomparison for NEEM, Northern Greenland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buizert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Severinghaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Trudinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.4259-4277. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-4259-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributions, long term trends and emissions of four perfluorocarbons in remote parts of the atmosphere and firn air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Newland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. S. Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.4081-4090. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-4081-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric impacts and ice core imprints of a methane pulse from clathrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chappellaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 349-350 (October), pp.98-108. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2012.06.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameter Varying Observer for the Enclosed Mass in a Spark Ignited Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (30), pp.318-325. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20121023-3-FR-4025.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Application of a New 0D Flame/Wall Interaction Sub Model for SI Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE International Journal of Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.718-733. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2011-01-1893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural and anthropogenic variations in methane sources over the last millennia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Sapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prokopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S.W. van de Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 490, pp.85-88. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of plasma current profile model predictive control in tokamaks via simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nouailletas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Autrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (6-8), pp.1018-1021. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.03.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a Systems & ICT Master program in the International Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (hors série 1), pp.article 1005. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2011005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating growth of HFC-227ea (1,1,1,2,3,3,3-heptafluoropropane) in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schwander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (13), pp.5903-5910. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-5903-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00554357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Ventilation Control for Large-Scale Systems: the Mining Industrial Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro d'Innocenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortunato Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Domenica Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.226-251. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.1485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations and performances of robust control over WSN: UFAD control in intelligent buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiuseppe Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pangun Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (4), pp.527-543. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imamci/dnq017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and operation of an FFT-decoupled fixed-order RFP plasma control system based on identification data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Brunsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim R. Drake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (10), pp.104005. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/52/10/104005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the very low pressure helium flow in the LHC Cryogenic Distribution Line after a quench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryogenics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50, pp.71-77. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryogenics.2009.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of large convective flows with time-delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Engineering, Science and Aerospace (MESA) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.191-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A control-oriented model of the current profile in Tokamak plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.1075-1105. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/49/7/009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Stabilization via Communication Networks with a Distributed Control Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (8), pp.1480-1486. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2007.902757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary Control for Wildfire Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103963v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary Stabilization of Quasilinear Parabolic PDEs that Blow Up in Open Loop for Arbitrarily Small Initial Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Krstic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069716v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Precision Heading Control of an Autonomous Sailboat: A Robust Nonlinear Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Jun Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2024 - Halifax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Halifax, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS55160.2024.10753805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection-Enabled Boundary Control of a 2D Channel Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Krstic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.7148-7153, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2403.15958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518687v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sontag's to Cardano-Lyapunov Formula for Systems Not Affine in the Control: Convection-Enabled PDE Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krstić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2024 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toronto, Canada. pp.3296-3301, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC60939.2024.10644279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Optimal Cardano-Lyapunov Feedback for PDEs with Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krstić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.3823-3828, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Model Predictive Control for Autonomous Sailboat with Optimization of Sail Angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junzhuo Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Jun Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2024 - Halifax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Halifax, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS55160.2024.10753779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving a Proportional Integral Controller with Reinforcement Learning on a Throttle Valve Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Mavkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2024 - 8th IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Newcastle upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Intelligent Proportional Controller Applied to Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Marina Bay Sands, Singapore. pp.938-943, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Stabilization of the Kuramoto-Sivashinsky Equation Subject to Intermittent Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2023 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Diego, United States. pp.1608-1613, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10155853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance control adjustment when load impact perturbation -A transfer function model-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufiyan N'Yo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary Control of the Kuramoto-Sivashinsky Equation Under Intermittent Data Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2022 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-predictive kinetic control experments on east</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEC 2020 - 28th IAEA Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nice (virtual event), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time control of the internal inductance and poloidal beta parameters in H-mode steady-state scenarios on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q P Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS 2021 - 47th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping control for a class of coupled hyperbolic-parabolic PDE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghousein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Denver (online), United States. pp.1600-1605, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Mass Transport Time-Delay Model in an EGR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Malik M Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCX 2020 - SAE World Congress Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Detroit (Virtual), United States. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2020-01-0251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boundary Observer for Two Phase Heat Exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghousein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.2332-2337, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2019.8796247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear PDE-Based control of the electron temperature in H-mode tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mameche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conf. on Dec. and Cont. (CDC'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Heat-Transport and Time-Delays in a Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Fauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2018 - 2nd IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCTA.2018.8511359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Initialization Of Basal Sliding Coefficients For Antarctica, A Lyapunov Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pattyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2018 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2018.8431855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDE Observer Design for Counter-Current Heat Flows in a Heat-Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairouz Zobiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.7127-7132, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Symbolic Control of Monotone Systems, Application to Ventilation Regulation in Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC 2015 - 18th ACM International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seattle, United States. pp.1817 - 1819, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2728606.2728637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety control with performance guarantees of cooperative systems using compositional abstractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHS 2015 - 5th IFAC Conference on Analysis and Design of Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Oct 2015, Atlanta, GA, United States. pp.317-322, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Implementation of UFAD Regulation based on Robust Controlled Invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Nazarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.1468-1473, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988959v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Control of the Moisture in a Test Bench Flow with Time-delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Hernandez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint diffusivity and source estimation in tokamak plasma heat transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mechhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2013 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, DC, United States. pp.0335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further investigations on energy saving by jet impingement in bread baking process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Dong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference SSSC - 5th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.n/c, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130204-3-FR-2033.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Space-Time Distributed Parameter and Input Estimation in Heat Transport with Unknown Bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mechhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC 2013 - 3rd International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Air Fraction and Low-Pressure EGR Mass Flow Rate Estimation for Diesel Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference SSSC - 5th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common rail injection system controller design using input-to-state linearization and optimal control strategy with integral action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. Paper 149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input Estimation from Sparse Measurements in LPV Systems and Isotopic Ratios in Polar Firns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference SSSC - 5th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster Abstract: Robust Controlled Invariance for UFAD Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Nazarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BuildSys 2013 - 5th ACM Workshop on Embedded Systems For Energy ­Efficient Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rome, Italy. pp.1 - 2, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2528282.2528316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Distributed Parameter and Input Estimation in Plasma Tokamak Heat Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mechhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPDE 2013 - 1st IFAC Workshop on Control of Systems Modeled by Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability and invariance of monotone systems for robust ventilation automation in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.1289-1294, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6760060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-Pipe Restriction Non-Homentropic Boundary Resolution Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincet Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2013 World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Detroit, United States. pp.2013-01-0582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaust Manifold Pressure Estimation Diesel Equipped with a VGT Turbocharger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincet Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2013 World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Detroit, United States. pp.2013-01-1752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined distributed parameters and source estimation in tokamak plasma heat transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mechhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.0147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Boundary Stabilization of Linear Parameter Varying Hyperbolic Systems: Application to a Poiseuille Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference SSSC - 11th Workshop on Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Gain Observer for Enclosed Mass Estimation in a Spark Ignited Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.ThA14.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrap Current Optimization in Tokamaks Using Sum-of-Squares Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Gahlawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew M. Peet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.4359-4365, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2012.6426638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Boundary Stabilization of Linear and Quasi-Linear Hyperbolic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, Hawaï, United States. pp.2952-2957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restriction Model Independent Method for Non-Isentropic Outflow Valve Boundary Problem Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2012 World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Detroit, United States. pp.2012-01-0676, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2012-01-0676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameter Varying Observer for the Enclosed Mass in a Spark Ignited Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-COSM 2012 - IFAC Workshop on Engine and Powertrain Control Simulation and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France. papier 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la diffusion thermique dans les plasmas de Tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mechhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1-Input-to-State Stability of a Time-Varying Nonhomogeneous Diffusive Equation Subject to Boundary Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.2978-2983, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2012.6315060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de Température dans un Flux de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov functions for switched linear hyperbolic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHS 2012 - 4th IFAC conference on Analysis and Design of Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Eindhoven, Netherlands. pp.382-387, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120606-3-NL-3011.00061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Wall Losses Estimation of a Gasoline Engine Using a Sliding Mode Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2012 World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Detroit, United States. pp.2012-01-0674, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2012-01-0674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the CH4 and N2O budget over the last 3 millennia with stable isotope measurement from ice core air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Sapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prokopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Der Veen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S.W. van de Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII INQUA-Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Application of a New 0D Flame/Wall Interaction Sub Model for SI Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSAE/SAE 2011 - International Powertrains, Fuels and Lubricants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kyoto, Japan. pp.2011-01-1893, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2011-01-1893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and verification of the safety-factor profile in tokamaks using Sum-of-Squares polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Gahlawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Peet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tracer Calibration of Firn Air Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Trudinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buizert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Severinghaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVth International Union of Geodesy and Geophysics General Assembly. Earth on the Edge: Science for a Sustainable Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Identification for Distributed Parameter Systems and Temperature Profiles in Tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Feedback Approach to Particle Source Identification in Tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTCC 2011 - 15th International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sinaia, Romania. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission estimates of several long lived ozone depleting substances and greenhouse gases from top-down modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Newland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sturges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2011 - European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU2011-4619-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytopic Control of the Magnetic Flux Profile in a Tokamak Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for Future Threats to Ozone Recovery from 'Short' and 'Very Short-lived' Halocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.T. Sturges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leedham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRP OSC 2011 - WCRP Open Science Conference: Climate Research in Service to Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Denver, United States. pp.Session: C35. Poster: Th07A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition and First Year of a New International Master in Industrial Processes Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2010 - 8ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Grenoble, France. Papier 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Control of the Magnetic Flux Profile in a Tokamak Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, Georgie, United States. pp.6926-6931, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5717184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model based predictive control of tokamak plasma current profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ouarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Nouailletas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Basiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFT 2010 - 26th Symposium on Fusion Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Variational Approach for Optimal Diffusivity Identification in Firns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2010 - 18th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2010.5547755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receding Horizon Control: an Effective Methodology for Energy Management in Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMTEE 2010 - IFAC Conference on Control Methodologies and Technology for Energy Efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Vilamoura, Portugal. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward particle source identification in Tore Supra tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Weydert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Control of Distributed Parameter Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Ventilation Control for Large-Scale Systems: the Mining Industrial Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Domenica Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro d'Innocenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Fischione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf J. Isaksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henrik Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECON 2009 - 6th IEEE SECON Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal estimation of the particle sources in Tore Supra tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Weydert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhysCon 2009 - 4th International Scientific Conference on Physics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles Control and Stability in Thermonuclear Fusion: Some Issues for ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD-JN-MACS 2009 - 3èmes Journées Doctorales/Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QSS approach for particle source identification in Tore Supra tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2009 - 48th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Model and MIMO Control for Intelligent Buildings Temperature Regulation over WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC TDS 2009 - 8th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Sinaia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic verification of wireless control in a mining ventilation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Domenica Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro d'Innocenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASE 2008 - IEEE Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining ventilation control: a new industrial case for wireless automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro d'Innocenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf J. Isaksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Domenica Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henrik Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASE 2008 - IEEE Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis and model-based control in EXTRAP-T2R with time-delay compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Brunsell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2008 - 47th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Control Approach for Mine Climate Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNPAA 2008 - 7th International Conference on Mathematical Problems in Engineering, Aerospace and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air flow modelling in deep wells: application to mining ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henrik Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASE 2008 - IEEE Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple modelling and control of plasma current profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delebecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Quadrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Artaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONTROLO 2008 - 8th Portuguese Conference on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Vila Real, Portugal. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receding horizon climate control in metal mine extraction rooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASE 2008 - IEEE Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive control over wireless multi-hop networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Gun Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Fischione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henrik Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCA 2007 - 16th IEEE International Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear State Feedback Design for Nonlinear Systems with Input Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Benayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities and challenges in distributed embedded control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Rantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTEMIS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, -, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Canal de Communication à la Problématique des Systèmes Commandés par Réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conférence Internationale Francophone d'Automatique, CIFA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, -, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Control of Steady State Plasma on Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jacques Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliviero Barana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control Design for the Stabilization of Network Controlled Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, IEEE ACC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, -, United States. 6pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation of network controlled systems with a predictive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Networked Control System and Fault Tolerant Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, -, France. pp.Control requirements and Network constraints</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Stabilization via Time-Varying Communication Network Delays: Application to TCP networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Output Stabilization Under Two Channels Time-Varying Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, France. 6pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silviu-Iulian Niculescu. Springer International Publishing, 5, pp.Number of Pages: XI, 329, 2016, Series: Advances in Delays and Dynamics, Hardcover ISBN: 978-3-319-26367-0; eBook ISBN: 978-3-319-26369-4. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26369-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety Factor Profile Control in a Tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.96, 2014, Springer Briefs in Electrical and Computer Engineering, 978-3-319-01957-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th Workshop on Fractional Differentiation and Its Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tenreiro Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Federation of Automatic Control, pp.150, 2013, 978-3-902823-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Symposium on System Structure and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lovera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Federation of Automatic Control, pp.213, 2013, 978-3-902823-25-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th Workshop on Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Federation of Automatic Control, pp.150, 2013, 978-3-902823-26-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Boundary Stabilization of First Order Hyperbolic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Witrant E.; Fridman E.; Sename O.; Dugard L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent results on time-delay systems: analysis and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer, pp.169-190, 2016, Serie : Advances in Delays and Dynamics 978-3-319-26367-0. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26369-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Problem-Based Learning Approach for Green Control & IT in a Master Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leung, H.; Popescu, E.; Cao, Y.; Lau, R.W.H.; Nejdl, W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Web-based Learning - ICWL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.273-282, 2011, Lecture Notes in Control and Information Sciences (Artificial Intelligence subseries), vol. 352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-delay estimation and finite-spectrum assignment for control over multi-hop WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pangun Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazumder, Sudip K. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networking Based Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-152, 2011, ISBN 978-1-4419-7392-4, e-ISBN 978-1-4419-7393-1. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-7393-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Feedback Control for Air Flow Regulation in Deep Pits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering, Aerospace and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scientific Publishers, 2009, 978-1-904868-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation des systèmes commandés par réseau: une approche prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.P. Richard et T. Divoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes commandés en réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier - Hermès, pp.83-124, 2007, Traité IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of State Predictors in Networked Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.17-36, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé de détermination de la fraction massique de gaz frais dans le collecteur d'admission d'un moteur à combustion interne de véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : FR 1355045. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de Régulation d'un Turbocompresseur à Géométrie Variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : FR 1260352. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la Pression Avant Turbine en Vue d'un Contrôle de la Suralimentation des Moteurs à Combustion Interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : FR 1251468. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'Acquisition de la Composition des Gaz d'Admission dans un Répartiteur d'Air d'un Moteur a Combustion Interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : FR 2973441. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-delay approach for the modeling and control of plasma instabilities in thermonuclear fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream Function-Based Navigation for Complex Quadcopter Obstacle Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Jun Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Quasilinear Parabolic Equations by Cubic Feedback at Boundary with Estimated Region of Attraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Krstic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of H-Mode Tokamak Plasma Temperature based on Pontryagin's Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Jmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the carbon isotopic composition of methane over the last 50 yr based on firn air measurements at 11 polar sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Sapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chappellaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S.W. van de Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sperlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback Mechanisms of Neuro-Biomechanical Systems: Body Adaptation to a Push-like Perturbation in a Tai-Chi Posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufiyan N-Yo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble Alpes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation des systèmes commandés par réseaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Grenoble - INPG, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Control of Inhomogeneous Transport Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physics [physics]. Université Grenoble Alpes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02020735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId510"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Witrant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Estimation for the Kuramoto-Sivashinsky Equation Using Scanning Outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (12), pp.8398-8405. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2025.3587921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789578v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Boundary Control of the Kuramoto-Sivashinsky Equation Under Intermittent Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 178 (August), pp.112379. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522551v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-predictive kinetic control with data-driven models on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (12), pp.126069. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad893b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing deep reinforcement learning with integral action to control tokamak safety factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Zoboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Mavkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 196, pp.114008. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.114008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive observer design for uncertain hyperbolic PDEs coupled with uncertain LTV ODEs; Application to refrigeration systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghousein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154 (August 2023), pp.111096. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven control methodology applied to throttle valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Doré Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139 (October), pp.105634. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Modeling and Structural Properties of Small-Scale Mine Ventilation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Fernando Novella-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Commault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.1253. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math10081253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control of q-profile and βp using data-driven models on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162, pp.112071. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2020.112071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratospheric carbon isotope fractionation and tropospheric histories of CFC-11, CFC-12, and CFC-113 isotopologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Allin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (9), pp.6857-6873. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-6857-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategies for ventilation networks in small‐scale mines using an experimental benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar‐oswaldo Rodriguez‐diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinson Franco‐mejia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), pp.72-81. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.2394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive boundary observer design for linear hyperbolic systems; Application to estimation in heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghousein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viren Bhanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Petagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114 (April), pp.108824. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2020.108824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Boundary Observer Design for coupled ODEs-Hyperbolic PDEs systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghousein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (2), pp.7605-7610. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Control of Coupled Inhomogeneous Diffusion in Tokamak Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Mavkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.443-450. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2017.2768039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic constraint on the twentieth-century increase in tropospheric ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanting Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 570 (7760), pp.224-227. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1277-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional Abstraction and Safety Synthesis using Overlapping Symbolic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (6), pp.1835-1841. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2017.2753039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a Lyapunov-based controller for the plasma safety factor and plasma pressure in the TCV tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Mavkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Maljaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Felici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (5), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aab16a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes to the chemical state of the Northern Hemisphere atmosphere during the second half of the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Newland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Helmig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R. Worton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (13), pp.8269-8283. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-8269-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-experiment state-space identification of coupled magnetic and kinetic parameters in tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Mavkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.28-38. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining N&lt;sub&gt;2&lt;/sub&gt;O emissions since 1940 using firn air isotope measurements in both hemispheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markella Prokopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia J. Sapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (7), pp.4539 - 4564. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-4539-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporally stable surface mass balance asymmetry across an ice rise derived from radar internal reflection horizons through inverse modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pattyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (233), pp.525-534. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2016.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric observations of CFC-114 and CFC-114a with a focus on long-term trends and emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes C. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norfazrin Mohd Hanif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eileen Gallacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (23), pp.15347 - 15358. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-15347-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining N20 emissions since 1940 using firn air isotope measurements in both hemispheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markella Prokopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Sapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-2016-487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining variable density of ice shelves using wide-angle radar measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenichi Matsuoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.811 - 823. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-811-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust controlled invariance for monotone systems: application to ventilation regulation in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.14-20. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2016.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new reconstruction of atmospheric gaseous elemental mercury trend over the last 60 years from Greenland firn records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dommergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M Etheridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, July 2016, 136, pp.156-164. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01387203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric abundance and global emissions of perfluorocarbons CF4, C2F6 and C3F8 since 1800 inferred from ice core, firn, air archive and in situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy M. Trudinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Etheridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William T. Sturges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin K. Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (18), pp.11733 - 11754. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-11733-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes to the chemical state of the northern hemisphere atmosphere during the second half of the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Newland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Helmig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Worton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-2016-927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresh Air Fraction Control in Engines Using Dynamic Boundary Stabilization of LPV Hyperbolic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (3), pp.963-974. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2014.2356858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Fraction and EGR Proportion Control for Dual Loop EGR Diesel Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingenieria y Universidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1), pp.115 - 133. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11144/Javeriana.iyu19-1.aegr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorine isotope composition in chlorofluorocarbons CFC-11, CFC-12 and CFC-113 in firn, stratospheric and tropospheric air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Allin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (12), pp.6867--6877. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-6867-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalously-dense firn in an ice-shelf channel revealed by wide-angle radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenichi Matsuoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5), pp.5647--5680. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tcd-9-5647-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Heat Source Term and Thermal Diffusion in Tokamak Plasmas Using a Kalman Filtering Method in the Early Lumping Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mechhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (2), pp.449 - 463. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2014.2342760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly detected ozone-depleting substances in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Newland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A.M. Brenninkmeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.266-269. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition of flow regime along a marine-terminating outlet glacier in East Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée D. Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Matsuoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Steinhage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.867-875. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-867-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of switched linear hyperbolic systems by Lyapunov techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (8), pp.2196-2202. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2013.2297191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Northern Hemisphere 1950-2010 atmospheric non-methane hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Helmig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Röckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.1463-1483. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-1463-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of energy saving thanks to a reduced-model-based approach: Example of bread baking by jet impingement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.74 - 82. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2013.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eemian interglacial reconstructed from a Greenland folded ice core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dahl-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aldahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Balslev-Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 493, pp.489-494. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60-yr record of atmospheric carbon monoxide reconstructed from Greenland firn air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Etheridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.7567-7583. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-7567-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strict Control Lyapunov Function for a Diffusion Equation with Time-Varying Distributed Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (2), pp.290-303. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2012.2209260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary Observers for Linear and Quasi-linear Hyperbolic Systems with Application to Flow Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (11), pp.3180-3188. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2013.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the carbon isotopic composition of methane be reconstructed from multi-site firn air measurements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Sapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chappellaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. W. van de Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (14), pp.6993-7005. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-6993-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov-Based Distributed Control of the Safety Factor Profile in a Tokamak Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Nouailletas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.033005. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/3/033005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme 13C depletion of CCl2F2 in firn air samples from NEEM, Greenland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zuiderweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (2), pp.599-609. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-599-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-gas constrained model of trace gas non-homogeneous transport in firn: evaluation and behavior at eleven polar sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (3), pp.11465-11483. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-11465-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The isotopic record of Northern Hemisphere atmospheric carbon monoxide since 1950, implications for the CO budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chappellaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.4365-4377. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-4365-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas transport in firn: multiple-tracer characterisation and model intercomparison for NEEM, Northern Greenland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buizert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Severinghaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Trudinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.4259-4277. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-4259-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributions, long term trends and emissions of four perfluorocarbons in remote parts of the atmosphere and firn air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Newland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. S. Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.4081-4090. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-4081-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions halted of the potent greenhouse gas SF5CF3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. T. Sturges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. Oram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Newland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.3653-3658. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-3653-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric impacts and ice core imprints of a methane pulse from clathrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chappellaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 349-350 (October), pp.98-108. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2012.06.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameter Varying Observer for the Enclosed Mass in a Spark Ignited Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (30), pp.318-325. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20121023-3-FR-4025.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural and anthropogenic variations in methane sources over the last millennia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Sapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prokopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S.W. van de Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 490, pp.85-88. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Application of a New 0D Flame/Wall Interaction Sub Model for SI Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE International Journal of Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.718-733. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2011-01-1893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of plasma current profile model predictive control in tokamaks via simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nouailletas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Autrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (6-8), pp.1018-1021. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.03.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a Systems & ICT Master program in the International Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (hors série 1), pp.article 1005. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2011005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating growth of HFC-227ea (1,1,1,2,3,3,3-heptafluoropropane) in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schwander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (13), pp.5903-5910. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-5903-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00554357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Ventilation Control for Large-Scale Systems: the Mining Industrial Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro d'Innocenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortunato Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Domenica Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.226-251. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.1485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations and performances of robust control over WSN: UFAD control in intelligent buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiuseppe Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pangun Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (4), pp.527-543. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imamci/dnq017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and operation of an FFT-decoupled fixed-order RFP plasma control system based on identification data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Brunsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim R. Drake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (10), pp.104005. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/52/10/104005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the very low pressure helium flow in the LHC Cryogenic Distribution Line after a quench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryogenics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50, pp.71-77. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryogenics.2009.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of large convective flows with time-delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Engineering, Science and Aerospace (MESA) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.191-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A control-oriented model of the current profile in Tokamak plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.1075-1105. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/49/7/009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Stabilization via Communication Networks with a Distributed Control Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (8), pp.1480-1486. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2007.902757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary Control for Wildfire Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103963v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary Stabilization of Quasilinear Parabolic PDEs that Blow Up in Open Loop for Arbitrarily Small Initial Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Krstic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069716v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection-Enabled Boundary Control of a 2D Channel Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Krstic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.7148-7153, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2403.15958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518687v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Precision Heading Control of an Autonomous Sailboat: A Robust Nonlinear Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Jun Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2024 - Halifax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Halifax, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS55160.2024.10753805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sontag's to Cardano-Lyapunov Formula for Systems Not Affine in the Control: Convection-Enabled PDE Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krstić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2024 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toronto, Canada. pp.3296-3301, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC60939.2024.10644279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Optimal Cardano-Lyapunov Feedback for PDEs with Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krstić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.3823-3828, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving a Proportional Integral Controller with Reinforcement Learning on a Throttle Valve Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Mavkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2024 - 8th IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Newcastle upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Model Predictive Control for Autonomous Sailboat with Optimization of Sail Angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junzhuo Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Jun Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2024 - Halifax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Halifax, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS55160.2024.10753779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Intelligent Proportional Controller Applied to Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Marina Bay Sands, Singapore. pp.938-943, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Stabilization of the Kuramoto-Sivashinsky Equation Subject to Intermittent Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2023 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Diego, United States. pp.1608-1613, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10155853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance control adjustment when load impact perturbation -A transfer function model-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufiyan N'Yo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary Control of the Kuramoto-Sivashinsky Equation Under Intermittent Data Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2022 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-predictive kinetic control experments on east</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEC 2020 - 28th IAEA Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nice (virtual event), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time control of the internal inductance and poloidal beta parameters in H-mode steady-state scenarios on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q P Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS 2021 - 47th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping control for a class of coupled hyperbolic-parabolic PDE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghousein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Denver (online), United States. pp.1600-1605, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Mass Transport Time-Delay Model in an EGR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Malik M Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCX 2020 - SAE World Congress Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Detroit (Virtual), United States. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2020-01-0251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boundary Observer for Two Phase Heat Exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghousein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.2332-2337, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2019.8796247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear PDE-Based control of the electron temperature in H-mode tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mameche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conf. on Dec. and Cont. (CDC'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Heat-Transport and Time-Delays in a Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Fauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2018 - 2nd IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCTA.2018.8511359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Initialization Of Basal Sliding Coefficients For Antarctica, A Lyapunov Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pattyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2018 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2018.8431855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDE Observer Design for Counter-Current Heat Flows in a Heat-Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairouz Zobiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.7127-7132, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Symbolic Control of Monotone Systems, Application to Ventilation Regulation in Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC 2015 - 18th ACM International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seattle, United States. pp.1817 - 1819, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2728606.2728637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety control with performance guarantees of cooperative systems using compositional abstractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHS 2015 - 5th IFAC Conference on Analysis and Design of Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Oct 2015, Atlanta, GA, United States. pp.317-322, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Implementation of UFAD Regulation based on Robust Controlled Invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Nazarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.1468-1473, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988959v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Control of the Moisture in a Test Bench Flow with Time-delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Hernandez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint diffusivity and source estimation in tokamak plasma heat transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mechhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2013 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, DC, United States. pp.0335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further investigations on energy saving by jet impingement in bread baking process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Dong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference SSSC - 5th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.n/c, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130204-3-FR-2033.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Space-Time Distributed Parameter and Input Estimation in Heat Transport with Unknown Bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mechhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC 2013 - 3rd International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Air Fraction and Low-Pressure EGR Mass Flow Rate Estimation for Diesel Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference SSSC - 5th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common rail injection system controller design using input-to-state linearization and optimal control strategy with integral action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. Paper 149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input Estimation from Sparse Measurements in LPV Systems and Isotopic Ratios in Polar Firns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference SSSC - 5th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster Abstract: Robust Controlled Invariance for UFAD Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Nazarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BuildSys 2013 - 5th ACM Workshop on Embedded Systems For Energy ­Efficient Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rome, Italy. pp.1 - 2, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2528282.2528316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Distributed Parameter and Input Estimation in Plasma Tokamak Heat Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mechhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPDE 2013 - 1st IFAC Workshop on Control of Systems Modeled by Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability and invariance of monotone systems for robust ventilation automation in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.1289-1294, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6760060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-Pipe Restriction Non-Homentropic Boundary Resolution Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincet Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2013 World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Detroit, United States. pp.2013-01-0582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaust Manifold Pressure Estimation Diesel Equipped with a VGT Turbocharger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincet Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2013 World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Detroit, United States. pp.2013-01-1752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Boundary Stabilization of Linear Parameter Varying Hyperbolic Systems: Application to a Poiseuille Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference SSSC - 11th Workshop on Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined distributed parameters and source estimation in tokamak plasma heat transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mechhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.0147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Gain Observer for Enclosed Mass Estimation in a Spark Ignited Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.ThA14.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Boundary Stabilization of Linear and Quasi-Linear Hyperbolic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, Hawaï, United States. pp.2952-2957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restriction Model Independent Method for Non-Isentropic Outflow Valve Boundary Problem Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2012 World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Detroit, United States. pp.2012-01-0676, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2012-01-0676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrap Current Optimization in Tokamaks Using Sum-of-Squares Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Gahlawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew M. Peet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.4359-4365, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2012.6426638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameter Varying Observer for the Enclosed Mass in a Spark Ignited Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-COSM 2012 - IFAC Workshop on Engine and Powertrain Control Simulation and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France. papier 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la diffusion thermique dans les plasmas de Tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mechhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1-Input-to-State Stability of a Time-Varying Nonhomogeneous Diffusive Equation Subject to Boundary Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.2978-2983, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2012.6315060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de Température dans un Flux de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov functions for switched linear hyperbolic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHS 2012 - 4th IFAC conference on Analysis and Design of Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Eindhoven, Netherlands. pp.382-387, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120606-3-NL-3011.00061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Wall Losses Estimation of a Gasoline Engine Using a Sliding Mode Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2012 World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Detroit, United States. pp.2012-01-0674, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2012-01-0674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the CH4 and N2O budget over the last 3 millennia with stable isotope measurement from ice core air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Sapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prokopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Der Veen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S.W. van de Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII INQUA-Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Application of a New 0D Flame/Wall Interaction Sub Model for SI Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSAE/SAE 2011 - International Powertrains, Fuels and Lubricants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kyoto, Japan. pp.2011-01-1893, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2011-01-1893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and verification of the safety-factor profile in tokamaks using Sum-of-Squares polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Gahlawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Peet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tracer Calibration of Firn Air Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Trudinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buizert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Severinghaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG 2011 - XXVth International Union of Geodesy and Geophysics General Assembly. Earth on the Edge: Science for a Sustainable Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Identification for Distributed Parameter Systems and Temperature Profiles in Tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Feedback Approach to Particle Source Identification in Tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTCC 2011 - 15th International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sinaia, Romania. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission estimates of several long lived ozone depleting substances and greenhouse gases from top-down modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Newland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sturges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2011 - European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU2011-4619-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytopic Control of the Magnetic Flux Profile in a Tokamak Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for Future Threats to Ozone Recovery from 'Short' and 'Very Short-lived' Halocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.T. Sturges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leedham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRP OSC 2011 - WCRP Open Science Conference: Climate Research in Service to Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Denver, United States. pp.Session: C35. Poster: Th07A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition and First Year of a New International Master in Industrial Processes Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2010 - 8ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Grenoble, France. Papier 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Control of the Magnetic Flux Profile in a Tokamak Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, Georgie, United States. pp.6926-6931, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5717184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model based predictive control of tokamak plasma current profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ouarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Nouailletas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Basiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFT 2010 - 26th Symposium on Fusion Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Variational Approach for Optimal Diffusivity Identification in Firns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2010 - 18th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2010.5547755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receding Horizon Control: an Effective Methodology for Energy Management in Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMTEE 2010 - IFAC Conference on Control Methodologies and Technology for Energy Efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Vilamoura, Portugal. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward particle source identification in Tore Supra tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Weydert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Control of Distributed Parameter Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Ventilation Control for Large-Scale Systems: the Mining Industrial Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Domenica Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro d'Innocenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Fischione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf J. Isaksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henrik Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECON 2009 - 6th IEEE SECON Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal estimation of the particle sources in Tore Supra tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Weydert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhysCon 2009 - 4th International Scientific Conference on Physics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles Control and Stability in Thermonuclear Fusion: Some Issues for ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD-JN-MACS 2009 - 3èmes Journées Doctorales/Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QSS approach for particle source identification in Tore Supra tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2009 - 48th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Model and MIMO Control for Intelligent Buildings Temperature Regulation over WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC TDS 2009 - 8th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Sinaia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic verification of wireless control in a mining ventilation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Domenica Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro d'Innocenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASE 2008 - IEEE Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis and model-based control in EXTRAP-T2R with time-delay compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Brunsell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2008 - 47th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Control Approach for Mine Climate Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNPAA 2008 - 7th International Conference on Mathematical Problems in Engineering, Aerospace and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining ventilation control: a new industrial case for wireless automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro d'Innocenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf J. Isaksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Domenica Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henrik Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASE 2008 - IEEE Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air flow modelling in deep wells: application to mining ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henrik Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASE 2008 - IEEE Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple modelling and control of plasma current profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delebecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Quadrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Artaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONTROLO 2008 - 8th Portuguese Conference on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Vila Real, Portugal. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receding horizon climate control in metal mine extraction rooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASE 2008 - IEEE Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive control over wireless multi-hop networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Gun Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Fischione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henrik Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCA 2007 - 16th IEEE International Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear State Feedback Design for Nonlinear Systems with Input Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Benayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities and challenges in distributed embedded control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Rantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTEMIS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, -, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Canal de Communication à la Problématique des Systèmes Commandés par Réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2006 - 4ème Conférence Internationale Francophone en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Control of Steady State Plasma on Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jacques Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliviero Barana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control Design for the Stabilization of Network Controlled Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2006 - IEEE American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Minneapolis (Minnesota), United States. 6pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation of network controlled systems with a predictive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeCST Workshop 2005 - 1st Workshop on Networked Control System and Fault Tolerant Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, -, France. pp.Control requirements and Network constraints</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Stabilization via Time-Varying Communication Network Delays: Application to TCP networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Output Stabilization Under Two Channels Time-Varying Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, France. 6pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silviu-Iulian Niculescu. Springer International Publishing, 5, pp.Number of Pages: XI, 329, 2016, Series: Advances in Delays and Dynamics, Hardcover ISBN: 978-3-319-26367-0; eBook ISBN: 978-3-319-26369-4. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26369-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety Factor Profile Control in a Tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.96, 2014, Springer Briefs in Electrical and Computer Engineering, 978-3-319-01957-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th Workshop on Fractional Differentiation and Its Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tenreiro Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Federation of Automatic Control, pp.150, 2013, 978-3-902823-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Symposium on System Structure and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lovera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Federation of Automatic Control, pp.213, 2013, 978-3-902823-25-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th Workshop on Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Federation of Automatic Control, pp.150, 2013, 978-3-902823-26-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Boundary Stabilization of First Order Hyperbolic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Witrant E.; Fridman E.; Sename O.; Dugard L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent results on time-delay systems: analysis and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer, pp.169-190, 2016, Serie : Advances in Delays and Dynamics 978-3-319-26367-0. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26369-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Problem-Based Learning Approach for Green Control & IT in a Master Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leung, H.; Popescu, E.; Cao, Y.; Lau, R.W.H.; Nejdl, W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Web-based Learning - ICWL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.273-282, 2011, Lecture Notes in Control and Information Sciences (Artificial Intelligence subseries), vol. 352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-delay estimation and finite-spectrum assignment for control over multi-hop WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pangun Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazumder, Sudip K. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networking Based Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-152, 2011, ISBN 978-1-4419-7392-4, e-ISBN 978-1-4419-7393-1. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-7393-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Feedback Control for Air Flow Regulation in Deep Pits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering, Aerospace and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scientific Publishers, 2009, 978-1-904868-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation des systèmes commandés par réseau: une approche prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.P. Richard et T. Divoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes commandés en réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier - Hermès, pp.83-124, 2007, Traité IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of State Predictors in Networked Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.17-36, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé de détermination de la fraction massique de gaz frais dans le collecteur d'admission d'un moteur à combustion interne de véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : FR 1355045. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de Régulation d'un Turbocompresseur à Géométrie Variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : FR 1260352. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la Pression Avant Turbine en Vue d'un Contrôle de la Suralimentation des Moteurs à Combustion Interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : FR 1251468. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'Acquisition de la Composition des Gaz d'Admission dans un Répartiteur d'Air d'un Moteur a Combustion Interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : FR 2973441. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-delay approach for the modeling and control of plasma instabilities in thermonuclear fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream Function-Based Navigation for Complex Quadcopter Obstacle Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Jun Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Quasilinear Parabolic Equations by Cubic Feedback at Boundary with Estimated Region of Attraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Krstic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of H-Mode Tokamak Plasma Temperature based on Pontryagin's Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Jmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the carbon isotopic composition of methane over the last 50 yr based on firn air measurements at 11 polar sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Sapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chappellaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S.W. van de Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sperlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback Mechanisms of Neuro-Biomechanical Systems: Body Adaptation to a Push-like Perturbation in a Tai-Chi Posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufiyan N-Yo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble Alpes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation des systèmes commandés par réseaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Grenoble - INPG, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Control of Inhomogeneous Transport Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physics [physics]. Université Grenoble Alpes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02020735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId510"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789578v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Camil Belhadjoudja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghenem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3587921" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522551v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112379" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Qian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yuan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad893b" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Zoboli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400744v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghousein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111096" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04218532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaillant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105634" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Fernando Novella-Rodriguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10081253" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03097933v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2020.112071" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03434896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Laube" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kaiser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Allin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-6857-2021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03097817v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar&#8208;oswaldo Rodriguez&#8208;diaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edinson Franco&#8208;mejia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2394" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03097701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viren Bhanot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Petagna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.108824" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03511214v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1359" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2768039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Yeung" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee. Murray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanting Hu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1277-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Meyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2753039" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maljaars" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Felici" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aab16a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01598584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Newland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Helmig" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Worton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8269-2017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448484v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.12.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01598604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markella Prokopiou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia J. Sapart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monteil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-4539-2017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Callens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Drews" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Philippe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pattyn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2016.41" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413581v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Laube" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norfazrin Mohd Hanif" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Gallacher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Fraser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-15347-2016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411421v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sapart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2016-487" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brown" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Matsuoka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-811-2016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276261v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.03.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387203v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courteaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M Etheridge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.04.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01411370v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy M. Trudinger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Etheridge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William T. Sturges" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K. Vollmer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11733-2016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411413v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Worton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2016-927" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144114v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Castillo Buenaventura" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2356858" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259074v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Allin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Laube" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaiser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mckenna" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6867-2015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222866v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.iyu19-1.aegr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259076v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tcd-9-5647-2015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222853v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mechhoud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2342760" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971693v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Laube" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Newland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hogan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.M. Brenninkmeijer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Fraser" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2109" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025406v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e D. Callens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matsuoka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steinhage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smith" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-867-2014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845766v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2297191" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971687v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helmig" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petrenko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#246;ckmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1463-2014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645559v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.02.016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B28L7S9T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821220v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dahl-Jensen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Albert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldahan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azuma" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balslev-Clausen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11789" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931570v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Novelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Etheridge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Levin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7567-2013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719502v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Br&#233;mond" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2209260" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841207v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.07.027" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931580v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Sapart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinerie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chappellaz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. W. van de Wal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-6993-2013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788215v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nouailletas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/3/033005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821219v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zuiderweg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holzinger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-599-2013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821199v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. T. Sturges" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Oram" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laube" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Reeves" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-3653-2012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822372v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawamura" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11465-2012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821198v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chappellaz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Park" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-4365-2012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843779v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buizert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Severinghaus" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Trudinger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-4259-2012" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821200v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Mani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fraser" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-4081-2012" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821215v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.052" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945318v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adelina Rivas Caicedo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20121023-3-FR-4025.00048" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765518v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rivas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2011-01-1893" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821217v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Sapart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monteil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prokopiou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S.W. van de Wal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Kaplan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11461" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-N8DWS4XQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857629v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouarit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bremond" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nouailletas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.03.078" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9J7CZHP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605626v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554357v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blunier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwander" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-5903-2010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448406v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro d'Innocenzo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunato Santucci" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domenica Di Benedetto" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1485" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562164v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiuseppe Di Marco" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pangun Park" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Briat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnq017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562139v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Olofsson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Brunsell" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim R. Drake" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/52/10/104005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ED20142B1AA6E6FEE67C1C37CEE1070FDCE29D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452782v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bradu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2009.11.004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558009v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387534v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joffrin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giruzzi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mazon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/49/7/009" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201790v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.902757" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103963v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069716v3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Krstic" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886585v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Smith" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Jun Pan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS55160.2024.10753805" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518687v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.15958" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522579v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krsti&#263;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644279" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523966v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591284" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949164v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzhuo Wu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Shen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS55160.2024.10753779" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647975v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Daoudi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302931v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383795" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160890v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10155853" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400805v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A.J. Martin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufiyan N'Yo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612769v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867625" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704284v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moreau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Qian" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Yuan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704269v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q P Yuan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03107240v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147593" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02982688v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Malik M Hamze" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bresch-Pietri" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-0251" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03511211v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796247" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369828v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mameche" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982621v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hamze" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fauvel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2018.8511359" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778305v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Mourad" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431855" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01598620v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Zobiri" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.548" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492955v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2728606.2728637" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180975v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.194" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988959v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosein Nazarpour" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862273" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348498v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Hernandez Perez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931657v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746651v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Dong Li" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00017" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931637v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752315v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919455v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931664v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492943v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2528282.2528316" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931642v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858715v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760060" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783134v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincet Talon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chalet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783139v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931650v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752313v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680465v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053418v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Gahlawat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Peet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426638" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718725v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681097v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2012-01-0676" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733262v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782885v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676534v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6315060" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681109v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734469v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120606-3-NL-3011.00061" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765566v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2012-01-0674" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734498v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Der Veen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sowers" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680448v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667219v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Peet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734496v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trudinger" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Severinghaus" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667227v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667236v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Santiago" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goniche" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734490v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Newland" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oram" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sturges" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573362v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01067" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734494v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Sturges" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Newton" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leedham" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479811v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541884v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717184" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562218v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ouarit" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Artaud" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basiuk" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562220v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547755" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452935v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Niculescu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444543v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Weydert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417237v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Fischione" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf J. Isaksson" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Henrik Johansson" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444545v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372783v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444549v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444556v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340446v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Serra" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340444v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329874v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340442v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340619v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329853v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delebecque" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quadrat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340445v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196875v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Gun Park" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Johansson" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130121v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benayache" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196882v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Rantzer" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196902v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196890v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Jacques Moreau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Barana" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bucalossi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196894v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384845v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196872v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196877v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234130v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26369-4" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926155v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931610v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabatier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tenreiro Machado" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931597v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931605v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fridman" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272739v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26369-4_9" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667157v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Popescu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667148v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/978-1-4419-7393-1.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7393-16" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982820v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176046v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196856v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931620v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Talon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931623v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931626v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931627v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444540v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888315v2" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124430v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357814v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Jmal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tacchi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821201v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sperlich" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061769v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufiyan N-Yo" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011606v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02020735v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789578v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Camil Belhadjoudja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghenem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3587921" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522551v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112379" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Qian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yuan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad893b" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Zoboli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400744v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghousein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111096" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04218532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaillant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105634" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Fernando Novella-Rodriguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10081253" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03097933v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2020.112071" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03434896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Laube" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kaiser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Allin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-6857-2021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03097817v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar&#8208;oswaldo Rodriguez&#8208;diaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edinson Franco&#8208;mejia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2394" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03097701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viren Bhanot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Petagna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.108824" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03511214v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1359" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2768039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Yeung" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee. Murray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanting Hu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1277-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Meyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2753039" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maljaars" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Felici" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aab16a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01598584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Newland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Helmig" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Worton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8269-2017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448484v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.12.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01598604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markella Prokopiou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia J. Sapart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monteil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-4539-2017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Callens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Drews" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Philippe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pattyn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2016.41" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413581v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Laube" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norfazrin Mohd Hanif" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Gallacher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Fraser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-15347-2016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411421v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sapart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2016-487" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brown" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Matsuoka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-811-2016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276261v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.03.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387203v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courteaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M Etheridge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.04.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01411370v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy M. Trudinger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Etheridge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William T. Sturges" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K. Vollmer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11733-2016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411413v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Worton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2016-927" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144114v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Castillo Buenaventura" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2356858" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222866v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.iyu19-1.aegr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259074v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Allin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Laube" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaiser" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mckenna" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6867-2015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259076v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tcd-9-5647-2015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222853v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mechhoud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2342760" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971693v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Laube" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Newland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hogan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.M. Brenninkmeijer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Fraser" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2109" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025406v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e D. Callens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matsuoka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steinhage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smith" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-867-2014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845766v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2297191" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971687v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helmig" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petrenko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#246;ckmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1463-2014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645559v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.02.016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B28L7S9T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821220v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dahl-Jensen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Albert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldahan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azuma" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balslev-Clausen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11789" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931570v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Novelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Etheridge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Levin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7567-2013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719502v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Br&#233;mond" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2209260" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841207v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.07.027" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931580v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Sapart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinerie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chappellaz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. W. van de Wal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-6993-2013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788215v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nouailletas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/3/033005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821219v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zuiderweg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holzinger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-599-2013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822372v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laube" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawamura" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11465-2012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821198v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chappellaz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Park" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-4365-2012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843779v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buizert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Severinghaus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Trudinger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-4259-2012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821200v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Mani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fraser" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-4081-2012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821199v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. T. Sturges" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Oram" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Reeves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-3653-2012" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821215v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.052" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945318v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adelina Rivas Caicedo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20121023-3-FR-4025.00048" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821217v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Sapart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monteil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prokopiou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S.W. van de Wal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Kaplan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11461" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-N8DWS4XQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765518v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rivas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2011-01-1893" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857629v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouarit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bremond" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nouailletas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.03.078" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9J7CZHP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605626v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554357v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blunier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwander" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-5903-2010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448406v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro d'Innocenzo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunato Santucci" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domenica Di Benedetto" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1485" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562164v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiuseppe Di Marco" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pangun Park" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Briat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnq017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562139v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Olofsson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Brunsell" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim R. Drake" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/52/10/104005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ED20142B1AA6E6FEE67C1C37CEE1070FDCE29D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452782v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bradu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2009.11.004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558009v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387534v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joffrin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giruzzi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mazon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/49/7/009" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201790v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.902757" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103963v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069716v3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Krstic" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518687v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.15958" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886585v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Smith" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Jun Pan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS55160.2024.10753805" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522579v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krsti&#263;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644279" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523966v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591284" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647975v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Daoudi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949164v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzhuo Wu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Shen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS55160.2024.10753779" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302931v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383795" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160890v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10155853" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400805v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A.J. Martin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufiyan N'Yo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612769v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867625" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704284v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moreau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Qian" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Yuan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704269v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q P Yuan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03107240v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147593" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02982688v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Malik M Hamze" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bresch-Pietri" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-0251" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03511211v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796247" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369828v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mameche" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982621v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hamze" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fauvel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2018.8511359" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778305v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Mourad" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431855" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01598620v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Zobiri" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.548" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492955v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2728606.2728637" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180975v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.194" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988959v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosein Nazarpour" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862273" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348498v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Hernandez Perez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931657v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746651v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Dong Li" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00017" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931637v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752315v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919455v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931664v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492943v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2528282.2528316" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931642v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858715v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760060" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783134v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincet Talon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chalet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783139v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752313v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931650v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680465v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718725v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681097v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2012-01-0676" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053418v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Gahlawat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Peet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426638" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733262v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782885v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676534v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6315060" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681109v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734469v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120606-3-NL-3011.00061" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765566v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2012-01-0674" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734498v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Der Veen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sowers" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680448v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667219v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Peet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734496v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trudinger" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Severinghaus" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667227v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667236v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Santiago" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goniche" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734490v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Newland" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oram" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sturges" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573362v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01067" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734494v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Sturges" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Newton" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leedham" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479811v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541884v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717184" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562218v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ouarit" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Artaud" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basiuk" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562220v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547755" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452935v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Niculescu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444543v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Weydert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417237v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Fischione" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf J. Isaksson" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Henrik Johansson" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444545v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372783v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444549v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444556v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340446v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Serra" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329874v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340442v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340444v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340619v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329853v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delebecque" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quadrat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340445v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196875v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Gun Park" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Johansson" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130121v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benayache" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196882v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Rantzer" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196902v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196890v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Jacques Moreau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Barana" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bucalossi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196894v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384845v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196872v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196877v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234130v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26369-4" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926155v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931610v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabatier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tenreiro Machado" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931597v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931605v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fridman" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272739v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26369-4_9" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667157v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Popescu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667148v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/978-1-4419-7393-1.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7393-16" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982820v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176046v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196856v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931620v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Talon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931623v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931626v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931627v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444540v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888315v2" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124430v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357814v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Jmal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tacchi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821201v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sperlich" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061769v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufiyan N-Yo" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011606v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02020735v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>