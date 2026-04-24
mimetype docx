--- v1 (2026-04-02)
+++ v2 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Witrant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Estimation for the Kuramoto-Sivashinsky Equation Using Scanning Outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (12), pp.8398-8405. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2025.3587921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789578v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Boundary Control of the Kuramoto-Sivashinsky Equation Under Intermittent Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 178 (August), pp.112379. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522551v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-predictive kinetic control with data-driven models on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (12), pp.126069. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad893b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing deep reinforcement learning with integral action to control tokamak safety factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Zoboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Mavkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 196, pp.114008. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.114008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive observer design for uncertain hyperbolic PDEs coupled with uncertain LTV ODEs; Application to refrigeration systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghousein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154 (August 2023), pp.111096. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven control methodology applied to throttle valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Doré Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139 (October), pp.105634. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Modeling and Structural Properties of Small-Scale Mine Ventilation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Fernando Novella-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Commault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.1253. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math10081253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control of q-profile and βp using data-driven models on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162, pp.112071. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2020.112071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratospheric carbon isotope fractionation and tropospheric histories of CFC-11, CFC-12, and CFC-113 isotopologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Allin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (9), pp.6857-6873. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-6857-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategies for ventilation networks in small‐scale mines using an experimental benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar‐oswaldo Rodriguez‐diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinson Franco‐mejia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), pp.72-81. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.2394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive boundary observer design for linear hyperbolic systems; Application to estimation in heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghousein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viren Bhanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Petagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114 (April), pp.108824. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2020.108824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Boundary Observer Design for coupled ODEs-Hyperbolic PDEs systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghousein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (2), pp.7605-7610. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Control of Coupled Inhomogeneous Diffusion in Tokamak Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Mavkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.443-450. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2017.2768039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic constraint on the twentieth-century increase in tropospheric ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanting Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 570 (7760), pp.224-227. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1277-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional Abstraction and Safety Synthesis using Overlapping Symbolic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (6), pp.1835-1841. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2017.2753039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a Lyapunov-based controller for the plasma safety factor and plasma pressure in the TCV tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Mavkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Maljaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Felici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (5), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aab16a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes to the chemical state of the Northern Hemisphere atmosphere during the second half of the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Newland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Helmig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R. Worton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (13), pp.8269-8283. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-8269-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-experiment state-space identification of coupled magnetic and kinetic parameters in tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Mavkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.28-38. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining N&lt;sub&gt;2&lt;/sub&gt;O emissions since 1940 using firn air isotope measurements in both hemispheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markella Prokopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia J. Sapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (7), pp.4539 - 4564. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-4539-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporally stable surface mass balance asymmetry across an ice rise derived from radar internal reflection horizons through inverse modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pattyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (233), pp.525-534. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2016.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric observations of CFC-114 and CFC-114a with a focus on long-term trends and emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes C. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norfazrin Mohd Hanif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eileen Gallacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (23), pp.15347 - 15358. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-15347-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining N20 emissions since 1940 using firn air isotope measurements in both hemispheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markella Prokopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Sapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-2016-487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining variable density of ice shelves using wide-angle radar measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenichi Matsuoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.811 - 823. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-811-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust controlled invariance for monotone systems: application to ventilation regulation in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.14-20. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2016.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new reconstruction of atmospheric gaseous elemental mercury trend over the last 60 years from Greenland firn records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dommergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M Etheridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, July 2016, 136, pp.156-164. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01387203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric abundance and global emissions of perfluorocarbons CF4, C2F6 and C3F8 since 1800 inferred from ice core, firn, air archive and in situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy M. Trudinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Etheridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William T. Sturges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin K. Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (18), pp.11733 - 11754. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-11733-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes to the chemical state of the northern hemisphere atmosphere during the second half of the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Newland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Helmig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Worton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-2016-927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresh Air Fraction Control in Engines Using Dynamic Boundary Stabilization of LPV Hyperbolic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (3), pp.963-974. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2014.2356858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Fraction and EGR Proportion Control for Dual Loop EGR Diesel Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingenieria y Universidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1), pp.115 - 133. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11144/Javeriana.iyu19-1.aegr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorine isotope composition in chlorofluorocarbons CFC-11, CFC-12 and CFC-113 in firn, stratospheric and tropospheric air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Allin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (12), pp.6867--6877. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-6867-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalously-dense firn in an ice-shelf channel revealed by wide-angle radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenichi Matsuoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5), pp.5647--5680. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tcd-9-5647-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Heat Source Term and Thermal Diffusion in Tokamak Plasmas Using a Kalman Filtering Method in the Early Lumping Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mechhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (2), pp.449 - 463. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2014.2342760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly detected ozone-depleting substances in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Newland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A.M. Brenninkmeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.266-269. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition of flow regime along a marine-terminating outlet glacier in East Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée D. Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Matsuoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Steinhage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.867-875. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-867-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of switched linear hyperbolic systems by Lyapunov techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (8), pp.2196-2202. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2013.2297191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Northern Hemisphere 1950-2010 atmospheric non-methane hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Helmig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Röckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.1463-1483. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-1463-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of energy saving thanks to a reduced-model-based approach: Example of bread baking by jet impingement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.74 - 82. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2013.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eemian interglacial reconstructed from a Greenland folded ice core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dahl-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aldahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Balslev-Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 493, pp.489-494. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60-yr record of atmospheric carbon monoxide reconstructed from Greenland firn air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Etheridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.7567-7583. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-7567-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strict Control Lyapunov Function for a Diffusion Equation with Time-Varying Distributed Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (2), pp.290-303. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2012.2209260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary Observers for Linear and Quasi-linear Hyperbolic Systems with Application to Flow Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (11), pp.3180-3188. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2013.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the carbon isotopic composition of methane be reconstructed from multi-site firn air measurements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Sapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chappellaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. W. van de Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (14), pp.6993-7005. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-6993-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov-Based Distributed Control of the Safety Factor Profile in a Tokamak Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Nouailletas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.033005. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/3/033005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme 13C depletion of CCl2F2 in firn air samples from NEEM, Greenland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zuiderweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (2), pp.599-609. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-599-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-gas constrained model of trace gas non-homogeneous transport in firn: evaluation and behavior at eleven polar sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (3), pp.11465-11483. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-11465-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The isotopic record of Northern Hemisphere atmospheric carbon monoxide since 1950, implications for the CO budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chappellaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.4365-4377. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-4365-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas transport in firn: multiple-tracer characterisation and model intercomparison for NEEM, Northern Greenland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buizert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Severinghaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Trudinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.4259-4277. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-4259-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributions, long term trends and emissions of four perfluorocarbons in remote parts of the atmosphere and firn air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Newland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. S. Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.4081-4090. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-4081-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions halted of the potent greenhouse gas SF5CF3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. T. Sturges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. Oram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Newland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.3653-3658. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-3653-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric impacts and ice core imprints of a methane pulse from clathrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chappellaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 349-350 (October), pp.98-108. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2012.06.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameter Varying Observer for the Enclosed Mass in a Spark Ignited Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (30), pp.318-325. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20121023-3-FR-4025.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural and anthropogenic variations in methane sources over the last millennia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Sapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prokopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S.W. van de Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 490, pp.85-88. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Application of a New 0D Flame/Wall Interaction Sub Model for SI Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE International Journal of Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.718-733. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2011-01-1893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of plasma current profile model predictive control in tokamaks via simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nouailletas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Autrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (6-8), pp.1018-1021. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.03.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a Systems & ICT Master program in the International Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (hors série 1), pp.article 1005. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2011005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating growth of HFC-227ea (1,1,1,2,3,3,3-heptafluoropropane) in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schwander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (13), pp.5903-5910. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-5903-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00554357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Ventilation Control for Large-Scale Systems: the Mining Industrial Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro d'Innocenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortunato Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Domenica Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.226-251. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.1485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations and performances of robust control over WSN: UFAD control in intelligent buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiuseppe Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pangun Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (4), pp.527-543. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imamci/dnq017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and operation of an FFT-decoupled fixed-order RFP plasma control system based on identification data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Brunsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim R. Drake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (10), pp.104005. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/52/10/104005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the very low pressure helium flow in the LHC Cryogenic Distribution Line after a quench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryogenics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50, pp.71-77. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryogenics.2009.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of large convective flows with time-delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Engineering, Science and Aerospace (MESA) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.191-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A control-oriented model of the current profile in Tokamak plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.1075-1105. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/49/7/009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Stabilization via Communication Networks with a Distributed Control Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (8), pp.1480-1486. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2007.902757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary Control for Wildfire Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103963v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary Stabilization of Quasilinear Parabolic PDEs that Blow Up in Open Loop for Arbitrarily Small Initial Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Krstic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069716v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection-Enabled Boundary Control of a 2D Channel Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Krstic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.7148-7153, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2403.15958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518687v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Precision Heading Control of an Autonomous Sailboat: A Robust Nonlinear Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Jun Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2024 - Halifax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Halifax, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS55160.2024.10753805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sontag's to Cardano-Lyapunov Formula for Systems Not Affine in the Control: Convection-Enabled PDE Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krstić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2024 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toronto, Canada. pp.3296-3301, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC60939.2024.10644279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Optimal Cardano-Lyapunov Feedback for PDEs with Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krstić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.3823-3828, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving a Proportional Integral Controller with Reinforcement Learning on a Throttle Valve Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Mavkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2024 - 8th IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Newcastle upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Model Predictive Control for Autonomous Sailboat with Optimization of Sail Angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junzhuo Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Jun Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2024 - Halifax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Halifax, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS55160.2024.10753779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Intelligent Proportional Controller Applied to Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Marina Bay Sands, Singapore. pp.938-943, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Stabilization of the Kuramoto-Sivashinsky Equation Subject to Intermittent Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2023 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Diego, United States. pp.1608-1613, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10155853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance control adjustment when load impact perturbation -A transfer function model-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufiyan N'Yo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary Control of the Kuramoto-Sivashinsky Equation Under Intermittent Data Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2022 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-predictive kinetic control experments on east</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEC 2020 - 28th IAEA Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nice (virtual event), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time control of the internal inductance and poloidal beta parameters in H-mode steady-state scenarios on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q P Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS 2021 - 47th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping control for a class of coupled hyperbolic-parabolic PDE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghousein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Denver (online), United States. pp.1600-1605, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Mass Transport Time-Delay Model in an EGR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Malik M Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCX 2020 - SAE World Congress Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Detroit (Virtual), United States. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2020-01-0251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boundary Observer for Two Phase Heat Exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghousein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.2332-2337, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2019.8796247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear PDE-Based control of the electron temperature in H-mode tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mameche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conf. on Dec. and Cont. (CDC'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Heat-Transport and Time-Delays in a Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Fauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2018 - 2nd IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCTA.2018.8511359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Initialization Of Basal Sliding Coefficients For Antarctica, A Lyapunov Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pattyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2018 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2018.8431855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDE Observer Design for Counter-Current Heat Flows in a Heat-Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairouz Zobiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.7127-7132, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Symbolic Control of Monotone Systems, Application to Ventilation Regulation in Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC 2015 - 18th ACM International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seattle, United States. pp.1817 - 1819, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2728606.2728637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety control with performance guarantees of cooperative systems using compositional abstractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHS 2015 - 5th IFAC Conference on Analysis and Design of Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Oct 2015, Atlanta, GA, United States. pp.317-322, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Implementation of UFAD Regulation based on Robust Controlled Invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Nazarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.1468-1473, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988959v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Control of the Moisture in a Test Bench Flow with Time-delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Hernandez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint diffusivity and source estimation in tokamak plasma heat transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mechhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2013 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, DC, United States. pp.0335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further investigations on energy saving by jet impingement in bread baking process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Dong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference SSSC - 5th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.n/c, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130204-3-FR-2033.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Space-Time Distributed Parameter and Input Estimation in Heat Transport with Unknown Bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mechhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC 2013 - 3rd International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Air Fraction and Low-Pressure EGR Mass Flow Rate Estimation for Diesel Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference SSSC - 5th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common rail injection system controller design using input-to-state linearization and optimal control strategy with integral action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. Paper 149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input Estimation from Sparse Measurements in LPV Systems and Isotopic Ratios in Polar Firns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference SSSC - 5th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster Abstract: Robust Controlled Invariance for UFAD Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Nazarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BuildSys 2013 - 5th ACM Workshop on Embedded Systems For Energy ­Efficient Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rome, Italy. pp.1 - 2, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2528282.2528316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Distributed Parameter and Input Estimation in Plasma Tokamak Heat Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mechhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPDE 2013 - 1st IFAC Workshop on Control of Systems Modeled by Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability and invariance of monotone systems for robust ventilation automation in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.1289-1294, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6760060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-Pipe Restriction Non-Homentropic Boundary Resolution Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincet Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2013 World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Detroit, United States. pp.2013-01-0582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaust Manifold Pressure Estimation Diesel Equipped with a VGT Turbocharger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincet Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2013 World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Detroit, United States. pp.2013-01-1752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Boundary Stabilization of Linear Parameter Varying Hyperbolic Systems: Application to a Poiseuille Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference SSSC - 11th Workshop on Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined distributed parameters and source estimation in tokamak plasma heat transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mechhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.0147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Gain Observer for Enclosed Mass Estimation in a Spark Ignited Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.ThA14.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Boundary Stabilization of Linear and Quasi-Linear Hyperbolic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, Hawaï, United States. pp.2952-2957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restriction Model Independent Method for Non-Isentropic Outflow Valve Boundary Problem Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2012 World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Detroit, United States. pp.2012-01-0676, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2012-01-0676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrap Current Optimization in Tokamaks Using Sum-of-Squares Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Gahlawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew M. Peet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.4359-4365, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2012.6426638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameter Varying Observer for the Enclosed Mass in a Spark Ignited Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-COSM 2012 - IFAC Workshop on Engine and Powertrain Control Simulation and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France. papier 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la diffusion thermique dans les plasmas de Tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mechhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1-Input-to-State Stability of a Time-Varying Nonhomogeneous Diffusive Equation Subject to Boundary Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.2978-2983, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2012.6315060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de Température dans un Flux de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov functions for switched linear hyperbolic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHS 2012 - 4th IFAC conference on Analysis and Design of Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Eindhoven, Netherlands. pp.382-387, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120606-3-NL-3011.00061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Wall Losses Estimation of a Gasoline Engine Using a Sliding Mode Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2012 World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Detroit, United States. pp.2012-01-0674, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2012-01-0674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the CH4 and N2O budget over the last 3 millennia with stable isotope measurement from ice core air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Sapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prokopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Der Veen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S.W. van de Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII INQUA-Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Application of a New 0D Flame/Wall Interaction Sub Model for SI Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSAE/SAE 2011 - International Powertrains, Fuels and Lubricants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kyoto, Japan. pp.2011-01-1893, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2011-01-1893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and verification of the safety-factor profile in tokamaks using Sum-of-Squares polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Gahlawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Peet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tracer Calibration of Firn Air Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Trudinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buizert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Severinghaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG 2011 - XXVth International Union of Geodesy and Geophysics General Assembly. Earth on the Edge: Science for a Sustainable Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Identification for Distributed Parameter Systems and Temperature Profiles in Tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Feedback Approach to Particle Source Identification in Tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTCC 2011 - 15th International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sinaia, Romania. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission estimates of several long lived ozone depleting substances and greenhouse gases from top-down modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Newland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sturges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2011 - European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU2011-4619-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytopic Control of the Magnetic Flux Profile in a Tokamak Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for Future Threats to Ozone Recovery from 'Short' and 'Very Short-lived' Halocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.T. Sturges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leedham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRP OSC 2011 - WCRP Open Science Conference: Climate Research in Service to Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Denver, United States. pp.Session: C35. Poster: Th07A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition and First Year of a New International Master in Industrial Processes Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2010 - 8ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Grenoble, France. Papier 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Control of the Magnetic Flux Profile in a Tokamak Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, Georgie, United States. pp.6926-6931, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5717184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model based predictive control of tokamak plasma current profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ouarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Nouailletas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Basiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFT 2010 - 26th Symposium on Fusion Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Variational Approach for Optimal Diffusivity Identification in Firns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2010 - 18th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2010.5547755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receding Horizon Control: an Effective Methodology for Energy Management in Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMTEE 2010 - IFAC Conference on Control Methodologies and Technology for Energy Efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Vilamoura, Portugal. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward particle source identification in Tore Supra tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Weydert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Control of Distributed Parameter Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Ventilation Control for Large-Scale Systems: the Mining Industrial Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Domenica Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro d'Innocenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Fischione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf J. Isaksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henrik Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECON 2009 - 6th IEEE SECON Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal estimation of the particle sources in Tore Supra tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Weydert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhysCon 2009 - 4th International Scientific Conference on Physics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles Control and Stability in Thermonuclear Fusion: Some Issues for ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD-JN-MACS 2009 - 3èmes Journées Doctorales/Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QSS approach for particle source identification in Tore Supra tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2009 - 48th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Model and MIMO Control for Intelligent Buildings Temperature Regulation over WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC TDS 2009 - 8th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Sinaia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic verification of wireless control in a mining ventilation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Domenica Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro d'Innocenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASE 2008 - IEEE Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis and model-based control in EXTRAP-T2R with time-delay compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Brunsell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2008 - 47th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Control Approach for Mine Climate Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNPAA 2008 - 7th International Conference on Mathematical Problems in Engineering, Aerospace and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining ventilation control: a new industrial case for wireless automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro d'Innocenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf J. Isaksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Domenica Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henrik Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASE 2008 - IEEE Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air flow modelling in deep wells: application to mining ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henrik Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASE 2008 - IEEE Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple modelling and control of plasma current profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delebecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Quadrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Artaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONTROLO 2008 - 8th Portuguese Conference on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Vila Real, Portugal. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receding horizon climate control in metal mine extraction rooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASE 2008 - IEEE Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive control over wireless multi-hop networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Gun Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Fischione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henrik Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCA 2007 - 16th IEEE International Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear State Feedback Design for Nonlinear Systems with Input Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Benayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities and challenges in distributed embedded control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Rantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTEMIS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, -, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Canal de Communication à la Problématique des Systèmes Commandés par Réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2006 - 4ème Conférence Internationale Francophone en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Control of Steady State Plasma on Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jacques Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliviero Barana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control Design for the Stabilization of Network Controlled Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2006 - IEEE American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Minneapolis (Minnesota), United States. 6pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation of network controlled systems with a predictive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeCST Workshop 2005 - 1st Workshop on Networked Control System and Fault Tolerant Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, -, France. pp.Control requirements and Network constraints</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Stabilization via Time-Varying Communication Network Delays: Application to TCP networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Output Stabilization Under Two Channels Time-Varying Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, France. 6pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silviu-Iulian Niculescu. Springer International Publishing, 5, pp.Number of Pages: XI, 329, 2016, Series: Advances in Delays and Dynamics, Hardcover ISBN: 978-3-319-26367-0; eBook ISBN: 978-3-319-26369-4. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26369-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety Factor Profile Control in a Tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.96, 2014, Springer Briefs in Electrical and Computer Engineering, 978-3-319-01957-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th Workshop on Fractional Differentiation and Its Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tenreiro Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Federation of Automatic Control, pp.150, 2013, 978-3-902823-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Symposium on System Structure and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lovera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Federation of Automatic Control, pp.213, 2013, 978-3-902823-25-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th Workshop on Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Federation of Automatic Control, pp.150, 2013, 978-3-902823-26-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Boundary Stabilization of First Order Hyperbolic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Witrant E.; Fridman E.; Sename O.; Dugard L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent results on time-delay systems: analysis and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer, pp.169-190, 2016, Serie : Advances in Delays and Dynamics 978-3-319-26367-0. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26369-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Problem-Based Learning Approach for Green Control & IT in a Master Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leung, H.; Popescu, E.; Cao, Y.; Lau, R.W.H.; Nejdl, W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Web-based Learning - ICWL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.273-282, 2011, Lecture Notes in Control and Information Sciences (Artificial Intelligence subseries), vol. 352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-delay estimation and finite-spectrum assignment for control over multi-hop WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pangun Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazumder, Sudip K. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networking Based Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-152, 2011, ISBN 978-1-4419-7392-4, e-ISBN 978-1-4419-7393-1. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-7393-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Feedback Control for Air Flow Regulation in Deep Pits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering, Aerospace and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scientific Publishers, 2009, 978-1-904868-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation des systèmes commandés par réseau: une approche prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.P. Richard et T. Divoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes commandés en réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier - Hermès, pp.83-124, 2007, Traité IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of State Predictors in Networked Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.17-36, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé de détermination de la fraction massique de gaz frais dans le collecteur d'admission d'un moteur à combustion interne de véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : FR 1355045. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de Régulation d'un Turbocompresseur à Géométrie Variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : FR 1260352. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la Pression Avant Turbine en Vue d'un Contrôle de la Suralimentation des Moteurs à Combustion Interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : FR 1251468. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'Acquisition de la Composition des Gaz d'Admission dans un Répartiteur d'Air d'un Moteur a Combustion Interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : FR 2973441. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-delay approach for the modeling and control of plasma instabilities in thermonuclear fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream Function-Based Navigation for Complex Quadcopter Obstacle Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Jun Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Quasilinear Parabolic Equations by Cubic Feedback at Boundary with Estimated Region of Attraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Krstic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of H-Mode Tokamak Plasma Temperature based on Pontryagin's Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Jmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the carbon isotopic composition of methane over the last 50 yr based on firn air measurements at 11 polar sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Sapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chappellaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S.W. van de Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sperlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback Mechanisms of Neuro-Biomechanical Systems: Body Adaptation to a Push-like Perturbation in a Tai-Chi Posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufiyan N-Yo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble Alpes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation des systèmes commandés par réseaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Grenoble - INPG, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Control of Inhomogeneous Transport Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physics [physics]. Université Grenoble Alpes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02020735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId510"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Witrant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Estimation for the Kuramoto-Sivashinsky Equation Using Scanning Outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (12), pp.8398-8405. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2025.3587921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789578v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Boundary Control of the Kuramoto-Sivashinsky Equation Under Intermittent Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 178 (August), pp.112379. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522551v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-predictive kinetic control with data-driven models on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (12), pp.126069. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad893b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing deep reinforcement learning with integral action to control tokamak safety factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Zoboli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Mavkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 196, pp.114008. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.114008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive observer design for uncertain hyperbolic PDEs coupled with uncertain LTV ODEs; Application to refrigeration systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghousein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154 (August 2023), pp.111096. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven control methodology applied to throttle valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Doré Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139 (October), pp.105634. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Modeling and Structural Properties of Small-Scale Mine Ventilation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Fernando Novella-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Commault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.1253. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math10081253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control of q-profile and βp using data-driven models on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162, pp.112071. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2020.112071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratospheric carbon isotope fractionation and tropospheric histories of CFC-11, CFC-12, and CFC-113 isotopologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Allin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (9), pp.6857-6873. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-6857-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive boundary observer design for linear hyperbolic systems; Application to estimation in heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghousein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viren Bhanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Petagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114 (April), pp.108824. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2020.108824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategies for ventilation networks in small‐scale mines using an experimental benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar‐oswaldo Rodriguez‐diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinson Franco‐mejia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), pp.72-81. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.2394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Boundary Observer Design for coupled ODEs-Hyperbolic PDEs systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghousein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (2), pp.7605-7610. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Control of Coupled Inhomogeneous Diffusion in Tokamak Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Mavkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.443-450. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2017.2768039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic constraint on the twentieth-century increase in tropospheric ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanting Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 570 (7760), pp.224-227. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1277-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional Abstraction and Safety Synthesis using Overlapping Symbolic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (6), pp.1835-1841. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2017.2753039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a Lyapunov-based controller for the plasma safety factor and plasma pressure in the TCV tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Mavkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Maljaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Felici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (5), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aab16a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes to the chemical state of the Northern Hemisphere atmosphere during the second half of the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Newland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Helmig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R. Worton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (13), pp.8269-8283. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-8269-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-experiment state-space identification of coupled magnetic and kinetic parameters in tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Mavkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.28-38. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining N&lt;sub&gt;2&lt;/sub&gt;O emissions since 1940 using firn air isotope measurements in both hemispheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markella Prokopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia J. Sapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (7), pp.4539 - 4564. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-4539-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporally stable surface mass balance asymmetry across an ice rise derived from radar internal reflection horizons through inverse modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pattyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (233), pp.525-534. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2016.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric observations of CFC-114 and CFC-114a with a focus on long-term trends and emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes C. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norfazrin Mohd Hanif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eileen Gallacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (23), pp.15347 - 15358. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-15347-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining N20 emissions since 1940 using firn air isotope measurements in both hemispheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markella Prokopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Sapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-2016-487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new reconstruction of atmospheric gaseous elemental mercury trend over the last 60 years from Greenland firn records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dommergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M Etheridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, July 2016, 136, pp.156-164. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01387203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust controlled invariance for monotone systems: application to ventilation regulation in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.14-20. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2016.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining variable density of ice shelves using wide-angle radar measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenichi Matsuoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.811 - 823. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-811-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric abundance and global emissions of perfluorocarbons CF4, C2F6 and C3F8 since 1800 inferred from ice core, firn, air archive and in situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy M. Trudinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Etheridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William T. Sturges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin K. Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (18), pp.11733 - 11754. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-11733-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes to the chemical state of the northern hemisphere atmosphere during the second half of the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Newland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlev Helmig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Worton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-2016-927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresh Air Fraction Control in Engines Using Dynamic Boundary Stabilization of LPV Hyperbolic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (3), pp.963-974. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2014.2356858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Fraction and EGR Proportion Control for Dual Loop EGR Diesel Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingenieria y Universidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1), pp.115 - 133. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11144/Javeriana.iyu19-1.aegr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorine isotope composition in chlorofluorocarbons CFC-11, CFC-12 and CFC-113 in firn, stratospheric and tropospheric air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Allin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (12), pp.6867--6877. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-6867-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalously-dense firn in an ice-shelf channel revealed by wide-angle radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenichi Matsuoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5), pp.5647--5680. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tcd-9-5647-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Heat Source Term and Thermal Diffusion in Tokamak Plasmas Using a Kalman Filtering Method in the Early Lumping Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mechhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (2), pp.449 - 463. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2014.2342760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly detected ozone-depleting substances in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Newland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A.M. Brenninkmeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.266-269. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition of flow regime along a marine-terminating outlet glacier in East Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée D. Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Matsuoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Steinhage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.867-875. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-8-867-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of switched linear hyperbolic systems by Lyapunov techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (8), pp.2196-2202. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2013.2297191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Northern Hemisphere 1950-2010 atmospheric non-methane hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Helmig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Röckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.1463-1483. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-1463-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of energy saving thanks to a reduced-model-based approach: Example of bread baking by jet impingement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.74 - 82. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2013.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary Observers for Linear and Quasi-linear Hyperbolic Systems with Application to Flow Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (11), pp.3180-3188. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2013.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strict Control Lyapunov Function for a Diffusion Equation with Time-Varying Distributed Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (2), pp.290-303. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2012.2209260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the carbon isotopic composition of methane be reconstructed from multi-site firn air measurements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Sapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chappellaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. W. van de Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (14), pp.6993-7005. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-6993-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eemian interglacial reconstructed from a Greenland folded ice core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dahl-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aldahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Balslev-Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 493, pp.489-494. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60-yr record of atmospheric carbon monoxide reconstructed from Greenland firn air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Etheridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.7567-7583. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-7567-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov-Based Distributed Control of the Safety Factor Profile in a Tokamak Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Nouailletas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.033005. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/3/033005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme 13C depletion of CCl2F2 in firn air samples from NEEM, Greenland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zuiderweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (2), pp.599-609. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-599-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric impacts and ice core imprints of a methane pulse from clathrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chappellaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 349-350 (October), pp.98-108. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2012.06.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-gas constrained model of trace gas non-homogeneous transport in firn: evaluation and behavior at eleven polar sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (3), pp.11465-11483. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-11465-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The isotopic record of Northern Hemisphere atmospheric carbon monoxide since 1950, implications for the CO budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chappellaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.4365-4377. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-4365-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas transport in firn: multiple-tracer characterisation and model intercomparison for NEEM, Northern Greenland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buizert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Severinghaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Trudinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.4259-4277. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-4259-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributions, long term trends and emissions of four perfluorocarbons in remote parts of the atmosphere and firn air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Newland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. S. Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.4081-4090. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-4081-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions halted of the potent greenhouse gas SF5CF3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. T. Sturges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. Oram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Newland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.3653-3658. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-3653-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameter Varying Observer for the Enclosed Mass in a Spark Ignited Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (30), pp.318-325. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20121023-3-FR-4025.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural and anthropogenic variations in methane sources over the last millennia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Sapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prokopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S.W. van de Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 490, pp.85-88. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Application of a New 0D Flame/Wall Interaction Sub Model for SI Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE International Journal of Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.718-733. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2011-01-1893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of plasma current profile model predictive control in tokamaks via simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nouailletas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Autrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (6-8), pp.1018-1021. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2011.03.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a Systems & ICT Master program in the International Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (hors série 1), pp.article 1005. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2011005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating growth of HFC-227ea (1,1,1,2,3,3,3-heptafluoropropane) in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schwander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (13), pp.5903-5910. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-5903-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00554357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Ventilation Control for Large-Scale Systems: the Mining Industrial Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro d'Innocenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortunato Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Domenica Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.226-251. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.1485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations and performances of robust control over WSN: UFAD control in intelligent buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiuseppe Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pangun Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (4), pp.527-543. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imamci/dnq017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and operation of an FFT-decoupled fixed-order RFP plasma control system based on identification data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Brunsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim R. Drake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (10), pp.104005. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/52/10/104005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the very low pressure helium flow in the LHC Cryogenic Distribution Line after a quench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryogenics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50, pp.71-77. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryogenics.2009.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of large convective flows with time-delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Engineering, Science and Aerospace (MESA) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.191-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A control-oriented model of the current profile in Tokamak plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.1075-1105. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/49/7/009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Stabilization via Communication Networks with a Distributed Control Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (8), pp.1480-1486. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2007.902757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary Control for Wildfire Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103963v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary Stabilization of Quasilinear Parabolic PDEs that Blow Up in Open Loop for Arbitrarily Small Initial Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Krstic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069716v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sontag's to Cardano-Lyapunov Formula for Systems Not Affine in the Control: Convection-Enabled PDE Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krstić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2024 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toronto, Canada. pp.3296-3301, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC60939.2024.10644279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Optimal Cardano-Lyapunov Feedback for PDEs with Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krstić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.3823-3828, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection-Enabled Boundary Control of a 2D Channel Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Krstic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.7148-7153, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2403.15958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518687v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Precision Heading Control of an Autonomous Sailboat: A Robust Nonlinear Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Jun Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2024 - Halifax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Halifax, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS55160.2024.10753805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving a Proportional Integral Controller with Reinforcement Learning on a Throttle Valve Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Mavkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Robu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2024 - 8th IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Newcastle upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Model Predictive Control for Autonomous Sailboat with Optimization of Sail Angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junzhuo Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Jun Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2024 - Halifax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Halifax, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS55160.2024.10753779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Intelligent Proportional Controller Applied to Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Marina Bay Sands, Singapore. pp.938-943, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Stabilization of the Kuramoto-Sivashinsky Equation Subject to Intermittent Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2023 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Diego, United States. pp.1608-1613, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10155853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance control adjustment when load impact perturbation -A transfer function model-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufiyan N'Yo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary Control of the Kuramoto-Sivashinsky Equation Under Intermittent Data Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2022 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-predictive kinetic control experments on east</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEC 2020 - 28th IAEA Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nice (virtual event), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time control of the internal inductance and poloidal beta parameters in H-mode steady-state scenarios on EAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q P Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS 2021 - 47th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping control for a class of coupled hyperbolic-parabolic PDE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghousein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Denver (online), United States. pp.1600-1605, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Mass Transport Time-Delay Model in an EGR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Malik M Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCX 2020 - SAE World Congress Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Detroit (Virtual), United States. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2020-01-0251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boundary Observer for Two Phase Heat Exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghousein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.2332-2337, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2019.8796247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear PDE-Based control of the electron temperature in H-mode tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mameche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conf. on Dec. and Cont. (CDC'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Heat-Transport and Time-Delays in a Heat Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bresch-Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Fauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2018 - 2nd IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCTA.2018.8511359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Initialization Of Basal Sliding Coefficients For Antarctica, A Lyapunov Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pattyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2018 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2018.8431855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDE Observer Design for Counter-Current Heat Flows in a Heat-Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairouz Zobiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.7127-7132, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Symbolic Control of Monotone Systems, Application to Ventilation Regulation in Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC 2015 - 18th ACM International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seattle, United States. pp.1817 - 1819, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2728606.2728637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety control with performance guarantees of cooperative systems using compositional abstractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHS 2015 - 5th IFAC Conference on Analysis and Design of Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Oct 2015, Atlanta, GA, United States. pp.317-322, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Control of the Moisture in a Test Bench Flow with Time-delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Hernandez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Implementation of UFAD Regulation based on Robust Controlled Invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Nazarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.1468-1473, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988959v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint diffusivity and source estimation in tokamak plasma heat transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mechhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2013 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, DC, United States. pp.0335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Space-Time Distributed Parameter and Input Estimation in Heat Transport with Unknown Bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mechhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC 2013 - 3rd International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further investigations on energy saving by jet impingement in bread baking process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Dong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference SSSC - 5th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.n/c, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130204-3-FR-2033.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Air Fraction and Low-Pressure EGR Mass Flow Rate Estimation for Diesel Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference SSSC - 5th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common rail injection system controller design using input-to-state linearization and optimal control strategy with integral action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. Paper 149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input Estimation from Sparse Measurements in LPV Systems and Isotopic Ratios in Polar Firns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference SSSC - 5th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster Abstract: Robust Controlled Invariance for UFAD Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosein Nazarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BuildSys 2013 - 5th ACM Workshop on Embedded Systems For Energy ­Efficient Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rome, Italy. pp.1 - 2, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2528282.2528316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Distributed Parameter and Input Estimation in Plasma Tokamak Heat Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mechhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPDE 2013 - 1st IFAC Workshop on Control of Systems Modeled by Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllability and invariance of monotone systems for robust ventilation automation in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.1289-1294, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6760060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-Pipe Restriction Non-Homentropic Boundary Resolution Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincet Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2013 World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Detroit, United States. pp.2013-01-0582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaust Manifold Pressure Estimation Diesel Equipped with a VGT Turbocharger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincet Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2013 World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Detroit, United States. pp.2013-01-1752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Boundary Stabilization of Linear Parameter Varying Hyperbolic Systems: Application to a Poiseuille Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference SSSC - 11th Workshop on Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined distributed parameters and source estimation in tokamak plasma heat transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mechhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.0147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Gain Observer for Enclosed Mass Estimation in a Spark Ignited Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.ThA14.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameter Varying Observer for the Enclosed Mass in a Spark Ignited Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-COSM 2012 - IFAC Workshop on Engine and Powertrain Control Simulation and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France. papier 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Boundary Stabilization of Linear and Quasi-Linear Hyperbolic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, Hawaï, United States. pp.2952-2957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restriction Model Independent Method for Non-Isentropic Outflow Valve Boundary Problem Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2012 World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Detroit, United States. pp.2012-01-0676, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2012-01-0676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrap Current Optimization in Tokamaks Using Sum-of-Squares Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Gahlawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew M. Peet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.4359-4365, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2012.6426638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la diffusion thermique dans les plasmas de Tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mechhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1-Input-to-State Stability of a Time-Varying Nonhomogeneous Diffusive Equation Subject to Boundary Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.2978-2983, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2012.6315060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de Température dans un Flux de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov functions for switched linear hyperbolic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHS 2012 - 4th IFAC conference on Analysis and Design of Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Eindhoven, Netherlands. pp.382-387, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120606-3-NL-3011.00061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Wall Losses Estimation of a Gasoline Engine Using a Sliding Mode Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2012 World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Detroit, United States. pp.2012-01-0674, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2012-01-0674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the CH4 and N2O budget over the last 3 millennia with stable isotope measurement from ice core air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Sapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prokopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Der Veen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S.W. van de Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII INQUA-Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Application of a New 0D Flame/Wall Interaction Sub Model for SI Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adelina Rivas Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSAE/SAE 2011 - International Powertrains, Fuels and Lubricants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kyoto, Japan. pp.2011-01-1893, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2011-01-1893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and verification of the safety-factor profile in tokamaks using Sum-of-Squares polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Gahlawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Peet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tracer Calibration of Firn Air Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Trudinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buizert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Severinghaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG 2011 - XXVth International Union of Geodesy and Geophysics General Assembly. Earth on the Edge: Science for a Sustainable Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Identification for Distributed Parameter Systems and Temperature Profiles in Tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Feedback Approach to Particle Source Identification in Tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTCC 2011 - 15th International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sinaia, Romania. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission estimates of several long lived ozone depleting substances and greenhouse gases from top-down modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Newland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sturges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2011 - European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU2011-4619-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytopic Control of the Magnetic Flux Profile in a Tokamak Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for Future Threats to Ozone Recovery from 'Short' and 'Very Short-lived' Halocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.T. Sturges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leedham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRP OSC 2011 - WCRP Open Science Conference: Climate Research in Service to Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Denver, United States. pp.Session: C35. Poster: Th07A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition and First Year of a New International Master in Industrial Processes Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2010 - 8ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Grenoble, France. Papier 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Control of the Magnetic Flux Profile in a Tokamak Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, Georgie, United States. pp.6926-6931, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5717184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Variational Approach for Optimal Diffusivity Identification in Firns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2010 - 18th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2010.5547755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model based predictive control of tokamak plasma current profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ouarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Nouailletas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Basiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFT 2010 - 26th Symposium on Fusion Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receding Horizon Control: an Effective Methodology for Energy Management in Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMTEE 2010 - IFAC Conference on Control Methodologies and Technology for Energy Efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Vilamoura, Portugal. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Ventilation Control for Large-Scale Systems: the Mining Industrial Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Domenica Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro d'Innocenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Fischione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf J. Isaksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henrik Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECON 2009 - 6th IEEE SECON Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward particle source identification in Tore Supra tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Weydert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Control of Distributed Parameter Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal estimation of the particle sources in Tore Supra tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Weydert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhysCon 2009 - 4th International Scientific Conference on Physics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles Control and Stability in Thermonuclear Fusion: Some Issues for ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD-JN-MACS 2009 - 3èmes Journées Doctorales/Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QSS approach for particle source identification in Tore Supra tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2009 - 48th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Model and MIMO Control for Intelligent Buildings Temperature Regulation over WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mocanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC TDS 2009 - 8th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Sinaia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic verification of wireless control in a mining ventilation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Domenica Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro d'Innocenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASE 2008 - IEEE Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air flow modelling in deep wells: application to mining ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henrik Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASE 2008 - IEEE Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis and model-based control in EXTRAP-T2R with time-delay compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Brunsell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2008 - 47th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Control Approach for Mine Climate Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNPAA 2008 - 7th International Conference on Mathematical Problems in Engineering, Aerospace and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining ventilation control: a new industrial case for wireless automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro d'Innocenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf J. Isaksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Domenica Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henrik Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASE 2008 - IEEE Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple modelling and control of plasma current profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delebecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Quadrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Artaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONTROLO 2008 - 8th Portuguese Conference on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Vila Real, Portugal. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receding horizon climate control in metal mine extraction rooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASE 2008 - IEEE Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive control over wireless multi-hop networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Gun Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Fischione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henrik Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCA 2007 - 16th IEEE International Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear State Feedback Design for Nonlinear Systems with Input Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Benayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities and challenges in distributed embedded control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Rantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTEMIS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, -, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Canal de Communication à la Problématique des Systèmes Commandés par Réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2006 - 4ème Conférence Internationale Francophone en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Control of Steady State Plasma on Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jacques Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliviero Barana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control Design for the Stabilization of Network Controlled Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2006 - IEEE American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Minneapolis (Minnesota), United States. 6pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation of network controlled systems with a predictive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeCST Workshop 2005 - 1st Workshop on Networked Control System and Fault Tolerant Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, -, France. pp.Control requirements and Network constraints</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Stabilization via Time-Varying Communication Network Delays: Application to TCP networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Output Stabilization Under Two Channels Time-Varying Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, France. 6pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silviu-Iulian Niculescu. Springer International Publishing, 5, pp.Number of Pages: XI, 329, 2016, Series: Advances in Delays and Dynamics, Hardcover ISBN: 978-3-319-26367-0; eBook ISBN: 978-3-319-26369-4. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26369-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety Factor Profile Control in a Tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.96, 2014, Springer Briefs in Electrical and Computer Engineering, 978-3-319-01957-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th Workshop on Fractional Differentiation and Its Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tenreiro Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Federation of Automatic Control, pp.150, 2013, 978-3-902823-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Symposium on System Structure and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lovera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Federation of Automatic Control, pp.213, 2013, 978-3-902823-25-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th Workshop on Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Federation of Automatic Control, pp.150, 2013, 978-3-902823-26-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Boundary Stabilization of First Order Hyperbolic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Witrant E.; Fridman E.; Sename O.; Dugard L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent results on time-delay systems: analysis and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer, pp.169-190, 2016, Serie : Advances in Delays and Dynamics 978-3-319-26367-0. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26369-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Problem-Based Learning Approach for Green Control & IT in a Master Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leung, H.; Popescu, E.; Cao, Y.; Lau, R.W.H.; Nejdl, W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Web-based Learning - ICWL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.273-282, 2011, Lecture Notes in Control and Information Sciences (Artificial Intelligence subseries), vol. 352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-delay estimation and finite-spectrum assignment for control over multi-hop WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pangun Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazumder, Sudip K. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networking Based Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-152, 2011, ISBN 978-1-4419-7392-4, e-ISBN 978-1-4419-7393-1. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-7393-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Feedback Control for Air Flow Regulation in Deep Pits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering, Aerospace and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scientific Publishers, 2009, 978-1-904868-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation des systèmes commandés par réseau: une approche prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.P. Richard et T. Divoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes commandés en réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier - Hermès, pp.83-124, 2007, Traité IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of State Predictors in Networked Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.17-36, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé de détermination de la fraction massique de gaz frais dans le collecteur d'admission d'un moteur à combustion interne de véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : FR 1355045. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de Régulation d'un Turbocompresseur à Géométrie Variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : FR 1260352. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la Pression Avant Turbine en Vue d'un Contrôle de la Suralimentation des Moteurs à Combustion Interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : FR 1251468. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'Acquisition de la Composition des Gaz d'Admission dans un Répartiteur d'Air d'un Moteur a Combustion Interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : FR 2973441. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-delay approach for the modeling and control of plasma instabilities in thermonuclear fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Olofsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Duality for Measure-Valued Entropy Solutions of Nonlinear Hyperbolic PDEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Jmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattéo Tacchi-Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream Function-Based Navigation for Complex Quadcopter Obstacle Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Jun Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Quasilinear Parabolic Equations by Cubic Feedback at Boundary with Estimated Region of Attraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maghenem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Krstic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of H-Mode Tokamak Plasma Temperature based on Pontryagin's Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Jmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the carbon isotopic composition of methane over the last 50 yr based on firn air measurements at 11 polar sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Sapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chappellaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S.W. van de Wal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sperlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback Mechanisms of Neuro-Biomechanical Systems: Body Adaptation to a Push-like Perturbation in a Tai-Chi Posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufiyan N-Yo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A.J. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble Alpes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation des systèmes commandés par réseaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Grenoble - INPG, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Control of Inhomogeneous Transport Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physics [physics]. Université Grenoble Alpes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02020735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId512"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789578v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Camil Belhadjoudja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghenem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3587921" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522551v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112379" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Qian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yuan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad893b" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Zoboli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400744v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghousein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111096" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04218532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaillant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105634" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Fernando Novella-Rodriguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10081253" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03097933v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2020.112071" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03434896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Laube" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kaiser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Allin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-6857-2021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03097817v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar&#8208;oswaldo Rodriguez&#8208;diaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edinson Franco&#8208;mejia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2394" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03097701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viren Bhanot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Petagna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.108824" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03511214v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1359" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2768039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Yeung" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee. Murray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanting Hu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1277-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Meyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2753039" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maljaars" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Felici" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aab16a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01598584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Newland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Helmig" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Worton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8269-2017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448484v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.12.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01598604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markella Prokopiou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia J. Sapart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monteil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-4539-2017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Callens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Drews" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Philippe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pattyn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2016.41" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413581v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Laube" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norfazrin Mohd Hanif" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Gallacher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Fraser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-15347-2016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411421v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sapart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2016-487" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brown" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Matsuoka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-811-2016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276261v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.03.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387203v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courteaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M Etheridge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.04.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01411370v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy M. Trudinger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Etheridge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William T. Sturges" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K. Vollmer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11733-2016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411413v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Worton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2016-927" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144114v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Castillo Buenaventura" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2356858" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222866v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.iyu19-1.aegr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259074v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Allin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Laube" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaiser" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mckenna" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6867-2015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259076v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tcd-9-5647-2015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222853v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mechhoud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2342760" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971693v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Laube" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Newland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hogan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.M. Brenninkmeijer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Fraser" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2109" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025406v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e D. Callens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matsuoka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steinhage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smith" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-867-2014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845766v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2297191" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971687v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helmig" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petrenko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#246;ckmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1463-2014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645559v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.02.016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B28L7S9T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821220v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dahl-Jensen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Albert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldahan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azuma" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balslev-Clausen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11789" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931570v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Novelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Etheridge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Levin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7567-2013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719502v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Br&#233;mond" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2209260" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841207v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.07.027" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931580v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Sapart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinerie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chappellaz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. W. van de Wal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-6993-2013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788215v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nouailletas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/3/033005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821219v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zuiderweg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holzinger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-599-2013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822372v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laube" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawamura" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11465-2012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821198v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chappellaz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Park" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-4365-2012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843779v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buizert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Severinghaus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Trudinger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-4259-2012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821200v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Mani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fraser" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-4081-2012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821199v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. T. Sturges" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Oram" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Reeves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-3653-2012" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821215v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.052" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945318v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adelina Rivas Caicedo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20121023-3-FR-4025.00048" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821217v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Sapart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monteil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prokopiou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S.W. van de Wal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Kaplan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11461" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-N8DWS4XQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765518v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rivas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2011-01-1893" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857629v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouarit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bremond" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nouailletas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.03.078" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9J7CZHP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605626v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554357v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blunier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwander" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-5903-2010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448406v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro d'Innocenzo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunato Santucci" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domenica Di Benedetto" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1485" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562164v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiuseppe Di Marco" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pangun Park" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Briat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnq017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562139v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Olofsson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Brunsell" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim R. Drake" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/52/10/104005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ED20142B1AA6E6FEE67C1C37CEE1070FDCE29D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452782v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bradu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2009.11.004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558009v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387534v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joffrin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giruzzi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mazon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/49/7/009" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201790v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.902757" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103963v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069716v3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Krstic" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518687v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.15958" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886585v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Smith" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Jun Pan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS55160.2024.10753805" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522579v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krsti&#263;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644279" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523966v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591284" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647975v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Daoudi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949164v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzhuo Wu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Shen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS55160.2024.10753779" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302931v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383795" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160890v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10155853" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400805v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A.J. Martin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufiyan N'Yo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612769v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867625" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704284v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moreau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Qian" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Yuan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704269v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q P Yuan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03107240v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147593" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02982688v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Malik M Hamze" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bresch-Pietri" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-0251" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03511211v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796247" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369828v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mameche" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982621v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hamze" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fauvel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2018.8511359" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778305v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Mourad" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431855" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01598620v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Zobiri" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.548" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492955v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2728606.2728637" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180975v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.194" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988959v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosein Nazarpour" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862273" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348498v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Hernandez Perez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931657v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746651v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Dong Li" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00017" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931637v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752315v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919455v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931664v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492943v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2528282.2528316" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931642v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858715v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760060" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783134v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincet Talon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chalet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783139v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752313v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931650v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680465v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718725v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681097v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2012-01-0676" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053418v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Gahlawat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Peet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426638" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733262v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782885v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676534v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6315060" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681109v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734469v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120606-3-NL-3011.00061" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765566v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2012-01-0674" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734498v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Der Veen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sowers" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680448v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667219v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Peet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734496v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trudinger" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Severinghaus" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667227v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667236v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Santiago" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goniche" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734490v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Newland" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oram" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sturges" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573362v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01067" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734494v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Sturges" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Newton" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leedham" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479811v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541884v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717184" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562218v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ouarit" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Artaud" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basiuk" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562220v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547755" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452935v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Niculescu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444543v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Weydert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417237v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Fischione" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf J. Isaksson" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Henrik Johansson" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444545v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372783v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444549v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444556v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340446v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Serra" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329874v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340442v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340444v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340619v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329853v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delebecque" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quadrat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340445v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196875v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Gun Park" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Johansson" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130121v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benayache" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196882v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Rantzer" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196902v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196890v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Jacques Moreau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Barana" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bucalossi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196894v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384845v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196872v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196877v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234130v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26369-4" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926155v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931610v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabatier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tenreiro Machado" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931597v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931605v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fridman" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272739v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26369-4_9" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667157v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Popescu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667148v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/978-1-4419-7393-1.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7393-16" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982820v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176046v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196856v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931620v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Talon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931623v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931626v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931627v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444540v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888315v2" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124430v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357814v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Jmal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tacchi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821201v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sperlich" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061769v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufiyan N-Yo" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011606v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02020735v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789578v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Camil Belhadjoudja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghenem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3587921" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522551v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112379" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Qian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yuan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad893b" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Zoboli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400744v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghousein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111096" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04218532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaillant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105634" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Fernando Novella-Rodriguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10081253" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03097933v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2020.112071" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03434896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Laube" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kaiser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Allin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-6857-2021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03097701v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viren Bhanot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Petagna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.108824" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03097817v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar&#8208;oswaldo Rodriguez&#8208;diaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novella" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edinson Franco&#8208;mejia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2394" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03511214v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1359" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2768039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Yeung" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee. Murray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanting Hu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1277-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Meyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2753039" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maljaars" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Felici" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aab16a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01598584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Newland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Helmig" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Worton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8269-2017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448484v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.12.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01598604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markella Prokopiou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia J. Sapart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monteil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-4539-2017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Callens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Drews" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Philippe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pattyn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2016.41" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413581v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Laube" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norfazrin Mohd Hanif" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Gallacher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Fraser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-15347-2016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411421v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sapart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2016-487" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387203v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courteaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M Etheridge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.04.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.03.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411400v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brown" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Matsuoka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-811-2016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01411370v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy M. Trudinger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Etheridge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William T. Sturges" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K. Vollmer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11733-2016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411413v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Worton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2016-927" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144114v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Castillo Buenaventura" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2356858" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222866v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.iyu19-1.aegr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259074v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Allin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Laube" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaiser" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mckenna" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6867-2015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259076v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tcd-9-5647-2015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222853v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mechhoud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2342760" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971693v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Laube" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Newland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hogan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.M. Brenninkmeijer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Fraser" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2109" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025406v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e D. Callens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matsuoka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steinhage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smith" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-867-2014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845766v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2297191" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971687v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helmig" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petrenko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#246;ckmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1463-2014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645559v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.02.016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B28L7S9T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841207v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.07.027" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719502v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Br&#233;mond" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2209260" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931580v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Sapart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinerie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chappellaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. W. van de Wal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-6993-2013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821220v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dahl-Jensen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Albert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldahan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azuma" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balslev-Clausen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11789" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931570v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Novelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Etheridge" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Levin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7567-2013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788215v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nouailletas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/3/033005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821219v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zuiderweg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holzinger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-599-2013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821215v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chappellaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.052" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822372v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laube" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawamura" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11465-2012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821198v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Park" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-4365-2012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843779v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buizert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Severinghaus" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Trudinger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-4259-2012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821200v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Mani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fraser" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-4081-2012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821199v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. T. Sturges" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Oram" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Reeves" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-3653-2012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945318v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adelina Rivas Caicedo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20121023-3-FR-4025.00048" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821217v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Sapart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monteil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prokopiou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S.W. van de Wal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Kaplan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11461" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-N8DWS4XQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765518v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rivas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2011-01-1893" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857629v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouarit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bremond" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nouailletas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.03.078" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9J7CZHP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605626v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554357v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blunier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwander" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-5903-2010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448406v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro d'Innocenzo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunato Santucci" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domenica Di Benedetto" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1485" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562164v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiuseppe Di Marco" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pangun Park" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Briat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnq017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562139v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Olofsson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Brunsell" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim R. Drake" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/52/10/104005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ED20142B1AA6E6FEE67C1C37CEE1070FDCE29D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452782v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bradu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2009.11.004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558009v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387534v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joffrin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giruzzi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mazon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/49/7/009" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201790v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.902757" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103963v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069716v3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Krstic" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522579v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krsti&#263;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644279" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523966v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591284" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518687v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.15958" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886585v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Smith" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Jun Pan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS55160.2024.10753805" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647975v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Daoudi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949164v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzhuo Wu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Shen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS55160.2024.10753779" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302931v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383795" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160890v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10155853" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400805v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A.J. Martin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufiyan N'Yo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612769v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867625" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704284v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moreau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Qian" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Yuan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704269v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q P Yuan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03107240v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147593" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02982688v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Malik M Hamze" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bresch-Pietri" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-0251" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03511211v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796247" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369828v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mameche" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982621v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hamze" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fauvel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2018.8511359" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778305v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Mourad" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431855" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01598620v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Zobiri" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.548" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492955v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2728606.2728637" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180975v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.194" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348498v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Hernandez Perez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988959v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosein Nazarpour" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862273" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931657v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931637v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746651v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Dong Li" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00017" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752315v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919455v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931664v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492943v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2528282.2528316" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931642v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858715v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760060" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783134v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincet Talon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chalet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783139v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752313v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931650v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680465v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733262v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718725v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681097v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2012-01-0676" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053418v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Gahlawat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Peet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426638" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782885v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676534v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6315060" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681109v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734469v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120606-3-NL-3011.00061" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765566v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2012-01-0674" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734498v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Der Veen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sowers" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680448v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667219v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Peet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734496v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trudinger" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Severinghaus" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667227v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667236v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Santiago" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goniche" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734490v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Newland" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oram" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sturges" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573362v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01067" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734494v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Sturges" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Newton" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leedham" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479811v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541884v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717184" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562220v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547755" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562218v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ouarit" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Artaud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basiuk" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452935v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Niculescu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417237v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Fischione" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf J. Isaksson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Henrik Johansson" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444543v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Weydert" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444545v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372783v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444549v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444556v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340446v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Serra" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340619v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329874v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340442v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340444v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329853v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delebecque" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quadrat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340445v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196875v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Gun Park" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Johansson" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130121v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benayache" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196882v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Rantzer" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196902v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196890v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Jacques Moreau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Barana" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bucalossi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196894v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384845v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196872v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196877v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234130v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26369-4" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926155v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931610v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabatier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tenreiro Machado" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931597v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931605v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fridman" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272739v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26369-4_9" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667157v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Popescu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667148v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/978-1-4419-7393-1.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7393-16" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982820v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176046v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196856v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931620v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Talon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931623v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931626v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931627v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444540v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580991v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Jmal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Tacchi-B&#233;nard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888315v2" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124430v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357814v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tacchi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821201v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sperlich" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061769v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufiyan N-Yo" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011606v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02020735v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>