--- v0 (2026-03-29)
+++ v1 (2026-05-06)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -696,1497 +696,1229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03228272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and Biological Evaluation of Covalent Inhibitors of Focal Adhesion Kinase (FAK) against Human Malignant Glioblastoma</w:t>
+                <w:t xml:space="preserve">Reversing Reactivity: Stereoselective Desulfurative 1,2- trans-O-Glycosylation of Anomeric Thiosugars with Carboxylic Acids under Copper or Cobalt Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Li</w:t>
+                <w:t xml:space="preserve">Nedjwa Bennai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongliang Li</w:t>
+                <w:t xml:space="preserve">Amélie Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
+                <w:t xml:space="preserve">Maha Fatthalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lietha</w:t>
+                <w:t xml:space="preserve">Christine Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c01059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (14), pp.8893-8909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c00766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05437532v1</w:t>
+                <w:t xml:space="preserve">hal-03036397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversing Reactivity: Stereoselective Desulfurative 1,2- trans-O-Glycosylation of Anomeric Thiosugars with Carboxylic Acids under Copper or Cobalt Catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorogenic probes based on polycyclic sydnone scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Plougastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nedjwa Bennai</w:t>
+                <w:t xml:space="preserve">Diana Lamaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Chabrier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Davide Audisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Taran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c00766⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76, pp.131250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2020.131250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036397v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-assisted synthesis of 2,5-disubstituted pyrimidine derivatives via Buchwald-Hartwig amination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
+                <w:t xml:space="preserve">Christiane Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huixiong Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 61, pp.151406 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2019.151406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorogenic probes based on polycyclic sydnone scaffolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, Synthesis, and Biological Evaluation of Covalent Inhibitors of Focal Adhesion Kinase (FAK) against Human Malignant Glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongliang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Plougastel</w:t>
+                <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Lamaa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
+                <w:t xml:space="preserve">Pascal Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Audisio</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Lietha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 76, pp.131250. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (21), pp.12707-12724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2020.131250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c01059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492992v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sydnone-Based Approach to Heterohelicenes through 1,3-Dipolar-Cycloadditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain‐Promoted 1,3‐Dithiolium‐4‐olates/Alkyne Cycloaddition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramar Arun Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manas Pattanayak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Thuéry</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jijy Elyian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b11465⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131, pp.14686-14690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.201908052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344883v1</w:t>
+                <w:t xml:space="preserve">cea-02265800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain‐Promoted 1,3‐Dithiolium‐4‐olates/Alkyne Cycloaddition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sydnone-based Approach to Hetero-helicenes Through 1,3-Dipolar-Cycloadditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jijy Elyian</w:t>
+                <w:t xml:space="preserve">Pier Alexandre Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Plougastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Porte</w:t>
+                <w:t xml:space="preserve">Sandra Gabillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 131, pp.14686-14690. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141, pp.1435-1440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ange.201908052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b11465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02265800v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01976854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sydnone-based Approach to Hetero-helicenes Through 1,3-Dipolar-Cycloadditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of aryl-thioglycopeptides through chemoselective Pd-Mediated conjugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine El Abidine Aabasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thimmalapura Marulappa Vishwanatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Thuéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b11465⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (46), pp.8753-8759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SC02370K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01976854v1</w:t>
+                <w:t xml:space="preserve">hal-02622102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sydnone-Based Approach to Heterohelicenes through 1,3-Dipolar-Cycloadditions</w:t>
+                <w:t xml:space="preserve">Structure-Based Design, Synthesis, and Characterization of the First Irreversible Inhibitor of Focal Adhesion Kinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pier Alexandre Champagne</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Acebrón-Garcia-De-Eulate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Plougastel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Thuéry</w:t>
+                <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b11465⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (8), pp.2067-2073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.8b00250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04454150v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Based Design, Synthesis, and Characterization of the First Irreversible Inhibitor of Focal Adhesion Kinase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergent Strategy to Dizocilpine MK-801 and Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Harsha Vardhan Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...239 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Cohen-Kaminsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Harsha Vardhan Reddy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
+                <w:t xml:space="preserve">Samir Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83 (7), pp.4264-4269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.joc.8b00305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2254,51 +1986,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="421F48C1"/>
+    <w:nsid w:val="6B07DFB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2485,51 +2217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/expediteyp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4283-9272" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890934v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaucherand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc90186j" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Domain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bourhis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CS00238A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00745j" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03228272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Buttard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thu&#233;ry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.1c00084" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lietha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01059" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjwa Bennai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Fatthalla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00766" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488531v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixiong Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2019.151406" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492992v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Plougastel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Audisio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2020.131250" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344883v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Alexandre Champagne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gabillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b11465" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02265800v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramar Arun Kumar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Pattanayak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijy Elyian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Porte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201908052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01976854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04454150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Acebr&#243;n-Garcia-De-Eulate" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dawson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00250" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622102v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amora" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abidine Aabasa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimmalapura Marulappa Vishwanatha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC02370K" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411576v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Harsha Vardhan Reddy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Cohen-Kaminsky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Alami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00305" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/expediteyp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4283-9272" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890934v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaucherand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc90186j" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Domain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bourhis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CS00238A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00745j" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03228272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Buttard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thu&#233;ry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.1c00084" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjwa Bennai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Fatthalla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00766" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Plougastel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Audisio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2020.131250" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixiong Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2019.151406" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437532v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lietha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01059" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02265800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramar Arun Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Pattanayak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijy Elyian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Porte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201908052" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01976854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Alexandre Champagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gabillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b11465" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amora" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abidine Aabasa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimmalapura Marulappa Vishwanatha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC02370K" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Acebr&#243;n-Garcia-De-Eulate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dawson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00250" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411576v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Harsha Vardhan Reddy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Cohen-Kaminsky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Alami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00305" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>