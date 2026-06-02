--- v1 (2026-05-06)
+++ v2 (2026-06-02)
@@ -160,51 +160,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Padlocking dihydrofurannulation for the control of small degree of helicity built on a fused-tetracyclic core</w:t>
+                <w:t xml:space="preserve">Padlocking dihydrofurannulation for the control of small degree of helicity built on a fused-tetracyclic core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaucherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
@@ -243,78 +243,78 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Chentouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15 (38), pp.15935-15935. </w:t>
+              <w:t xml:space="preserve">, 2024, 15 (19), pp.7300 - 7307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4sc90186j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4sc00745j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890934v1</w:t>
+                <w:t xml:space="preserve">hal-04616826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective synthesis of molecules with multiple stereogenic elements</w:t>
               </w:r>
@@ -428,51 +428,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Padlocking dihydrofurannulation for the control of small degree of helicity built on a fused-tetracyclic core</w:t>
+                <w:t xml:space="preserve">Correction: Padlocking dihydrofurannulation for the control of small degree of helicity built on a fused-tetracyclic core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaucherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
@@ -511,78 +511,78 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Chentouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15 (19), pp.7300 - 7307. </w:t>
+              <w:t xml:space="preserve">, 2024, 15 (38), pp.15935-15935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4sc00745j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4sc90186j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616826v1</w:t>
+                <w:t xml:space="preserve">hal-04890934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterohelicenes through 1,3-dipolar cycloaddition of sydnones with arynes: synthesis, origins of selectivity, and application to pH-triggered chiroptical switch with CPL sign reversal</w:t>
               </w:r>
@@ -696,321 +696,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03228272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversing Reactivity: Stereoselective Desulfurative 1,2- trans-O-Glycosylation of Anomeric Thiosugars with Carboxylic Acids under Copper or Cobalt Catalysis</w:t>
+                <w:t xml:space="preserve">Design, Synthesis, and Biological Evaluation of Covalent Inhibitors of Focal Adhesion Kinase (FAK) against Human Malignant Glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nedjwa Bennai</w:t>
+                <w:t xml:space="preserve">Bo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Chabrier</w:t>
+                <w:t xml:space="preserve">Yongliang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Fatthalla</w:t>
+                <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
+                <w:t xml:space="preserve">Pascal Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lietha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c00766⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (21), pp.12707-12724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c01059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036397v1</w:t>
+                <w:t xml:space="preserve">hal-05437532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorogenic probes based on polycyclic sydnone scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Plougastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Lamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Audisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Taran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 76, pp.131250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2020.131250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-assisted synthesis of 2,5-disubstituted pyrimidine derivatives via Buchwald-Hartwig amination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1060,191 +1060,191 @@
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 61, pp.151406 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2019.151406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and Biological Evaluation of Covalent Inhibitors of Focal Adhesion Kinase (FAK) against Human Malignant Glioblastoma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reversing Reactivity: Stereoselective Desulfurative 1,2- trans-O-Glycosylation of Anomeric Thiosugars with Carboxylic Acids under Copper or Cobalt Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongliang Li</w:t>
+                <w:t xml:space="preserve">Nedjwa Bennai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
+                <w:t xml:space="preserve">Amélie Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dao</w:t>
+                <w:t xml:space="preserve">Maha Fatthalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lietha</w:t>
+                <w:t xml:space="preserve">Christine Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63 (21), pp.12707-12724. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (14), pp.8893-8909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c01059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c00766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05437532v1</w:t>
+                <w:t xml:space="preserve">hal-03036397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain‐Promoted 1,3‐Dithiolium‐4‐olates/Alkyne Cycloaddition</w:t>
               </w:r>
@@ -1390,51 +1390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Alexandre Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Plougastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Gabillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1645,77 +1645,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-Based Design, Synthesis, and Characterization of the First Irreversible Inhibitor of Focal Adhesion Kinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Acebrón-Garcia-De-Eulate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1986,51 +1986,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B07DFB7"/>
+    <w:nsid w:val="EDB045C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2217,51 +2217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/expediteyp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4283-9272" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890934v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaucherand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc90186j" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Domain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bourhis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CS00238A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00745j" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03228272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Buttard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thu&#233;ry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.1c00084" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjwa Bennai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Fatthalla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00766" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Plougastel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Audisio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2020.131250" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixiong Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2019.151406" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437532v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lietha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01059" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02265800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramar Arun Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Pattanayak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijy Elyian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Porte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201908052" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01976854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Alexandre Champagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gabillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b11465" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amora" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abidine Aabasa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimmalapura Marulappa Vishwanatha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC02370K" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Acebr&#243;n-Garcia-De-Eulate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dawson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00250" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411576v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Harsha Vardhan Reddy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Cohen-Kaminsky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Alami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00305" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/expediteyp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4283-9272" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616826v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaucherand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garc&#237;a-L&#243;pez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00745j" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Domain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bourhis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CS00238A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc90186j" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03228272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Buttard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thu&#233;ry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.1c00084" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lietha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01059" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Plougastel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Audisio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2020.131250" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixiong Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2019.151406" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036397v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjwa Bennai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Fatthalla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00766" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02265800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramar Arun Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Pattanayak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijy Elyian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Porte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201908052" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01976854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Alexandre Champagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gabillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b11465" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amora" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abidine Aabasa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimmalapura Marulappa Vishwanatha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC02370K" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Acebr&#243;n-Garcia-De-Eulate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dawson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00250" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411576v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Harsha Vardhan Reddy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Cohen-Kaminsky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Alami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00305" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>