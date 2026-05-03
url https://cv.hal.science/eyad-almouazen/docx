--- v0 (2026-03-25)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.50684931507px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eyad ALMOUAZEN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Mr. Eyad AL MOUAZEN, PharmD., PhD.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eyad-almouazen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1999-6103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176240365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sep 2021 – Present: Principal Scientist, Drug Product Development</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virbac SA, Carros, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lead R&D formulation unit, driving the development of biological drug products through the CMC phase.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apply QbD principles to enhance formulation performance and ensure robust, scalable manufacturing processes for liquid and lyophilized products.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spearhead 3 technical transfer projects, overseeing both internal and outsourced manufacturing to ensure seamless execution and compliance with regulatory standards.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sep 2014 – Sep 2021: Associated Professor</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">University Lyon 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teaching at </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculty of Pharmacy ISPB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pharmaceutical and Cosmetic Technology Department</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research at </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAGEP‐</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR CNRS 5007 – Pharmaceutical Engineering Team</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Design and development of innovative dosage forms for therapeutic applications: working on the elaboration of pharmaceutical formulations, the development of required analytical methods and the needed biological evaluations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 – 2014 Temporary Assistant Professor</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculty of Pharmacy ISPB, University Lyon 1, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research: oral vaccine development for veterinary application</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 – 2013 PhD student in Pharmaceutical Technology</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAGEP UMR CNRS 5007 and INSERM U1028, University Lyon1, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thesis title: Development of polymeric nanoparticles for targeting and modulating macrophage functions.-Retinoic acid and vitamin D3 encapsulation by nanoprecipitation-Evaluation of nanoparticle uptake by macrophages in vitro and in vivo-Assessment of therapeutical potential of developed nanoparticles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feb – July 2009 MSc Research internship</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAGEP UMR CNRS 5007 and INSERM U851, University Lyon1, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Project title: Use of nano-encapsulated haptens to improve the performance of skin sensitization non-animal test.-Elaboration of hapten loaded polymeric nanoparticle.-Test of nanoparticles on dendritic cells – T-cells co-culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mar – Sep 2008 Formulation Engineer</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory of skin care development, L’Oreal-Paris, Chevilly-Larue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Project title: New formulation development for cleansing application.-Formulation and stability study of low viscosity emulsions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan – Juin 2007 R&D Engineer</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expanscience Laboratories, Damascus, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Performed new control methods-Validation of quality control protocols.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen uptake rate analysis to evaluate the impact of hydrodynamic stress on the growth of the avian cell line DuckCelt®-T17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lawton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Peralez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri-Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.109520. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2024.109520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies from shake flasks to 3 L stirred tank bioreactor of nutrients and oxygen supply conditions to improve the growth of the avian cell line DuckCelt®-T17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Al Mouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13036-023-00349-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid core-shell particles for mRNA systemic delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Repellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sidi-Boumedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 353, pp.1037-1049. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2022.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an oral nanovaccine for dogs against Echinococcus granulosus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uruguaysito Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Hellel-Bourtal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Silvarrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 192, pp.185-195. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2023.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negatively charged chitosan nanoparticles prepared by ionotropic gelation for encapsulation of positively charged proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Marques Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Florencio Maluf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Pontarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyro Ketzer Saul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 642, pp.123164. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of Dysfunctional Elastogenesis in Atherosclerosis Using an Improved Gadolinium-Based Tetrameric MRI Probe Targeted to Tropoelastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Capuana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkystis Phinikaridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachele Stefania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Padovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begoña Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (20), pp.15250-15261. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c01286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersaturable self-microemulsifying delivery systems: an approach to enhance oral bioavailability of benzimidazole anticancer drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.675-691. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S13346-021-00904-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluations on canine monocyte-derived dendritic cells of a nanoparticles delivery system for vaccine antigen against Echinococcus granulosus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bouteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Hellel-Bourtal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Azzouz-Maache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (2), pp.e0229121. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0229121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodinated polymer nanoparticles as contrast agent for spectral photon counting computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Balegamire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chereul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Si-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Azzouz Maache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (20), pp.5715-5728. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0BM01046D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Three Processes for Parenteral Nanoemulsion Production: Ultrasounds, Microfluidizer, and Premix Membrane Emulsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Alliod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgio Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108 (8), pp.2708-2717. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xphs.2019.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymeric nanocapsules as drug carriers for sustained anticancer activity of calcitriol in breast cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Petter Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 550 (1-2), pp.170-179. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation of rifampicin for the prevention of endophthalmitis: In vitro release studies and antibacterial assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi Yeon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 505 (1-2), pp.262-270. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial nanocapsules: from new solvent-free process to in vitro efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Steelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Haftek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.4467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial nanocapsules: from new solvent-free process to in vitro efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.N. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.4467-4474. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IJN.S64746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-encapsulation of Vitamin D3 Active Metabolites for Application in Chemotherapy: Formulation Study and in Vitro Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Petter Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (4), pp.1137 - 1146. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-012-0949-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a nanoparticle-based system for the delivery of retinoic acid into macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Malleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 430 (1-2), pp.207-215. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2012.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles and macrophages enhance anticancer activity of vitamin D3 metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanoparticle delivery system for oral vaccination of dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paravac Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nanoparticules polymères pour le ciblage et la modulation des macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE LYONNAISE AGENTS D’IMAGERIE " Nanoparticules multimodales pour le diagnostic et la thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a nanoparticle-based system for the delivery of retinoic acid into macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for targeting and modulating macrophage functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journée scientifique de l’EDISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of 25-hydroxyvitamin D3 nanoparticles for application in chemotherapy: formulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Honnorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of hydrophobic hapten enhances in vitro screening performance of non-soluble skin sensitizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Achachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mutez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin and Formulation 4th Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for targeting and modulating macrophage functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journée scientifique de l’EDISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for modulating macrophage functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference Innovation in Drug Delivery:From preformulation to development through innovative evaluation process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for modulating macrophage functions: an original strategy of cellular therapy for autoimmune diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th world meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules pour la liberation d’acides nucleiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kryza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Repellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2112931A. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nanoparticules polymères pour le ciblage des macrophages et la modulation des leurs fonctions physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université Claude Bernard - Lyon I, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013LYO10121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00945306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.50684931507px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eyad ALMOUAZEN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Mr. Eyad AL MOUAZEN, PharmD., PhD.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eyad-almouazen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1999-6103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176240365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sep 2021 – Present: Principal Scientist, Drug Product Development</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virbac SA, Carros, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lead R&D formulation unit, driving the development of biological drug products through the CMC phase.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apply QbD principles to enhance formulation performance and ensure robust, scalable manufacturing processes for liquid and lyophilized products.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spearhead 3 technical transfer projects, overseeing both internal and outsourced manufacturing to ensure seamless execution and compliance with regulatory standards.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sep 2014 – Sep 2021: Associated Professor</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">University Lyon 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teaching at </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculty of Pharmacy ISPB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pharmaceutical and Cosmetic Technology Department</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research at </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAGEP‐</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR CNRS 5007 – Pharmaceutical Engineering Team</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Design and development of innovative dosage forms for therapeutic applications: working on the elaboration of pharmaceutical formulations, the development of required analytical methods and the needed biological evaluations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 – 2014 Temporary Assistant Professor</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculty of Pharmacy ISPB, University Lyon 1, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research: oral vaccine development for veterinary application</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 – 2013 PhD student in Pharmaceutical Technology</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAGEP UMR CNRS 5007 and INSERM U1028, University Lyon1, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thesis title: Development of polymeric nanoparticles for targeting and modulating macrophage functions.-Retinoic acid and vitamin D3 encapsulation by nanoprecipitation-Evaluation of nanoparticle uptake by macrophages in vitro and in vivo-Assessment of therapeutical potential of developed nanoparticles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feb – July 2009 MSc Research internship</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAGEP UMR CNRS 5007 and INSERM U851, University Lyon1, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Project title: Use of nano-encapsulated haptens to improve the performance of skin sensitization non-animal test.-Elaboration of hapten loaded polymeric nanoparticle.-Test of nanoparticles on dendritic cells – T-cells co-culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mar – Sep 2008 Formulation Engineer</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory of skin care development, L’Oreal-Paris, Chevilly-Larue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Project title: New formulation development for cleansing application.-Formulation and stability study of low viscosity emulsions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan – Juin 2007 R&D Engineer</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expanscience Laboratories, Damascus, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Performed new control methods-Validation of quality control protocols.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen uptake rate analysis to evaluate the impact of hydrodynamic stress on the growth of the avian cell line DuckCelt®-T17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lawton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Peralez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri-Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.109520. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2024.109520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies from shake flasks to 3 L stirred tank bioreactor of nutrients and oxygen supply conditions to improve the growth of the avian cell line DuckCelt®-T17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Al Mouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13036-023-00349-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid core-shell particles for mRNA systemic delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Repellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sidi-Boumedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 353, pp.1037-1049. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2022.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an oral nanovaccine for dogs against Echinococcus granulosus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uruguaysito Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Hellel-Bourtal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Silvarrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 192, pp.185-195. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2023.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negatively charged chitosan nanoparticles prepared by ionotropic gelation for encapsulation of positively charged proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Marques Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Florencio Maluf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Pontarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyro Ketzer Saul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 642, pp.123164. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of Dysfunctional Elastogenesis in Atherosclerosis Using an Improved Gadolinium-Based Tetrameric MRI Probe Targeted to Tropoelastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Capuana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkystis Phinikaridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachele Stefania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Padovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begoña Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (20), pp.15250-15261. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c01286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersaturable self-microemulsifying delivery systems: an approach to enhance oral bioavailability of benzimidazole anticancer drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.675-691. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S13346-021-00904-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluations on canine monocyte-derived dendritic cells of a nanoparticles delivery system for vaccine antigen against Echinococcus granulosus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bouteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Hellel-Bourtal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Azzouz-Maache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (2), pp.e0229121. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0229121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodinated polymer nanoparticles as contrast agent for spectral photon counting computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Balegamire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chereul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Si-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Azzouz Maache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (20), pp.5715-5728. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0BM01046D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Three Processes for Parenteral Nanoemulsion Production: Ultrasounds, Microfluidizer, and Premix Membrane Emulsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Alliod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgio Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108 (8), pp.2708-2717. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xphs.2019.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymeric nanocapsules as drug carriers for sustained anticancer activity of calcitriol in breast cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Petter Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 550 (1-2), pp.170-179. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation of rifampicin for the prevention of endophthalmitis: In vitro release studies and antibacterial assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi Yeon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 505 (1-2), pp.262-270. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial nanocapsules: from new solvent-free process to in vitro efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Steelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Haftek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.4467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial nanocapsules: from new solvent-free process to in vitro efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.N. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.4467-4474. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IJN.S64746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-encapsulation of Vitamin D3 Active Metabolites for Application in Chemotherapy: Formulation Study and in Vitro Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Petter Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (4), pp.1137 - 1146. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-012-0949-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a nanoparticle-based system for the delivery of retinoic acid into macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Malleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 430 (1-2), pp.207-215. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2012.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanoparticle delivery system for oral vaccination of dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paravac Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles and macrophages enhance anticancer activity of vitamin D3 metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nanoparticules polymères pour le ciblage et la modulation des macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE LYONNAISE AGENTS D’IMAGERIE " Nanoparticules multimodales pour le diagnostic et la thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a nanoparticle-based system for the delivery of retinoic acid into macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for targeting and modulating macrophage functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journée scientifique de l’EDISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of 25-hydroxyvitamin D3 nanoparticles for application in chemotherapy: formulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Honnorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of hydrophobic hapten enhances in vitro screening performance of non-soluble skin sensitizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Achachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mutez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin and Formulation 4th Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for targeting and modulating macrophage functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journée scientifique de l’EDISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for modulating macrophage functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference Innovation in Drug Delivery:From preformulation to development through innovative evaluation process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for modulating macrophage functions: an original strategy of cellular therapy for autoimmune diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th world meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules pour la liberation d’acides nucleiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kryza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Repellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2112931A. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nanoparticules polymères pour le ciblage des macrophages et la modulation des leurs fonctions physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université Claude Bernard - Lyon I, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013LYO10121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00945306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F6B4C56"/>
+    <w:nsid w:val="9CEC351C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eyad-almouazen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1999-6103" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176240365" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04760064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Tingaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lawton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Peralez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri-Wolf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2024.109520" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04134906v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyad Al Mouazen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13036-023-00349-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andretto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Repellin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pujol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyad Almouazen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.11.042" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04504162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uruguaysito Benavides" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Hellel-Bourtal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Silvarrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Milhau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2023.09.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Marques Gon&#231;alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Florencio Maluf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pontarolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyro Ketzer Saul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123164" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Capuana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkystis Phinikaridou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Stefania" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Padovan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Lavin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c01286" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Rosso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pontes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S13346-021-00904-X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04868646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouteille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Azzouz-Maache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229121" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946431v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Balegamire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chereul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Azzouz Maache" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0BM01046D" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Alliod" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Nemer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2019.03.026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nicolas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Petter Jordheim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.08.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814080v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Yeon Lee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Pelletier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.03.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salmon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Steelandt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gilbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Haftek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steelandt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salmon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gilbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Almouazen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Renaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S64746" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895860v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-012-0949-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3S9XDHTS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boussa&#239;d" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Valot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Malleval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2012.03.025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QRKMC8R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013719v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Jordheim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briancon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Benavides" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzouz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brian&#231;on" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958037v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958045v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussaid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nataf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958047v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Honnorat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044632v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortial" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achachi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mutez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vocanson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958057v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958063v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958066v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00945306v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10121" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eyad-almouazen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1999-6103" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176240365" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04760064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Tingaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lawton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Peralez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri-Wolf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2024.109520" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04134906v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyad Al Mouazen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13036-023-00349-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andretto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Repellin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pujol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyad Almouazen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.11.042" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04504162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uruguaysito Benavides" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Hellel-Bourtal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Silvarrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Milhau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2023.09.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Marques Gon&#231;alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Florencio Maluf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pontarolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyro Ketzer Saul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123164" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Capuana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkystis Phinikaridou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Stefania" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Padovan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Lavin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c01286" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Rosso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pontes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S13346-021-00904-X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04868646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouteille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Azzouz-Maache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229121" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946431v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Balegamire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chereul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Azzouz Maache" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0BM01046D" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Alliod" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Nemer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2019.03.026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nicolas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Petter Jordheim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.08.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814080v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Yeon Lee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Pelletier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.03.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salmon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Steelandt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gilbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Haftek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steelandt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salmon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gilbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Almouazen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Renaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S64746" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895860v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-012-0949-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3S9XDHTS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boussa&#239;d" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Valot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Malleval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2012.03.025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QRKMC8R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958034v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Benavides" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzouz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brian&#231;on" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013719v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Jordheim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briancon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958037v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958045v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussaid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nataf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958047v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Honnorat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044632v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortial" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achachi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mutez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vocanson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958057v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958063v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958066v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00945306v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10121" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>