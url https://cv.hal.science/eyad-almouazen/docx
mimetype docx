--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.50684931507px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eyad ALMOUAZEN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Mr. Eyad AL MOUAZEN, PharmD., PhD.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eyad-almouazen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1999-6103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176240365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sep 2021 – Present: Principal Scientist, Drug Product Development</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virbac SA, Carros, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lead R&D formulation unit, driving the development of biological drug products through the CMC phase.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apply QbD principles to enhance formulation performance and ensure robust, scalable manufacturing processes for liquid and lyophilized products.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spearhead 3 technical transfer projects, overseeing both internal and outsourced manufacturing to ensure seamless execution and compliance with regulatory standards.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sep 2014 – Sep 2021: Associated Professor</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">University Lyon 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teaching at </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculty of Pharmacy ISPB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pharmaceutical and Cosmetic Technology Department</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research at </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAGEP‐</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR CNRS 5007 – Pharmaceutical Engineering Team</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Design and development of innovative dosage forms for therapeutic applications: working on the elaboration of pharmaceutical formulations, the development of required analytical methods and the needed biological evaluations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 – 2014 Temporary Assistant Professor</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculty of Pharmacy ISPB, University Lyon 1, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research: oral vaccine development for veterinary application</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 – 2013 PhD student in Pharmaceutical Technology</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAGEP UMR CNRS 5007 and INSERM U1028, University Lyon1, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thesis title: Development of polymeric nanoparticles for targeting and modulating macrophage functions.-Retinoic acid and vitamin D3 encapsulation by nanoprecipitation-Evaluation of nanoparticle uptake by macrophages in vitro and in vivo-Assessment of therapeutical potential of developed nanoparticles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feb – July 2009 MSc Research internship</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAGEP UMR CNRS 5007 and INSERM U851, University Lyon1, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Project title: Use of nano-encapsulated haptens to improve the performance of skin sensitization non-animal test.-Elaboration of hapten loaded polymeric nanoparticle.-Test of nanoparticles on dendritic cells – T-cells co-culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mar – Sep 2008 Formulation Engineer</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory of skin care development, L’Oreal-Paris, Chevilly-Larue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Project title: New formulation development for cleansing application.-Formulation and stability study of low viscosity emulsions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan – Juin 2007 R&D Engineer</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expanscience Laboratories, Damascus, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Performed new control methods-Validation of quality control protocols.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen uptake rate analysis to evaluate the impact of hydrodynamic stress on the growth of the avian cell line DuckCelt®-T17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lawton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Peralez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri-Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.109520. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2024.109520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies from shake flasks to 3 L stirred tank bioreactor of nutrients and oxygen supply conditions to improve the growth of the avian cell line DuckCelt®-T17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Al Mouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13036-023-00349-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid core-shell particles for mRNA systemic delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Repellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sidi-Boumedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 353, pp.1037-1049. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2022.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an oral nanovaccine for dogs against Echinococcus granulosus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uruguaysito Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Hellel-Bourtal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Silvarrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 192, pp.185-195. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2023.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negatively charged chitosan nanoparticles prepared by ionotropic gelation for encapsulation of positively charged proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Marques Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Florencio Maluf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Pontarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyro Ketzer Saul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 642, pp.123164. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of Dysfunctional Elastogenesis in Atherosclerosis Using an Improved Gadolinium-Based Tetrameric MRI Probe Targeted to Tropoelastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Capuana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkystis Phinikaridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachele Stefania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Padovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begoña Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (20), pp.15250-15261. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c01286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersaturable self-microemulsifying delivery systems: an approach to enhance oral bioavailability of benzimidazole anticancer drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.675-691. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S13346-021-00904-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluations on canine monocyte-derived dendritic cells of a nanoparticles delivery system for vaccine antigen against Echinococcus granulosus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bouteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Hellel-Bourtal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Azzouz-Maache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (2), pp.e0229121. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0229121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodinated polymer nanoparticles as contrast agent for spectral photon counting computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Balegamire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chereul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Si-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Azzouz Maache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (20), pp.5715-5728. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0BM01046D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Three Processes for Parenteral Nanoemulsion Production: Ultrasounds, Microfluidizer, and Premix Membrane Emulsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Alliod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgio Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108 (8), pp.2708-2717. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xphs.2019.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymeric nanocapsules as drug carriers for sustained anticancer activity of calcitriol in breast cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Petter Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 550 (1-2), pp.170-179. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation of rifampicin for the prevention of endophthalmitis: In vitro release studies and antibacterial assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi Yeon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 505 (1-2), pp.262-270. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial nanocapsules: from new solvent-free process to in vitro efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Steelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Haftek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.4467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial nanocapsules: from new solvent-free process to in vitro efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.N. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.4467-4474. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IJN.S64746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-encapsulation of Vitamin D3 Active Metabolites for Application in Chemotherapy: Formulation Study and in Vitro Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Petter Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (4), pp.1137 - 1146. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-012-0949-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a nanoparticle-based system for the delivery of retinoic acid into macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Malleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 430 (1-2), pp.207-215. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2012.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanoparticle delivery system for oral vaccination of dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paravac Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles and macrophages enhance anticancer activity of vitamin D3 metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nanoparticules polymères pour le ciblage et la modulation des macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE LYONNAISE AGENTS D’IMAGERIE " Nanoparticules multimodales pour le diagnostic et la thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a nanoparticle-based system for the delivery of retinoic acid into macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for targeting and modulating macrophage functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journée scientifique de l’EDISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of 25-hydroxyvitamin D3 nanoparticles for application in chemotherapy: formulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Honnorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of hydrophobic hapten enhances in vitro screening performance of non-soluble skin sensitizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Achachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mutez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin and Formulation 4th Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for targeting and modulating macrophage functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journée scientifique de l’EDISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for modulating macrophage functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference Innovation in Drug Delivery:From preformulation to development through innovative evaluation process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for modulating macrophage functions: an original strategy of cellular therapy for autoimmune diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th world meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules pour la liberation d’acides nucleiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kryza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Repellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2112931A. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nanoparticules polymères pour le ciblage des macrophages et la modulation des leurs fonctions physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université Claude Bernard - Lyon I, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013LYO10121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00945306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.50684931507px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eyad ALMOUAZEN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Mr. Eyad AL MOUAZEN, PharmD., PhD.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eyad-almouazen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1999-6103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176240365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sep 2021 – Present: Principal Scientist, Drug Product Development</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virbac SA, Carros, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lead R&D formulation unit, driving the development of biological drug products through the CMC phase.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apply QbD principles to enhance formulation performance and ensure robust, scalable manufacturing processes for liquid and lyophilized products.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spearhead 3 technical transfer projects, overseeing both internal and outsourced manufacturing to ensure seamless execution and compliance with regulatory standards.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sep 2014 – Sep 2021: Associated Professor</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">University Lyon 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teaching at </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculty of Pharmacy ISPB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pharmaceutical and Cosmetic Technology Department</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research at </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAGEP‐</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR CNRS 5007 – Pharmaceutical Engineering Team</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Design and development of innovative dosage forms for therapeutic applications: working on the elaboration of pharmaceutical formulations, the development of required analytical methods and the needed biological evaluations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 – 2014 Temporary Assistant Professor</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculty of Pharmacy ISPB, University Lyon 1, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research: oral vaccine development for veterinary application</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 – 2013 PhD student in Pharmaceutical Technology</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAGEP UMR CNRS 5007 and INSERM U1028, University Lyon1, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thesis title: Development of polymeric nanoparticles for targeting and modulating macrophage functions.-Retinoic acid and vitamin D3 encapsulation by nanoprecipitation-Evaluation of nanoparticle uptake by macrophages in vitro and in vivo-Assessment of therapeutical potential of developed nanoparticles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feb – July 2009 MSc Research internship</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAGEP UMR CNRS 5007 and INSERM U851, University Lyon1, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Project title: Use of nano-encapsulated haptens to improve the performance of skin sensitization non-animal test.-Elaboration of hapten loaded polymeric nanoparticle.-Test of nanoparticles on dendritic cells – T-cells co-culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mar – Sep 2008 Formulation Engineer</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory of skin care development, L’Oreal-Paris, Chevilly-Larue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Project title: New formulation development for cleansing application.-Formulation and stability study of low viscosity emulsions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan – Juin 2007 R&D Engineer</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expanscience Laboratories, Damascus, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Performed new control methods-Validation of quality control protocols.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen uptake rate analysis to evaluate the impact of hydrodynamic stress on the growth of the avian cell line DuckCelt®-T17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lawton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Peralez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri-Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.109520. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2024.109520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid core-shell particles for mRNA systemic delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Repellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sidi-Boumedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 353, pp.1037-1049. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2022.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies from shake flasks to 3 L stirred tank bioreactor of nutrients and oxygen supply conditions to improve the growth of the avian cell line DuckCelt®-T17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Al Mouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13036-023-00349-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an oral nanovaccine for dogs against Echinococcus granulosus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uruguaysito Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Hellel-Bourtal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Silvarrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 192, pp.185-195. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2023.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negatively charged chitosan nanoparticles prepared by ionotropic gelation for encapsulation of positively charged proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Marques Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Florencio Maluf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Pontarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyro Ketzer Saul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 642, pp.123164. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of Dysfunctional Elastogenesis in Atherosclerosis Using an Improved Gadolinium-Based Tetrameric MRI Probe Targeted to Tropoelastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Capuana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkystis Phinikaridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachele Stefania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Padovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begoña Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (20), pp.15250-15261. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c01286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersaturable self-microemulsifying delivery systems: an approach to enhance oral bioavailability of benzimidazole anticancer drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.675-691. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S13346-021-00904-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluations on canine monocyte-derived dendritic cells of a nanoparticles delivery system for vaccine antigen against Echinococcus granulosus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bouteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Hellel-Bourtal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Azzouz-Maache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (2), pp.e0229121. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0229121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodinated polymer nanoparticles as contrast agent for spectral photon counting computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Balegamire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chereul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Si-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Azzouz Maache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (20), pp.5715-5728. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0BM01046D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Three Processes for Parenteral Nanoemulsion Production: Ultrasounds, Microfluidizer, and Premix Membrane Emulsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Alliod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgio Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108 (8), pp.2708-2717. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xphs.2019.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymeric nanocapsules as drug carriers for sustained anticancer activity of calcitriol in breast cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Petter Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 550 (1-2), pp.170-179. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation of rifampicin for the prevention of endophthalmitis: In vitro release studies and antibacterial assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi Yeon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 505 (1-2), pp.262-270. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial nanocapsules: from new solvent-free process to in vitro efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Steelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Haftek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.4467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial nanocapsules: from new solvent-free process to in vitro efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.N. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.4467-4474. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IJN.S64746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-encapsulation of Vitamin D3 Active Metabolites for Application in Chemotherapy: Formulation Study and in Vitro Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Petter Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (4), pp.1137 - 1146. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-012-0949-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a nanoparticle-based system for the delivery of retinoic acid into macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Malleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 430 (1-2), pp.207-215. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2012.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanoparticle delivery system for oral vaccination of dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paravac Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles and macrophages enhance anticancer activity of vitamin D3 metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nanoparticules polymères pour le ciblage et la modulation des macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE LYONNAISE AGENTS D’IMAGERIE " Nanoparticules multimodales pour le diagnostic et la thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a nanoparticle-based system for the delivery of retinoic acid into macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for targeting and modulating macrophage functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journée scientifique de l’EDISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of 25-hydroxyvitamin D3 nanoparticles for application in chemotherapy: formulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Honnorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of hydrophobic hapten enhances in vitro screening performance of non-soluble skin sensitizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Achachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mutez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin and Formulation 4th Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for targeting and modulating macrophage functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journée scientifique de l’EDISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for modulating macrophage functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference Innovation in Drug Delivery:From preformulation to development through innovative evaluation process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for modulating macrophage functions: an original strategy of cellular therapy for autoimmune diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th world meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules pour la liberation d’acides nucleiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kryza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Repellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2112931A. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nanoparticules polymères pour le ciblage des macrophages et la modulation des leurs fonctions physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université Claude Bernard - Lyon I, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013LYO10121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00945306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CEC351C"/>
+    <w:nsid w:val="69AB897F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eyad-almouazen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1999-6103" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176240365" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04760064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Tingaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lawton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Peralez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri-Wolf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2024.109520" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04134906v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyad Al Mouazen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13036-023-00349-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andretto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Repellin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pujol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyad Almouazen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.11.042" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04504162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uruguaysito Benavides" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Hellel-Bourtal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Silvarrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Milhau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2023.09.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Marques Gon&#231;alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Florencio Maluf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pontarolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyro Ketzer Saul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123164" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Capuana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkystis Phinikaridou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Stefania" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Padovan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Lavin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c01286" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Rosso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pontes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S13346-021-00904-X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04868646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouteille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Azzouz-Maache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229121" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946431v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Balegamire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chereul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Azzouz Maache" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0BM01046D" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Alliod" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Nemer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2019.03.026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nicolas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Petter Jordheim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.08.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814080v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Yeon Lee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Pelletier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.03.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salmon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Steelandt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gilbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Haftek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steelandt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salmon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gilbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Almouazen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Renaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S64746" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895860v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-012-0949-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3S9XDHTS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boussa&#239;d" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Valot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Malleval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2012.03.025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QRKMC8R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958034v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Benavides" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzouz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brian&#231;on" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013719v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Jordheim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briancon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958037v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958045v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussaid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nataf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958047v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Honnorat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044632v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortial" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achachi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mutez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vocanson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958057v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958063v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958066v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00945306v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10121" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eyad-almouazen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1999-6103" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176240365" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04760064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Tingaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lawton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Peralez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri-Wolf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2024.109520" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082346v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andretto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Repellin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pujol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyad Almouazen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.11.042" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04134906v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyad Al Mouazen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13036-023-00349-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04504162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uruguaysito Benavides" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Hellel-Bourtal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Silvarrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Milhau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2023.09.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Marques Gon&#231;alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Florencio Maluf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pontarolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyro Ketzer Saul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123164" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Capuana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkystis Phinikaridou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Stefania" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Padovan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Lavin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c01286" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Rosso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pontes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S13346-021-00904-X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04868646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouteille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Azzouz-Maache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229121" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946431v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Balegamire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chereul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Azzouz Maache" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0BM01046D" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Alliod" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Nemer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2019.03.026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nicolas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Petter Jordheim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.08.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814080v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Yeon Lee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Pelletier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.03.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salmon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Steelandt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gilbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Haftek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steelandt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salmon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gilbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Almouazen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Renaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S64746" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895860v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-012-0949-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3S9XDHTS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boussa&#239;d" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Valot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Malleval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2012.03.025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QRKMC8R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958034v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Benavides" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzouz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brian&#231;on" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013719v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Jordheim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briancon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958037v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958045v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussaid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nataf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958047v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Honnorat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044632v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortial" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achachi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mutez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vocanson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958057v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958063v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958066v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00945306v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10121" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>